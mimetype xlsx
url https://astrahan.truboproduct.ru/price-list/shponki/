--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -1029,104 +1029,104 @@
         <is>
           <t>Шпонка призматическая 8х7 мм ГОСТ 23360-78</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Шпонка призматическая 90х45 мм ГОСТ 23360-78</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Шпонка сегментная 10х11х28 мм DIN 6888</t>
+          <t>Шпонка сегментная 1,5х2,6х7 мм DIN 6888</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Шпонка сегментная 10х13х32 мм DIN 6888</t>
+          <t>Шпонка сегментная 1,5х2,6х7 мм ГОСТ 24071-97</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шпонка сегментная 10х13х32 мм ГОСТ 24071-97</t>
+          <t>Шпонка сегментная 10х11х28 мм DIN 6888</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Шпонка сегментная 1,5х2,6х7 мм DIN 6888</t>
+          <t>Шпонка сегментная 10х13х32 мм DIN 6888</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Шпонка сегментная 1,5х2,6х7 мм ГОСТ 24071-97</t>
+          <t>Шпонка сегментная 10х13х32 мм ГОСТ 24071-97</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Шпонка сегментная 1х1,4х4 мм ГОСТ 24071-97</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Шпонка сегментная 2,5х3,7х10 мм DIN 6888</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>61 ₽/шт.</t>
         </is>