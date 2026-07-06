--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -765,68 +765,68 @@
         <is>
           <t>Шпунт Ларсена 320х600х9,6х8,2 мм VL 603 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>9228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 320х600х9,8х9 мм VL 603K ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>9231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 320х600х9х8 мм larssen 603 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 320х600х9х8 мм VL 603A ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>9186 ₽/пг.м.</t>
+          <t>9350 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 320х600х9х8 мм VL 603A ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 320х600х9х8 мм larssen 603 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>9350 ₽/пг.м.</t>
+          <t>9186 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 322х600х10х10 мм VL  603Z ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>9268 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 340х500х10х10 мм VL 503Z ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>9073 ₽/пг.м.</t>
         </is>
@@ -1053,80 +1053,80 @@
         <is>
           <t>Шпунт Ларсена 390х600х9,6х8,8 мм VL 604A ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>9245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 392х425х21х11 мм Л5 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>9033 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 400х700х8х9,5 мм larssen 703 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 400х700х8х9,5 мм VL 703 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>9784 ₽/пг.м.</t>
+          <t>9788 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 400х700х8х9,5 мм VL 703K ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>9790 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 400х700х8х9,5 мм VL 703 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 400х700х8х9,5 мм larssen 703 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>9788 ₽/пг.м.</t>
+          <t>9784 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 400х700х9,5х10,2 мм VL 704 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>9793 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 410х400х14,8х11 мм Л4 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>9005 ₽/пг.м.</t>
         </is>
@@ -1161,68 +1161,68 @@
         <is>
           <t>Шпунт Ларсена 418х600х7,4х9 мм GU 13N ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>9153 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 420х600х10,7х9 мм VL 605A ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>9247 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 420х600х12,3х9,2 мм larssen 605 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 420х600х12,3х9,2 мм VL 605 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>9191 ₽/пг.м.</t>
+          <t>9246 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 420х600х12,3х9,2 мм VL 605 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 420х600х12,3х9,2 мм larssen 605 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>9246 ₽/пг.м.</t>
+          <t>9191 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 420х600х12,4х10 мм VL 605K ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>9304 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 420х600х8х10 мм GU 14N ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>9166 ₽/пг.м.</t>
         </is>
@@ -1377,80 +1377,80 @@
         <is>
           <t>Шпунт Ларсена 430х600х11,2х9 мм ZU 18 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>9258 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 430х600х13,4х9 мм VL 606A ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>9248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 430х600х15,8х9,3 мм larssen 606 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 430х600х15,8х9,3 мм VL 606 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>9193 ₽/пг.м.</t>
+          <t>9247 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 430х600х15,8х9,3 мм VL 606K ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>9305 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Шпунт Ларсена 430х600х15,8х9,3 мм VL 606 ТУ 14-102-8-2003</t>
+          <t>Шпунт Ларсена 430х600х15,8х9,3 мм larssen 606 ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>9247 ₽/пг.м.</t>
+          <t>9193 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 430х600х8,4х10,2 мм GU 16N ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>9170 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Шпунт Ларсена 430х600х9,5х12,2 мм GU 20N ТУ 14-102-8-2003</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>9156 ₽/пг.м.</t>
         </is>