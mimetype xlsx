--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -525,164 +525,164 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 100 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 10 мм 20MnV6</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>3531 ₽/пг.м.</t>
+          <t>3407 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 100 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 10 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>3408 ₽/пг.м.</t>
+          <t>3564 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 100 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 10 мм С50</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>3504 ₽/пг.м.</t>
+          <t>3400 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 105 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 10 мм Сk45</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3478 ₽/пг.м.</t>
+          <t>3400 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 105 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 100 мм 20MnV6</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>3536 ₽/пг.м.</t>
+          <t>3531 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 105 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 100 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3552 ₽/пг.м.</t>
+          <t>3408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 10 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 100 мм Сk45</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3407 ₽/пг.м.</t>
+          <t>3504 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 10 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 105 мм 20MnV6</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3564 ₽/пг.м.</t>
+          <t>3478 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 10 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 105 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>3400 ₽/пг.м.</t>
+          <t>3536 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 10 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 105 мм С50</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3400 ₽/пг.м.</t>
+          <t>3552 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 110 мм 20MnV6</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>3541 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 110 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>3516 ₽/пг.м.</t>
         </is>
@@ -741,212 +741,212 @@
         <is>
           <t>Шток для гидроцилиндра полнотелый 115 мм С50</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>3541 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 115 мм Сk45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>3485 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 120 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 12 мм 20MnV6</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>3599 ₽/пг.м.</t>
+          <t>3497 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 120 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 12 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>3505 ₽/пг.м.</t>
+          <t>3562 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 120 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 12 мм С50</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>3440 ₽/пг.м.</t>
+          <t>3445 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 125 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 12 мм Сk45</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>3417 ₽/пг.м.</t>
+          <t>3527 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 125 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 120 мм 20MnV6</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>3578 ₽/пг.м.</t>
+          <t>3599 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 125 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 120 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>3439 ₽/пг.м.</t>
+          <t>3505 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 127 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 120 мм С50</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>3587 ₽/пг.м.</t>
+          <t>3440 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 127 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 125 мм 20MnV6</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>3466 ₽/пг.м.</t>
+          <t>3417 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 127 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 125 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>3534 ₽/пг.м.</t>
+          <t>3578 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 127 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 125 мм С50</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>3483 ₽/пг.м.</t>
+          <t>3439 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 12 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 127 мм 20MnV6</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>3497 ₽/пг.м.</t>
+          <t>3587 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 12 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 127 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>3562 ₽/пг.м.</t>
+          <t>3466 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 12 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 127 мм С50</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>3445 ₽/пг.м.</t>
+          <t>3534 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 12 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 127 мм Сk45</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>3527 ₽/пг.м.</t>
+          <t>3483 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 130 мм 20MnV6</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>3483 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 130 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>3462 ₽/пг.м.</t>
         </is>
@@ -957,248 +957,248 @@
         <is>
           <t>Шток для гидроцилиндра полнотелый 130 мм С50</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>3457 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 130 мм Сk45</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>3542 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 140 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 14 мм 20MnV6</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>3431 ₽/пг.м.</t>
+          <t>3583 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 140 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 14 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>3421 ₽/пг.м.</t>
+          <t>3556 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 140 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 14 мм С50</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>3531 ₽/пг.м.</t>
+          <t>3547 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 14 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 14 мм Сk45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>3583 ₽/пг.м.</t>
+          <t>3593 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 14 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 140 мм 20MnV6</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>3556 ₽/пг.м.</t>
+          <t>3431 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 14 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 140 мм С50</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>3547 ₽/пг.м.</t>
+          <t>3421 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 14 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 140 мм Сk45</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>3593 ₽/пг.м.</t>
+          <t>3531 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 150 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>3596 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 150 мм С50</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>3451 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 150 мм Сk45</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>3577 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 160 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 16 мм 20MnV6</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>3434 ₽/пг.м.</t>
+          <t>3550 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 160 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 16 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>3438 ₽/пг.м.</t>
+          <t>3465 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 160 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 16 мм С50</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>3495 ₽/пг.м.</t>
+          <t>3571 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 16 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 16 мм Сk45</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>3550 ₽/пг.м.</t>
+          <t>3536 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 16 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 160 мм 20MnV6</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>3465 ₽/пг.м.</t>
+          <t>3434 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 16 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 160 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>3571 ₽/пг.м.</t>
+          <t>3438 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 16 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 160 мм С50</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>3536 ₽/пг.м.</t>
+          <t>3495 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 170 мм 20MnV6</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>3409 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 170 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>3513 ₽/пг.м.</t>
         </is>
@@ -1209,272 +1209,272 @@
         <is>
           <t>Шток для гидроцилиндра полнотелый 170 мм С50</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>3499 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 170 мм Сk45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>3580 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 180 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 18 мм 20MnV6</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>3503 ₽/пг.м.</t>
+          <t>3483 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 180 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 18 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>3532 ₽/пг.м.</t>
+          <t>3534 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 180 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 18 мм С50</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>3553 ₽/пг.м.</t>
+          <t>3414 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 180 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 18 мм Сk45</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>3458 ₽/пг.м.</t>
+          <t>3406 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 18 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 180 мм 20MnV6</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>3483 ₽/пг.м.</t>
+          <t>3503 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 18 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 180 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>3534 ₽/пг.м.</t>
+          <t>3532 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 18 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 180 мм С50</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>3414 ₽/пг.м.</t>
+          <t>3553 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 18 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 180 мм Сk45</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>3406 ₽/пг.м.</t>
+          <t>3458 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 190 мм 20MnV6</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>3543 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 190 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>3473 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 190 мм С50</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>3559 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 200 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 20 мм 20MnV6</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>3542 ₽/пг.м.</t>
+          <t>3579 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 200 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 20 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>3441 ₽/пг.м.</t>
+          <t>3509 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 200 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 20 мм С50</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>3525 ₽/пг.м.</t>
+          <t>3489 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 200 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 20 мм Сk45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>3525 ₽/пг.м.</t>
+          <t>3406 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 20 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 200 мм 20MnV6</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>3579 ₽/пг.м.</t>
+          <t>3542 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 20 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 200 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>3509 ₽/пг.м.</t>
+          <t>3441 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 20 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 200 мм С50</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>3489 ₽/пг.м.</t>
+          <t>3525 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 20 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 200 мм Сk45</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>3406 ₽/пг.м.</t>
+          <t>3525 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 22 мм 20MnV6</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>3478 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 22 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>3420 ₽/пг.м.</t>
         </is>
@@ -2241,188 +2241,188 @@
         <is>
           <t>Шток для гидроцилиндра полнотелый 75 мм С50</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>3496 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 75 мм Сk45</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>3512 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 80 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 8 мм 20MnV6</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>3419 ₽/пг.м.</t>
+          <t>3453 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 80 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 8 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>3572 ₽/пг.м.</t>
+          <t>3407 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 80 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 8 мм С50</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>3534 ₽/пг.м.</t>
+          <t>3446 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 80 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 8 мм Сk45</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>3502 ₽/пг.м.</t>
+          <t>3469 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 85 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 80 мм 20MnV6</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>3483 ₽/пг.м.</t>
+          <t>3419 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 85 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 80 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>3435 ₽/пг.м.</t>
+          <t>3572 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 85 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 80 мм С50</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>3508 ₽/пг.м.</t>
+          <t>3534 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 85 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 80 мм Сk45</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>3599 ₽/пг.м.</t>
+          <t>3502 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 8 мм 20MnV6</t>
+          <t>Шток для гидроцилиндра полнотелый 85 мм 20MnV6</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>3453 ₽/пг.м.</t>
+          <t>3483 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 8 мм 42CrMo4</t>
+          <t>Шток для гидроцилиндра полнотелый 85 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>3407 ₽/пг.м.</t>
+          <t>3435 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 8 мм С50</t>
+          <t>Шток для гидроцилиндра полнотелый 85 мм С50</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>3446 ₽/пг.м.</t>
+          <t>3508 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Шток для гидроцилиндра полнотелый 8 мм Сk45</t>
+          <t>Шток для гидроцилиндра полнотелый 85 мм Сk45</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>3469 ₽/пг.м.</t>
+          <t>3599 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 90 мм 20MnV6</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>3513 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Шток для гидроцилиндра полнотелый 90 мм 42CrMo4</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>3441 ₽/пг.м.</t>
         </is>