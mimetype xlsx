--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -597,1484 +597,1484 @@
         <is>
           <t>Штуцер ПП 52 мм ISO 9001</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Штуцер ПП 64 мм ISO 9001</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>528 ₽/шт.</t>
+          <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>207 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>753 ₽/шт.</t>
+          <t>728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>167 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>672 ₽/шт.</t>
+          <t>647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 1 М125х4 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 2 М24х2 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>529 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>207 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>754 ₽/шт.</t>
+          <t>728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>713 ₽/шт.</t>
+          <t>686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>673 ₽/шт.</t>
+          <t>647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 2 М135х4 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 10 мм исполнение 4 М24х2 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>531 ₽/шт.</t>
+          <t>528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>754 ₽/шт.</t>
+          <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>673 ₽/шт.</t>
+          <t>672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>452 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>341 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 3 М155х4 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 1 М125х4 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>533 ₽/шт.</t>
+          <t>529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>599 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>208 ₽/шт.</t>
+          <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>674 ₽/шт.</t>
+          <t>673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Штуцер стальной 100 мм исполнение 4 М175х6 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 2 М135х4 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>505 ₽/шт.</t>
+          <t>531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>581 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>549 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>728 ₽/шт.</t>
+          <t>754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>647 ₽/шт.</t>
+          <t>673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>351 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>471 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>425 ₽/шт.</t>
+          <t>452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 2 М24х2 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 3 М155х4 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>582 ₽/шт.</t>
+          <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>549 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>728 ₽/шт.</t>
+          <t>754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>686 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>612 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>647 ₽/шт.</t>
+          <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>351 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>471 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>425 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Штуцер стальной 10 мм исполнение 4 М24х2 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 100 мм исполнение 4 М175х6 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Штуцер стальной 125 мм исполнение 1 М155х4 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Штуцер стальной 125 мм исполнение 1 М155х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>792 ₽/шт.</t>
         </is>
@@ -8997,1484 +8997,1484 @@
         <is>
           <t>Штуцер стальной 50 мм исполнение 4 М100х3 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>Штуцер стальной 50 мм исполнение 4 М100х3 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>521 ₽/шт.</t>
+          <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>781 ₽/шт.</t>
+          <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>705 ₽/шт.</t>
+          <t>684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>235 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>439 ₽/шт.</t>
+          <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 1 М100х3 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>521 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>781 ₽/шт.</t>
+          <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>199 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>746 ₽/шт.</t>
+          <t>726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>705 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>629 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>373 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 2 М100х3 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>783 ₽/шт.</t>
+          <t>781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>564 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>748 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>163 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>630 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>373 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 3 М110х3 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 1 М100х3 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>786 ₽/шт.</t>
+          <t>781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>564 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>708 ₽/шт.</t>
+          <t>705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>630 ₽/шт.</t>
+          <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>489 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Штуцер стальной 65 мм исполнение 4 М125х4 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 2 М100х3 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>501 ₽/шт.</t>
+          <t>521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>761 ₽/шт.</t>
+          <t>783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>578 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>179 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>725 ₽/шт.</t>
+          <t>748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>684 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>609 ₽/шт.</t>
+          <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>645 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>262 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>385 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>424 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 2 М14х1,5 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 3 М110х3 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 03X17H14M3 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 08Х17Н15МЗТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>761 ₽/шт.</t>
+          <t>786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 08Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 08Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>580 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 08Х18Н1СТ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 08Х18Н1СТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>548 ₽/шт.</t>
+          <t>564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 09Г2С ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 09Г2С ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 10X17H13M3T ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 10X17H13M3T ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>726 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 10Г2 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 10Г2 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 10Х17Н13М2Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 10Х17Н13М2Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 12Х18Н10Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 12Х18Н10Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 12Х18Н12Т ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 12Х18Н12Т ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>645 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 14ХГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 14ХГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 15ГС ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 15ГС ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 15Х5М ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 15Х5М ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 18ХЗМВ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 18ХЗМВ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 20Х2МА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 20Х2МА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 20ХЗМВФ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 20ХЗМВФ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 20ЮЧ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 20ЮЧ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 22ХЗМ ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 22ХЗМ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>424 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 30ХМА ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 30ХМА ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Штуцер стальной 6 мм исполнение 4 М14х1,5 ст20 ГОСТ 22792-77</t>
+          <t>Штуцер стальной 65 мм исполнение 4 М125х4 ст20 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>Штуцер стальной 80 мм исполнение 1 М110х3 03X17H14M3 ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>Штуцер стальной 80 мм исполнение 1 М110х3 08Х17Н15МЗТ ГОСТ 22792-77</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>786 ₽/шт.</t>
         </is>