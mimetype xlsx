--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -597,392 +597,392 @@
         <is>
           <t>Сетка штукатурная 0,16 мм П90</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>317 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Сетка штукатурная 0,18 мм П80</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>341 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,22 мм П64</t>
+          <t>Сетка штукатурная 0,2 мм П72</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>456 ₽/м2</t>
+          <t>345 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,22 мм П68</t>
+          <t>Сетка штукатурная 0,2 мм П76</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>509 ₽/м2</t>
+          <t>384 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,22 мм СД160</t>
+          <t>Сетка штукатурная 0,2 мм С160</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>522 ₽/м2</t>
+          <t>412 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,25 мм С100</t>
+          <t>Сетка штукатурная 0,2 мм С200</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>549 ₽/м2</t>
+          <t>413 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,25 мм С120</t>
+          <t>Сетка штукатурная 0,2 мм СД200</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>552 ₽/м2</t>
+          <t>435 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,25 мм СД120</t>
+          <t>Сетка штукатурная 0,22 мм П64</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>554 ₽/м2</t>
+          <t>456 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,28 мм П52</t>
+          <t>Сетка штукатурная 0,22 мм П68</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>576 ₽/м2</t>
+          <t>509 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,28 мм П56</t>
+          <t>Сетка штукатурная 0,22 мм СД160</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>612 ₽/м2</t>
+          <t>522 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,28 мм П60</t>
+          <t>Сетка штукатурная 0,25 мм С100</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>616 ₽/м2</t>
+          <t>549 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,28 мм СД80</t>
+          <t>Сетка штукатурная 0,25 мм С120</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>624 ₽/м2</t>
+          <t>552 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,2 мм П72</t>
+          <t>Сетка штукатурная 0,25 мм СД120</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>345 ₽/м2</t>
+          <t>554 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,2 мм П76</t>
+          <t>Сетка штукатурная 0,28 мм П52</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>384 ₽/м2</t>
+          <t>576 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,2 мм С160</t>
+          <t>Сетка штукатурная 0,28 мм П56</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>412 ₽/м2</t>
+          <t>612 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,2 мм С200</t>
+          <t>Сетка штукатурная 0,28 мм П60</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>413 ₽/м2</t>
+          <t>616 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,2 мм СД200</t>
+          <t>Сетка штукатурная 0,28 мм СД80</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>435 ₽/м2</t>
+          <t>624 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,35 мм П40</t>
+          <t>Сетка штукатурная 0,3 мм П44</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>725 ₽/м2</t>
+          <t>638 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,35 мм С80</t>
+          <t>Сетка штукатурная 0,3 мм П48</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>757 ₽/м2</t>
+          <t>654 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,35 мм СД64</t>
+          <t>Сетка штукатурная 0,3 мм С90</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>780 ₽/м2</t>
+          <t>670 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,3 мм П44</t>
+          <t>Сетка штукатурная 0,3 мм СД72</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>638 ₽/м2</t>
+          <t>696 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,3 мм П48</t>
+          <t>Сетка штукатурная 0,35 мм П40</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>654 ₽/м2</t>
+          <t>725 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,3 мм С90</t>
+          <t>Сетка штукатурная 0,35 мм С80</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>670 ₽/м2</t>
+          <t>757 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,3 мм СД72</t>
+          <t>Сетка штукатурная 0,35 мм СД64</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>696 ₽/м2</t>
+          <t>780 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,45 мм С64</t>
+          <t>Сетка штукатурная 0,4 мм П24</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>863 ₽/м2</t>
+          <t>807 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,4 мм П24</t>
+          <t>Сетка штукатурная 0,4 мм П28</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>807 ₽/м2</t>
+          <t>808 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,4 мм П28</t>
+          <t>Сетка штукатурная 0,4 мм П32</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>808 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,4 мм П32</t>
+          <t>Сетка штукатурная 0,4 мм П36</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>808 ₽/м2</t>
+          <t>814 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,4 мм П36</t>
+          <t>Сетка штукатурная 0,4 мм С72</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>814 ₽/м2</t>
+          <t>819 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,4 мм С72</t>
+          <t>Сетка штукатурная 0,4 мм СД56</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>819 ₽/м2</t>
+          <t>838 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 0,4 мм СД56</t>
+          <t>Сетка штукатурная 0,45 мм С64</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>838 ₽/м2</t>
+          <t>863 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Сетка штукатурная 0,5 мм С56</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>883 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Сетка штукатурная 0,5 мм СД48</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>901 ₽/м2</t>
         </is>
@@ -1029,66 +1029,66 @@
         <is>
           <t>Сетка штукатурная 0,7 мм СД32</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>964 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Сетка штукатурная 0,9 мм С32</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>976 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 1,2 мм С24</t>
+          <t>Сетка штукатурная 1 мм СД24</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>993 ₽/м2</t>
+          <t>985 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Сетка штукатурная 1 мм СД24</t>
+          <t>Сетка штукатурная 1,2 мм С24</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>985 ₽/м2</t>
+          <t>993 ₽/м2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>