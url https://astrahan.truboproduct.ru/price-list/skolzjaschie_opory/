--- v0 (2026-05-14)
+++ v1 (2026-07-02)
@@ -2133,68 +2133,68 @@
         <is>
           <t>Скользящая опора для трубопроводов ТЭС и АЭС 530 мм 44,64 кг 30Х3МФ ОСТ 24.125.154-01</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>1228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Скользящая опора для трубопроводов ТЭС и АЭС 530 мм 44,64 кг 40ХМФА ОСТ 24.125.154-01</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>1230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Скользящая опора для трубопроводов ТЭС и АЭС 57 мм 1,48 кг ОСТ 24.125.154-01</t>
+          <t>Скользящая опора для трубопроводов ТЭС и АЭС 57 мм 1,4 кг 09Г2С ОСТ 24.125.154-01</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Скользящая опора для трубопроводов ТЭС и АЭС 57 мм 1,4 кг 09Г2С ОСТ 24.125.154-01</t>
+          <t>Скользящая опора для трубопроводов ТЭС и АЭС 57 мм 1,48 кг ОСТ 24.125.154-01</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Скользящая опора для трубопроводов ТЭС и АЭС 57 мм 1,99 кг 30Х3МФ ОСТ 24.125.154-01</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Скользящая опора для трубопроводов ТЭС и АЭС 57 мм 1,99 кг 40ХМФА ОСТ 24.125.154-01</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>364 ₽/шт.</t>
         </is>
@@ -4761,188 +4761,188 @@
         <is>
           <t>Скользящая опора с плоским хомутом 18 мм 2 кгс 0,42 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Скользящая опора с плоским хомутом 25 мм 2 кгс 0,47 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 32 мм 2,5 кгс 1 кг ст20 Л8-511.000</t>
+          <t>Скользящая опора с плоским хомутом 32 мм 2,5 кгс 1 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 32 мм 2,5 кгс 1 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
+          <t>Скользящая опора с плоским хомутом 32 мм 2,5 кгс 1 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>302 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 38 мм 2,5 кгс 1 кг ст20 Л8-511.000</t>
+          <t>Скользящая опора с плоским хомутом 38 мм 2,5 кгс 1 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 38 мм 2,5 кгс 1 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
+          <t>Скользящая опора с плоским хомутом 38 мм 2,5 кгс 1 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>319 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 45 мм 4 кгс 1,1 кг ст20 Л8-511.000</t>
+          <t>Скользящая опора с плоским хомутом 45 мм 4 кгс 1,1 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 45 мм 4 кгс 1,1 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
+          <t>Скользящая опора с плоским хомутом 45 мм 4 кгс 1,1 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>328 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 57 мм 6 кгс 1,77 кг ст20 Л8-511.000</t>
+          <t>Скользящая опора с плоским хомутом 57 мм 6 кгс 1,77 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 57 мм 6 кгс 1,77 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
+          <t>Скользящая опора с плоским хомутом 57 мм 6 кгс 1,77 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 76 мм 6 кгс 1,94 кг ст20 Л8-511.000</t>
+          <t>Скользящая опора с плоским хомутом 76 мм 6 кгс 1,94 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 76 мм 6 кгс 1,94 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
+          <t>Скользящая опора с плоским хомутом 76 мм 6 кгс 1,94 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 89 мм 6 кгс 2,04 кг ст20 Л8-511.000</t>
+          <t>Скользящая опора с плоским хомутом 89 мм 6 кгс 2,04 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Скользящая опора с плоским хомутом 89 мм 6 кгс 2,04 кг ТС-625.000 Серия 5.903-13 В.8-95</t>
+          <t>Скользящая опора с плоским хомутом 89 мм 6 кгс 2,04 кг ст20 Л8-511.000</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>445 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Скользящая опора хомутовая 140 мм ТС-624</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>Скользящая опора хомутовая 313 мм ТС-626</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>664 ₽/шт.</t>
         </is>