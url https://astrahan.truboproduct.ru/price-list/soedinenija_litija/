--- v0 (2026-05-15)
+++ v1 (2026-07-23)
@@ -729,366 +729,366 @@
         <is>
           <t>Литий йодноватокислый (Литий йодат) LiIO3, ч, хч</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>9911 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Литий йодноватокислый (Литий йодат) для монкристаллов, LiIO3, осч 18-2</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>8643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Литий-калий виннокислый (Литий-калий тартрат) C4H4O6KLi, ч</t>
+          <t>Литий кремнекислый мета (Литий метасиликат) Li2SiO3, ч</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>9460 ₽/кг</t>
+          <t>9794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Литий-калий сернокислый (Литий-калий сульфат) LiKSO4, ч</t>
+          <t>Литий кремнекислый орто (Литий ортосиликат) Li4SiO4, ч</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>9393 ₽/кг</t>
+          <t>8252 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Литий кремнекислый мета (Литий метасиликат) Li2SiO3, ч</t>
+          <t>Литий кремнефтористый (Литий гексафторсиликат) Li2SiF6, ч</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>9794 ₽/кг</t>
+          <t>9209 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Литий кремнекислый орто (Литий ортосиликат) Li4SiO4, ч</t>
+          <t>Литий лимоннокислый (Литий цитрат) 4-х водный, Li3C6H5O7х4H2O, ч</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>8252 ₽/кг</t>
+          <t>9668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Литий кремнефтористый (Литий гексафторсиликат) Li2SiF6, ч</t>
+          <t>Литий марганцевокислый (Литий перманганат) 3-х водный, LiMnO4х3H2O, ч</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>9209 ₽/кг</t>
+          <t>9327 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Литий лимоннокислый (Литий цитрат) 4-х водный, Li3C6H5O7х4H2O, ч</t>
+          <t>Литий молибденовокислый (Литий молибдат) LiMoO4, ч</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>9668 ₽/кг</t>
+          <t>8063 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Литий марганцевокислый (Литий перманганат) 3-х водный, LiMnO4х3H2O, ч</t>
+          <t>Литий олеиновокислый (Литий олеат) C17H33CO2Li, ч</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>9327 ₽/кг</t>
+          <t>8910 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Литий молибденовокислый (Литий молибдат) LiMoO4, ч</t>
+          <t>Литий пальмитиновокислый (Литий пальмитат) C15H31CO2Li, ч</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>8063 ₽/кг</t>
+          <t>8488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Литий-натрий вольфрамовокислый (Литий-натрий вольфрамат) LiNaWO4, ч</t>
+          <t>Литий перренат (Литий рениевокислый) LiReO4</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>8674 ₽/кг</t>
+          <t>9237 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Литий олеиновокислый (Литий олеат) C17H33CO2Li, ч</t>
+          <t>Литий роданистый (Литий тиоцианат) 2-х водный, LiSCNх2 H2O, ч</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>8910 ₽/кг</t>
+          <t>9282 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Литий пальмитиновокислый (Литий пальмитат) C15H31CO2Li, ч</t>
+          <t>Литий сернокислый (Литий сульфат) безводный, Li2SO4, ч, хч, осч</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>8488 ₽/кг</t>
+          <t>8915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Литий перренат (Литий рениевокислый) LiReO4</t>
+          <t>Литий сернокислый кислый LiHSO4, ч</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>9237 ₽/кг</t>
+          <t>9228 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Литий роданистый (Литий тиоцианат) 2-х водный, LiSCNх2 H2O, ч</t>
+          <t>Литий сернокислый пиро (Литий пиросульфат) Li2S2O7, ч</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>9282 ₽/кг</t>
+          <t>9758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Литий сернокислый кислый LiHSO4, ч</t>
+          <t>Литий углекислый (Литий карбонат) Li2CO3, ч, хч, осч</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>9228 ₽/кг</t>
+          <t>8430 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Литий сернокислый (Литий сульфат) безводный, Li2SO4, ч, хч, осч</t>
+          <t>Литий уксуснокислый (Литий ацетат) 2-х водный, LiCH3COOх2H2O, ч, хч</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>8915 ₽/кг</t>
+          <t>8482 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Литий сернокислый пиро (Литий пиросульфат) Li2S2O7, ч</t>
+          <t>Литий фосфорнокислый (Литий ортофосфат) Li3PO4, ч, хч</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>9758 ₽/кг</t>
+          <t>9999 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Литий углекислый (Литий карбонат) Li2CO3, ч, хч, осч</t>
+          <t>Литий фосфорнокислый мета (Литий метафосфат) LiPO3, ч</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>8430 ₽/кг</t>
+          <t>8566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Литий уксуснокислый (Литий ацетат) 2-х водный, LiCH3COOх2H2O, ч, хч</t>
+          <t>Литий фосфорнокислый однозамещенный (Литий дигидрофосфат) LiH2PO4, ч</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>8482 ₽/кг</t>
+          <t>8705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Литий фосфорнокислый (Литий ортофосфат) Li3PO4, ч, хч</t>
+          <t>Литий хлористый (Литий хлорид) 1-водный, LiClхH2O, ч, хч, осч</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>9999 ₽/кг</t>
+          <t>8801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Литий фосфорнокислый мета (Литий метафосфат) LiPO3, ч</t>
+          <t>Литий хлористый (Литий хлорид) безводный, LiCl, ч, хч</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>8566 ₽/кг</t>
+          <t>8515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Литий фосфорнокислый однозамещенный (Литий дигидрофосфат) LiH2PO4, ч</t>
+          <t>Литий хлорнокислый (Литий перхлорат) 3-водный, LiClO4х3H2O, ч, хч</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>8705 ₽/кг</t>
+          <t>9538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Литий хлористый (Литий хлорид) 1-водный, LiClхH2O, ч, хч, осч</t>
+          <t>Литий хлорнокислый (Литий перхлорат) безводный, LiClO4, ч</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>8801 ₽/кг</t>
+          <t>9668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Литий хлористый (Литий хлорид) безводный, LiCl, ч, хч</t>
+          <t>Литий хромовокислый (Литий хромат) 2-х водный, Li2CrO4х2H2O, ч</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>8515 ₽/кг</t>
+          <t>8041 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Литий хлорнокислый (Литий перхлорат) 3-водный, LiClO4х3H2O, ч, хч</t>
+          <t>Литий щавелевокислый (Литий оксалат) Li2C2O4, ч, хч</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>9538 ₽/кг</t>
+          <t>9488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Литий хлорнокислый (Литий перхлорат) безводный, LiClO4, ч</t>
+          <t>Литий-калий виннокислый (Литий-калий тартрат) C4H4O6KLi, ч</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>9668 ₽/кг</t>
+          <t>9460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Литий хромовокислый (Литий хромат) 2-х водный, Li2CrO4х2H2O, ч</t>
+          <t>Литий-калий сернокислый (Литий-калий сульфат) LiKSO4, ч</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>8041 ₽/кг</t>
+          <t>9393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Литий щавелевокислый (Литий оксалат) Li2C2O4, ч, хч</t>
+          <t>Литий-натрий вольфрамовокислый (Литий-натрий вольфрамат) LiNaWO4, ч</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>9488 ₽/кг</t>
+          <t>8674 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>