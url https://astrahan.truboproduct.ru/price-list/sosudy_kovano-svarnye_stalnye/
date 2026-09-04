--- v0 (2026-05-15)
+++ v1 (2026-09-04)
@@ -549,140 +549,140 @@
         <is>
           <t>Ковано-сварной стальной сосуд 0,5 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>7020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Ковано-сварной стальной сосуд 0,75 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>7175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 10 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 1 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>8492 ₽/шт.</t>
+          <t>7343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 12 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 1,5 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>8493 ₽/шт.</t>
+          <t>7629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 1,5 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 10 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>7629 ₽/шт.</t>
+          <t>8492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 15 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 12 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>8713 ₽/шт.</t>
+          <t>8493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 1 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 15 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>7343 ₽/шт.</t>
+          <t>8713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 20 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 2 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>8782 ₽/шт.</t>
+          <t>7920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Ковано-сварной стальной сосуд 2,5 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>7997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Ковано-сварной стальной сосуд 2 м3 16К ГОСТ 11879-81</t>
+          <t>Ковано-сварной стальной сосуд 20 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>7920 ₽/шт.</t>
+          <t>8782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Ковано-сварной стальной сосуд 3 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>8131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Ковано-сварной стальной сосуд 4 м3 16К ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>8183 ₽/шт.</t>
         </is>