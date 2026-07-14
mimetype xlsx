--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -525,92 +525,92 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Сплав Розе 100 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
+          <t>Сплав Розе 10 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2140 ₽/кг</t>
+          <t>2410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Сплав Розе 100 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
+          <t>Сплав Розе 10 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2483 ₽/кг</t>
+          <t>2302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Сплав Розе 10 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
+          <t>Сплав Розе 100 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2410 ₽/кг</t>
+          <t>2140 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Сплав Розе 10 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
+          <t>Сплав Розе 100 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2302 ₽/кг</t>
+          <t>2483 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Сплав Розе 15 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>2037 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Сплав Розе 15 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2378 ₽/кг</t>
         </is>
@@ -645,90 +645,90 @@
         <is>
           <t>Сплав Розе 25 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Сплав Розе 25 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2207 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Сплав Розе 50 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
+          <t>Сплав Розе 5 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2072 ₽/кг</t>
+          <t>2349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Сплав Розе 50 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
+          <t>Сплав Розе 5 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2229 ₽/кг</t>
+          <t>2346 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Сплав Розе 5 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
+          <t>Сплав Розе 50 мм в гранулах ПОСВ-50 ТУ 48-0220-57-93</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2349 ₽/кг</t>
+          <t>2072 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Сплав Розе 5 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
+          <t>Сплав Розе 50 мм в гранулах ПОСВ-50 ТУ 6-09-4065-88</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2346 ₽/кг</t>
+          <t>2229 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>