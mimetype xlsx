--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -525,140 +525,140 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Сплав Вуда 100 Гранулы</t>
+          <t>Сплав Вуда 10 мм Гранулы</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2350 ₽/кг</t>
+          <t>3199 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Сплав Вуда 100 мм Припои</t>
+          <t>Сплав Вуда 10 мм Припои</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>4417 ₽/кг</t>
+          <t>4698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Сплав Вуда 100 мм Слитки</t>
+          <t>Сплав Вуда 10 мм Слитки</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>4725 ₽/кг</t>
+          <t>4415 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Сплав Вуда 100 мм Чушки</t>
+          <t>Сплав Вуда 10 мм Чушки</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>4833 ₽/кг</t>
+          <t>4027 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Сплав Вуда 10 мм Гранулы</t>
+          <t>Сплав Вуда 100 Гранулы</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>3199 ₽/кг</t>
+          <t>2350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Сплав Вуда 10 мм Припои</t>
+          <t>Сплав Вуда 100 мм Припои</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>4698 ₽/кг</t>
+          <t>4417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Сплав Вуда 10 мм Слитки</t>
+          <t>Сплав Вуда 100 мм Слитки</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>4415 ₽/кг</t>
+          <t>4725 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Сплав Вуда 10 мм Чушки</t>
+          <t>Сплав Вуда 100 мм Чушки</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>4027 ₽/кг</t>
+          <t>4833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Сплав Вуда 15 мм Гранулы</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>3522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Сплав Вуда 15 мм Припои</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>4524 ₽/кг</t>
         </is>
@@ -765,138 +765,138 @@
         <is>
           <t>Сплав Вуда 25 мм Слитки</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>2742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Сплав Вуда 25 мм Чушки</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>4480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сплав Вуда 50 мм Гранулы</t>
+          <t>Сплав Вуда 5 мм Гранулы</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>4696 ₽/кг</t>
+          <t>3413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сплав Вуда 50 мм Припои</t>
+          <t>Сплав Вуда 5 мм Припои</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>4673 ₽/кг</t>
+          <t>4808 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сплав Вуда 50 мм Слитки</t>
+          <t>Сплав Вуда 5 мм Слитки</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2972 ₽/кг</t>
+          <t>4805 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сплав Вуда 50 мм Чушки</t>
+          <t>Сплав Вуда 5 мм Чушки</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>3410 ₽/кг</t>
+          <t>2893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Сплав Вуда 5 мм Гранулы</t>
+          <t>Сплав Вуда 50 мм Гранулы</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>3413 ₽/кг</t>
+          <t>4696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Сплав Вуда 5 мм Припои</t>
+          <t>Сплав Вуда 50 мм Припои</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>4808 ₽/кг</t>
+          <t>4673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сплав Вуда 5 мм Слитки</t>
+          <t>Сплав Вуда 50 мм Слитки</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>4805 ₽/кг</t>
+          <t>2972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сплав Вуда 5 мм Чушки</t>
+          <t>Сплав Вуда 50 мм Чушки</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2893 ₽/кг</t>
+          <t>3410 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>