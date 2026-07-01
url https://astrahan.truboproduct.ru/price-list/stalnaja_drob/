--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -705,224 +705,224 @@
         <is>
           <t>Дробь стальная 08 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>81908 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Дробь стальная 08 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>83043 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСК ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>84555 ₽/т</t>
+          <t>83605 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСКУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>84845 ₽/т</t>
+          <t>83738 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСЛ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСЛ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>89783 ₽/т</t>
+          <t>89306 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСЛУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>84483 ₽/т</t>
+          <t>83044 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСР ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>84991 ₽/т</t>
+          <t>84089 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСК ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>85151 ₽/т</t>
+          <t>84555 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСКУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>85424 ₽/т</t>
+          <t>84845 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСЛ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСЛ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>86292 ₽/т</t>
+          <t>89783 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСЛУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>85134 ₽/т</t>
+          <t>84483 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСР ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>86292 ₽/т</t>
+          <t>84991 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСК ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>83605 ₽/т</t>
+          <t>85151 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСКУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>83738 ₽/т</t>
+          <t>85424 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСЛ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСЛ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>89306 ₽/т</t>
+          <t>86292 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСЛУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>83044 ₽/т</t>
+          <t>85134 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСР ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>84089 ₽/т</t>
+          <t>86292 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Дробь стальная 2,2 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>86647 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Дробь стальная 2,2 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>86702 ₽/т</t>
         </is>