--- v0 (2026-05-15)
+++ v1 (2026-07-24)
@@ -669,92 +669,92 @@
         <is>
           <t>Швеллер стальной г/к с параллельными гранями полок 12П 120х52х4,8х7,8 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>76973 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Швеллер стальной г/к с параллельными гранями полок 14П 140х58х4,9х8,1 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>76448 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с параллельными гранями полок 16аП 160х68х5х9 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с параллельными гранями полок 16П 160х64х5х8,4 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>76597 ₽/т</t>
+          <t>76859 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с параллельными гранями полок 16П 160х64х5х8,4 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с параллельными гранями полок 16аП 160х68х5х9 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>76859 ₽/т</t>
+          <t>76597 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с параллельными гранями полок 18аП 180х74х5,1х9,3 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с параллельными гранями полок 18П 180х70х5,1х8,7 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>76201 ₽/т</t>
+          <t>76871 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с параллельными гранями полок 18П 180х70х5,1х8,7 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с параллельными гранями полок 18аП 180х74х5,1х9,3 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>76871 ₽/т</t>
+          <t>76201 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Швеллер стальной г/к с параллельными гранями полок 20П 200х76х5,2х9 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>76832 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Швеллер стальной г/к с параллельными гранями полок 22П 220х82х5,4х9,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>76222 ₽/т</t>
         </is>
@@ -849,428 +849,428 @@
         <is>
           <t>Швеллер стальной г/к с параллельными гранями полок 6,5П 65х36х4,4х7,2 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>76261 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Швеллер стальной г/к с параллельными гранями полок 8П 80х40х4,5х7,4 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>76960 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 14С 140х58х6х9,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 10П 100х46х4,5х7,6 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>76215 ₽/т</t>
+          <t>76296 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 14Са 140х60х8х9,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 12П 120х52х4,8х7,8 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>76081 ₽/т</t>
+          <t>76494 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 16С 160х63х6,5х10 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 14П 140х58х4,9х8,1 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>76486 ₽/т</t>
+          <t>76021 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 16Са 160х65х8,5х10 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 16аП 160х68х5х9 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>76901 ₽/т</t>
+          <t>76433 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 18С 180х68х7х10,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 18П 180х70х5,1х8,7 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>76938 ₽/т</t>
+          <t>76855 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 18Са 180х70х9х10,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 18аП 180х74х5,1х9,3 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>76892 ₽/т</t>
+          <t>76411 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 18Сб 180х100х8х10,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 22П 220х82х5,4х9,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>76107 ₽/т</t>
+          <t>76264 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 20С 200х73х7х11 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 24П 240х90х5,6х10 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>76602 ₽/т</t>
+          <t>76070 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 20Са 200х75х9х11 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 27П 270х95х6х10,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>76520 ₽/т</t>
+          <t>76198 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 20Сб 200х100х8х11 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 33П 330х105х7х11,7 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>76340 ₽/т</t>
+          <t>76137 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 24С 240х85х2,35х14 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 36П 360х110х7,5х12,6 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>76693 ₽/т</t>
+          <t>76293 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 26С 260х65х10х16 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 40П 400х115х8х13,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>76535 ₽/т</t>
+          <t>76195 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 26Са 260х90х10х15 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 5П 50х32х4,4х7 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>76202 ₽/т</t>
+          <t>76823 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 30С 300х85х7,5х13,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 6,5П 65х36х4,4х7,2 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>76079 ₽/т</t>
+          <t>76718 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 30Са 300х87х9,5х13,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к с уклоном внутренних граней полок 8П 80х40х4,5х7,4 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>76526 ₽/т</t>
+          <t>76312 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 30Сб 300х89х11,5х13,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 14С 140х58х6х9,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>76382 ₽/т</t>
+          <t>76215 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к специальный 8C 80х45х5,5х9 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 14Са 140х60х8х9,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>76738 ₽/т</t>
+          <t>76081 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 10П 100х46х4,5х7,6 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 16С 160х63х6,5х10 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>76296 ₽/т</t>
+          <t>76486 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 12П 120х52х4,8х7,8 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 16Са 160х65х8,5х10 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>76494 ₽/т</t>
+          <t>76901 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 14П 140х58х4,9х8,1 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 18С 180х68х7х10,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>76021 ₽/т</t>
+          <t>76938 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 16аП 160х68х5х9 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 18Са 180х70х9х10,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>76433 ₽/т</t>
+          <t>76892 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 18аП 180х74х5,1х9,3 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 18Сб 180х100х8х10,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>76411 ₽/т</t>
+          <t>76107 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 18П 180х70х5,1х8,7 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 20С 200х73х7х11 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>76855 ₽/т</t>
+          <t>76602 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 22П 220х82х5,4х9,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 20Са 200х75х9х11 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>76264 ₽/т</t>
+          <t>76520 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 24П 240х90х5,6х10 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 20Сб 200х100х8х11 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>76070 ₽/т</t>
+          <t>76340 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 27П 270х95х6х10,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 24С 240х85х2,35х14 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>76198 ₽/т</t>
+          <t>76693 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 33П 330х105х7х11,7 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 26С 260х65х10х16 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>76137 ₽/т</t>
+          <t>76535 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 36П 360х110х7,5х12,6 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 26Са 260х90х10х15 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>76293 ₽/т</t>
+          <t>76202 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 40П 400х115х8х13,5 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 30С 300х85х7,5х13,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>76195 ₽/т</t>
+          <t>76079 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 5П 50х32х4,4х7 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 30Са 300х87х9,5х13,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>76823 ₽/т</t>
+          <t>76526 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 6,5П 65х36х4,4х7,2 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 30Сб 300х89х11,5х13,5 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>76718 ₽/т</t>
+          <t>76382 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Швеллер стальной г/к с уклоном внутренних граней полок 8П 80х40х4,5х7,4 мм ГОСТ 8240-97</t>
+          <t>Швеллер стальной г/к специальный 8C 80х45х5,5х9 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>76312 ₽/т</t>
+          <t>76738 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Швеллер стальной г/к экономичный 10Э 100х46х4,2х7,6 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>76218 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Швеллер стальной г/к экономичный 12Э 120х52х4,5х7,8 мм ГОСТ 8240-97</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>76390 ₽/т</t>
         </is>