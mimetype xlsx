--- v0 (2026-05-14)
+++ v1 (2026-07-10)
@@ -525,15651 +525,15651 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1299 ₽/пг.м</t>
+          <t>208 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1301 ₽/пг.м</t>
+          <t>209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1299 ₽/пг.м</t>
+          <t>209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1299 ₽/пг.м</t>
+          <t>208 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1301 ₽/пг.м</t>
+          <t>208 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м</t>
+          <t>209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м</t>
+          <t>209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м</t>
+          <t>210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м</t>
+          <t>211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м</t>
+          <t>212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>1303 ₽/пг.м</t>
+          <t>212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1304 ₽/пг.м</t>
+          <t>214 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1304 ₽/пг.м</t>
+          <t>215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1308 ₽/пг.м</t>
+          <t>218 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1310 ₽/пг.м</t>
+          <t>217 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1310 ₽/пг.м</t>
+          <t>219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1310 ₽/пг.м</t>
+          <t>219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1288 ₽/пг.м</t>
+          <t>201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м</t>
+          <t>210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1303 ₽/пг.м</t>
+          <t>212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1289 ₽/пг.м</t>
+          <t>201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1289 ₽/пг.м</t>
+          <t>201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1290 ₽/пг.м</t>
+          <t>201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1305 ₽/пг.м</t>
+          <t>215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1305 ₽/пг.м</t>
+          <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1291 ₽/пг.м</t>
+          <t>202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1291 ₽/пг.м</t>
+          <t>203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1292 ₽/пг.м</t>
+          <t>203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1305 ₽/пг.м</t>
+          <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1306 ₽/пг.м</t>
+          <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1293 ₽/пг.м</t>
+          <t>204 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1294 ₽/пг.м</t>
+          <t>205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1292 ₽/пг.м</t>
+          <t>203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1292 ₽/пг.м</t>
+          <t>204 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1293 ₽/пг.м</t>
+          <t>204 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1306 ₽/пг.м</t>
+          <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1306 ₽/пг.м</t>
+          <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1294 ₽/пг.м</t>
+          <t>205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1295 ₽/пг.м</t>
+          <t>205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1295 ₽/пг.м</t>
+          <t>205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1307 ₽/пг.м</t>
+          <t>217 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1307 ₽/пг.м</t>
+          <t>217 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1297 ₽/пг.м</t>
+          <t>207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1297 ₽/пг.м</t>
+          <t>206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1297 ₽/пг.м</t>
+          <t>206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1309 ₽/пг.м</t>
+          <t>218 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1298 ₽/пг.м</t>
+          <t>207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 100 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 10 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1299 ₽/пг.м</t>
+          <t>208 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1322 ₽/пг.м</t>
+          <t>1299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1325 ₽/пг.м</t>
+          <t>1301 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1324 ₽/пг.м</t>
+          <t>1301 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1324 ₽/пг.м</t>
+          <t>1299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1325 ₽/пг.м</t>
+          <t>1299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1325 ₽/пг.м</t>
+          <t>1302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1326 ₽/пг.м</t>
+          <t>1302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1327 ₽/пг.м</t>
+          <t>1302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1327 ₽/пг.м</t>
+          <t>1302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1327 ₽/пг.м</t>
+          <t>1302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1327 ₽/пг.м</t>
+          <t>1303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1327 ₽/пг.м</t>
+          <t>1304 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1328 ₽/пг.м</t>
+          <t>1304 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1332 ₽/пг.м</t>
+          <t>1310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1332 ₽/пг.м</t>
+          <t>1308 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1333 ₽/пг.м</t>
+          <t>1310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1333 ₽/пг.м</t>
+          <t>1310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1314 ₽/пг.м</t>
+          <t>1288 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1326 ₽/пг.м</t>
+          <t>1302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1327 ₽/пг.м</t>
+          <t>1303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1315 ₽/пг.м</t>
+          <t>1289 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1315 ₽/пг.м</t>
+          <t>1289 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1315 ₽/пг.м</t>
+          <t>1290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1328 ₽/пг.м</t>
+          <t>1305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1329 ₽/пг.м</t>
+          <t>1305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1316 ₽/пг.м</t>
+          <t>1291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1316 ₽/пг.м</t>
+          <t>1291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1316 ₽/пг.м</t>
+          <t>1292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1329 ₽/пг.м</t>
+          <t>1305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1329 ₽/пг.м</t>
+          <t>1306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1317 ₽/пг.м</t>
+          <t>1293 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1318 ₽/пг.м</t>
+          <t>1294 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1316 ₽/пг.м</t>
+          <t>1292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1317 ₽/пг.м</t>
+          <t>1292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1317 ₽/пг.м</t>
+          <t>1293 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1330 ₽/пг.м</t>
+          <t>1306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1331 ₽/пг.м</t>
+          <t>1306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1318 ₽/пг.м</t>
+          <t>1294 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1318 ₽/пг.м</t>
+          <t>1295 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1318 ₽/пг.м</t>
+          <t>1295 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1331 ₽/пг.м</t>
+          <t>1307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1331 ₽/пг.м</t>
+          <t>1307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1321 ₽/пг.м</t>
+          <t>1297 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1319 ₽/пг.м</t>
+          <t>1297 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>1320 ₽/пг.м</t>
+          <t>1297 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1332 ₽/пг.м</t>
+          <t>1309 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1321 ₽/пг.м</t>
+          <t>1298 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 105 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 100 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1321 ₽/пг.м</t>
+          <t>1299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>208 ₽/пг.м</t>
+          <t>1322 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м</t>
+          <t>1325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>208 ₽/пг.м</t>
+          <t>1325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>208 ₽/пг.м</t>
+          <t>1324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м</t>
+          <t>1324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м</t>
+          <t>1325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м</t>
+          <t>1326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>210 ₽/пг.м</t>
+          <t>1327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>211 ₽/пг.м</t>
+          <t>1327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>212 ₽/пг.м</t>
+          <t>1327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>212 ₽/пг.м</t>
+          <t>1327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м</t>
+          <t>1327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м</t>
+          <t>1328 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м</t>
+          <t>1332 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>218 ₽/пг.м</t>
+          <t>1332 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м</t>
+          <t>1333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м</t>
+          <t>1333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>201 ₽/пг.м</t>
+          <t>1314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>210 ₽/пг.м</t>
+          <t>1326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>212 ₽/пг.м</t>
+          <t>1327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>201 ₽/пг.м</t>
+          <t>1315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>201 ₽/пг.м</t>
+          <t>1315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>201 ₽/пг.м</t>
+          <t>1315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м</t>
+          <t>1328 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м</t>
+          <t>1329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>202 ₽/пг.м</t>
+          <t>1316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>203 ₽/пг.м</t>
+          <t>1316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>203 ₽/пг.м</t>
+          <t>1316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м</t>
+          <t>1329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м</t>
+          <t>1329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>204 ₽/пг.м</t>
+          <t>1317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м</t>
+          <t>1318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>203 ₽/пг.м</t>
+          <t>1316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>204 ₽/пг.м</t>
+          <t>1317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>204 ₽/пг.м</t>
+          <t>1317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м</t>
+          <t>1330 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м</t>
+          <t>1331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м</t>
+          <t>1318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м</t>
+          <t>1318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м</t>
+          <t>1318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м</t>
+          <t>1331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м</t>
+          <t>1331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>207 ₽/пг.м</t>
+          <t>1321 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>206 ₽/пг.м</t>
+          <t>1319 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>206 ₽/пг.м</t>
+          <t>1320 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>218 ₽/пг.м</t>
+          <t>1332 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>207 ₽/пг.м</t>
+          <t>1321 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 10 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 105 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>208 ₽/пг.м</t>
+          <t>1321 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1345 ₽/пг.м</t>
+          <t>227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1347 ₽/пг.м</t>
+          <t>229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1346 ₽/пг.м</t>
+          <t>229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1346 ₽/пг.м</t>
+          <t>228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1347 ₽/пг.м</t>
+          <t>228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1347 ₽/пг.м</t>
+          <t>229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1348 ₽/пг.м</t>
+          <t>230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1349 ₽/пг.м</t>
+          <t>230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>232 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1354 ₽/пг.м</t>
+          <t>236 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1355 ₽/пг.м</t>
+          <t>235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1355 ₽/пг.м</t>
+          <t>237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1355 ₽/пг.м</t>
+          <t>237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1336 ₽/пг.м</t>
+          <t>219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1348 ₽/пг.м</t>
+          <t>230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1336 ₽/пг.м</t>
+          <t>219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1336 ₽/пг.м</t>
+          <t>220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1337 ₽/пг.м</t>
+          <t>220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1350 ₽/пг.м</t>
+          <t>233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1351 ₽/пг.м</t>
+          <t>233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1338 ₽/пг.м</t>
+          <t>221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1338 ₽/пг.м</t>
+          <t>221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1339 ₽/пг.м</t>
+          <t>221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1351 ₽/пг.м</t>
+          <t>234 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>1352 ₽/пг.м</t>
+          <t>234 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1339 ₽/пг.м</t>
+          <t>223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1340 ₽/пг.м</t>
+          <t>223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1339 ₽/пг.м</t>
+          <t>222 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1339 ₽/пг.м</t>
+          <t>223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1339 ₽/пг.м</t>
+          <t>223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>1352 ₽/пг.м</t>
+          <t>235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1352 ₽/пг.м</t>
+          <t>235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1353 ₽/пг.м</t>
+          <t>235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>1353 ₽/пг.м</t>
+          <t>235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1342 ₽/пг.м</t>
+          <t>226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1354 ₽/пг.м</t>
+          <t>236 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>1343 ₽/пг.м</t>
+          <t>226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 110 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 11 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1345 ₽/пг.м</t>
+          <t>227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1367 ₽/пг.м</t>
+          <t>1345 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1370 ₽/пг.м</t>
+          <t>1347 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>1368 ₽/пг.м</t>
+          <t>1347 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1369 ₽/пг.м</t>
+          <t>1346 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1370 ₽/пг.м</t>
+          <t>1346 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1370 ₽/пг.м</t>
+          <t>1347 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1371 ₽/пг.м</t>
+          <t>1348 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1374 ₽/пг.м</t>
+          <t>1349 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1374 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1374 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1374 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1375 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>1375 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>1381 ₽/пг.м</t>
+          <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>1382 ₽/пг.м</t>
+          <t>1354 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1382 ₽/пг.м</t>
+          <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>1383 ₽/пг.м</t>
+          <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>1359 ₽/пг.м</t>
+          <t>1336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>1373 ₽/пг.м</t>
+          <t>1348 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>1374 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>1359 ₽/пг.м</t>
+          <t>1336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>1360 ₽/пг.м</t>
+          <t>1336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1360 ₽/пг.м</t>
+          <t>1337 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>1375 ₽/пг.м</t>
+          <t>1350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>1376 ₽/пг.м</t>
+          <t>1351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>1360 ₽/пг.м</t>
+          <t>1338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>1362 ₽/пг.м</t>
+          <t>1338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>1362 ₽/пг.м</t>
+          <t>1339 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>1376 ₽/пг.м</t>
+          <t>1351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>1377 ₽/пг.м</t>
+          <t>1352 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>1362 ₽/пг.м</t>
+          <t>1339 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>1363 ₽/пг.м</t>
+          <t>1340 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>1362 ₽/пг.м</t>
+          <t>1339 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>1362 ₽/пг.м</t>
+          <t>1339 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>1362 ₽/пг.м</t>
+          <t>1339 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>1378 ₽/пг.м</t>
+          <t>1352 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>1380 ₽/пг.м</t>
+          <t>1352 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>1363 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>1364 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>1364 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>1381 ₽/пг.м</t>
+          <t>1353 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>1381 ₽/пг.м</t>
+          <t>1353 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>1365 ₽/пг.м</t>
+          <t>1342 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>1364 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>1364 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>1381 ₽/пг.м</t>
+          <t>1354 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>1365 ₽/пг.м</t>
+          <t>1343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 115 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 110 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>1367 ₽/пг.м</t>
+          <t>1345 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м</t>
+          <t>1367 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>229 ₽/пг.м</t>
+          <t>1370 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>228 ₽/пг.м</t>
+          <t>1370 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>228 ₽/пг.м</t>
+          <t>1368 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>229 ₽/пг.м</t>
+          <t>1369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>229 ₽/пг.м</t>
+          <t>1370 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>230 ₽/пг.м</t>
+          <t>1371 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>230 ₽/пг.м</t>
+          <t>1374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>230 ₽/пг.м</t>
+          <t>1374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м</t>
+          <t>1374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м</t>
+          <t>1374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м</t>
+          <t>1375 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м</t>
+          <t>1375 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м</t>
+          <t>1382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>236 ₽/пг.м</t>
+          <t>1381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м</t>
+          <t>1382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м</t>
+          <t>1383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м</t>
+          <t>1359 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>230 ₽/пг.м</t>
+          <t>1373 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м</t>
+          <t>1374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м</t>
+          <t>1359 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>220 ₽/пг.м</t>
+          <t>1360 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>220 ₽/пг.м</t>
+          <t>1360 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м</t>
+          <t>1375 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м</t>
+          <t>1376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>221 ₽/пг.м</t>
+          <t>1360 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>221 ₽/пг.м</t>
+          <t>1362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>221 ₽/пг.м</t>
+          <t>1362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м</t>
+          <t>1376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м</t>
+          <t>1377 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>223 ₽/пг.м</t>
+          <t>1362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>223 ₽/пг.м</t>
+          <t>1363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>222 ₽/пг.м</t>
+          <t>1362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>223 ₽/пг.м</t>
+          <t>1362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>223 ₽/пг.м</t>
+          <t>1362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м</t>
+          <t>1378 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м</t>
+          <t>1380 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>224 ₽/пг.м</t>
+          <t>1363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>224 ₽/пг.м</t>
+          <t>1364 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>224 ₽/пг.м</t>
+          <t>1364 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м</t>
+          <t>1381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м</t>
+          <t>1381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м</t>
+          <t>1365 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м</t>
+          <t>1364 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м</t>
+          <t>1364 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>236 ₽/пг.м</t>
+          <t>1381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м</t>
+          <t>1365 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 11 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 115 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м</t>
+          <t>1367 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>1397 ₽/пг.м</t>
+          <t>246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>1398 ₽/пг.м</t>
+          <t>247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>1398 ₽/пг.м</t>
+          <t>247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>1398 ₽/пг.м</t>
+          <t>246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>1398 ₽/пг.м</t>
+          <t>247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>1399 ₽/пг.м</t>
+          <t>248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>1399 ₽/пг.м</t>
+          <t>249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>1401 ₽/пг.м</t>
+          <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>1401 ₽/пг.м</t>
+          <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>1401 ₽/пг.м</t>
+          <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>1402 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>1402 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>1402 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>1406 ₽/пг.м</t>
+          <t>255 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>1406 ₽/пг.м</t>
+          <t>255 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>1406 ₽/пг.м</t>
+          <t>258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>1406 ₽/пг.м</t>
+          <t>258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>1389 ₽/пг.м</t>
+          <t>237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>1400 ₽/пг.м</t>
+          <t>250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1402 ₽/пг.м</t>
+          <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>1389 ₽/пг.м</t>
+          <t>237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>1389 ₽/пг.м</t>
+          <t>239 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>1389 ₽/пг.м</t>
+          <t>239 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>1402 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>1402 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>1390 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>1390 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>1391 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>1403 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>1403 ₽/пг.м</t>
+          <t>254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>1393 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>1394 ₽/пг.м</t>
+          <t>242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>1391 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>1392 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>1393 ₽/пг.м</t>
+          <t>241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>1403 ₽/пг.м</t>
+          <t>254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>1404 ₽/пг.м</t>
+          <t>254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>1394 ₽/пг.м</t>
+          <t>242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>1395 ₽/пг.м</t>
+          <t>242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>1395 ₽/пг.м</t>
+          <t>243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>1404 ₽/пг.м</t>
+          <t>254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>1405 ₽/пг.м</t>
+          <t>254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м</t>
+          <t>245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м</t>
+          <t>243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м</t>
+          <t>244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>1406 ₽/пг.м</t>
+          <t>255 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>1397 ₽/пг.м</t>
+          <t>245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 120 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 12 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>1397 ₽/пг.м</t>
+          <t>246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>1419 ₽/пг.м</t>
+          <t>1397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>1421 ₽/пг.м</t>
+          <t>1398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>1420 ₽/пг.м</t>
+          <t>1398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>1420 ₽/пг.м</t>
+          <t>1398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>1422 ₽/пг.м</t>
+          <t>1398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>1424 ₽/пг.м</t>
+          <t>1399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>1424 ₽/пг.м</t>
+          <t>1399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>1426 ₽/пг.м</t>
+          <t>1401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>1428 ₽/пг.м</t>
+          <t>1401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>1428 ₽/пг.м</t>
+          <t>1401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>1429 ₽/пг.м</t>
+          <t>1402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>1431 ₽/пг.м</t>
+          <t>1402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>1431 ₽/пг.м</t>
+          <t>1402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>1434 ₽/пг.м</t>
+          <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>1435 ₽/пг.м</t>
+          <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>1436 ₽/пг.м</t>
+          <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>1437 ₽/пг.м</t>
+          <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>1389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>1425 ₽/пг.м</t>
+          <t>1400 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>1429 ₽/пг.м</t>
+          <t>1402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>1389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>1389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>1389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>1431 ₽/пг.м</t>
+          <t>1402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>1431 ₽/пг.м</t>
+          <t>1402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>1390 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>1390 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>1411 ₽/пг.м</t>
+          <t>1391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>1432 ₽/пг.м</t>
+          <t>1403 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>1432 ₽/пг.м</t>
+          <t>1403 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1414 ₽/пг.м</t>
+          <t>1393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>1415 ₽/пг.м</t>
+          <t>1394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>1412 ₽/пг.м</t>
+          <t>1391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>1413 ₽/пг.м</t>
+          <t>1392 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>1414 ₽/пг.м</t>
+          <t>1393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>1432 ₽/пг.м</t>
+          <t>1403 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>1432 ₽/пг.м</t>
+          <t>1404 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>1415 ₽/пг.м</t>
+          <t>1394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>1416 ₽/пг.м</t>
+          <t>1395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>1417 ₽/пг.м</t>
+          <t>1395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>1433 ₽/пг.м</t>
+          <t>1404 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>1434 ₽/пг.м</t>
+          <t>1405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>1417 ₽/пг.м</t>
+          <t>1396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>1417 ₽/пг.м</t>
+          <t>1396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>1417 ₽/пг.м</t>
+          <t>1396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>1435 ₽/пг.м</t>
+          <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>1417 ₽/пг.м</t>
+          <t>1397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 125 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 120 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>1418 ₽/пг.м</t>
+          <t>1397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>246 ₽/пг.м</t>
+          <t>1419 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>247 ₽/пг.м</t>
+          <t>1421 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>246 ₽/пг.м</t>
+          <t>1422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>247 ₽/пг.м</t>
+          <t>1420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>247 ₽/пг.м</t>
+          <t>1420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>248 ₽/пг.м</t>
+          <t>1424 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>249 ₽/пг.м</t>
+          <t>1424 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м</t>
+          <t>1426 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м</t>
+          <t>1428 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м</t>
+          <t>1428 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>1429 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>1431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>1431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>255 ₽/пг.м</t>
+          <t>1435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>255 ₽/пг.м</t>
+          <t>1434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>258 ₽/пг.м</t>
+          <t>1436 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>258 ₽/пг.м</t>
+          <t>1437 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>250 ₽/пг.м</t>
+          <t>1425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м</t>
+          <t>1429 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>239 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>239 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>1431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>1431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1411 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>1432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>254 ₽/пг.м</t>
+          <t>1432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1414 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>242 ₽/пг.м</t>
+          <t>1415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1412 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1413 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м</t>
+          <t>1414 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>254 ₽/пг.м</t>
+          <t>1432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>254 ₽/пг.м</t>
+          <t>1432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>242 ₽/пг.м</t>
+          <t>1415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>242 ₽/пг.м</t>
+          <t>1416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>243 ₽/пг.м</t>
+          <t>1417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>254 ₽/пг.м</t>
+          <t>1433 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>254 ₽/пг.м</t>
+          <t>1434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>245 ₽/пг.м</t>
+          <t>1417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>243 ₽/пг.м</t>
+          <t>1417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>244 ₽/пг.м</t>
+          <t>1417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>255 ₽/пг.м</t>
+          <t>1435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>245 ₽/пг.м</t>
+          <t>1417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 12 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 125 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>246 ₽/пг.м</t>
+          <t>1418 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>1455 ₽/пг.м</t>
+          <t>266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>1456 ₽/пг.м</t>
+          <t>267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>1455 ₽/пг.м</t>
+          <t>267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>1456 ₽/пг.м</t>
+          <t>266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>1457 ₽/пг.м</t>
+          <t>267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>1457 ₽/пг.м</t>
+          <t>268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>1458 ₽/пг.м</t>
+          <t>268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>1458 ₽/пг.м</t>
+          <t>268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>1460 ₽/пг.м</t>
+          <t>269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>1462 ₽/пг.м</t>
+          <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>1462 ₽/пг.м</t>
+          <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>1462 ₽/пг.м</t>
+          <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>1462 ₽/пг.м</t>
+          <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>1467 ₽/пг.м</t>
+          <t>276 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>1468 ₽/пг.м</t>
+          <t>275 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>1468 ₽/пг.м</t>
+          <t>276 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>1468 ₽/пг.м</t>
+          <t>277 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>1443 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>1458 ₽/пг.м</t>
+          <t>268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>1462 ₽/пг.м</t>
+          <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>1445 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>1446 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>1446 ₽/пг.м</t>
+          <t>260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>1463 ₽/пг.м</t>
+          <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>1463 ₽/пг.м</t>
+          <t>272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>1447 ₽/пг.м</t>
+          <t>260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>1447 ₽/пг.м</t>
+          <t>260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>1447 ₽/пг.м</t>
+          <t>260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>1464 ₽/пг.м</t>
+          <t>272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>1464 ₽/пг.м</t>
+          <t>272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>1448 ₽/пг.м</t>
+          <t>261 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>1449 ₽/пг.м</t>
+          <t>262 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>1447 ₽/пг.м</t>
+          <t>261 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>1448 ₽/пг.м</t>
+          <t>261 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>1448 ₽/пг.м</t>
+          <t>261 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>1465 ₽/пг.м</t>
+          <t>273 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>1466 ₽/пг.м</t>
+          <t>273 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>1449 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>1450 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>1450 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>1466 ₽/пг.м</t>
+          <t>274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>1466 ₽/пг.м</t>
+          <t>275 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>1451 ₽/пг.м</t>
+          <t>264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>1450 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>1451 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>1468 ₽/пг.м</t>
+          <t>275 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>1454 ₽/пг.м</t>
+          <t>266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 130 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 13 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>1454 ₽/пг.м</t>
+          <t>266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>1480 ₽/пг.м</t>
+          <t>1455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>1482 ₽/пг.м</t>
+          <t>1456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>1481 ₽/пг.м</t>
+          <t>1457 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>1481 ₽/пг.м</t>
+          <t>1455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>1482 ₽/пг.м</t>
+          <t>1456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>1483 ₽/пг.м</t>
+          <t>1457 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>1483 ₽/пг.м</t>
+          <t>1458 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>1483 ₽/пг.м</t>
+          <t>1458 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>1484 ₽/пг.м</t>
+          <t>1460 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>1484 ₽/пг.м</t>
+          <t>1462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>1485 ₽/пг.м</t>
+          <t>1462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>1486 ₽/пг.м</t>
+          <t>1462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>1486 ₽/пг.м</t>
+          <t>1462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>1490 ₽/пг.м</t>
+          <t>1468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>1490 ₽/пг.м</t>
+          <t>1467 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>1491 ₽/пг.м</t>
+          <t>1468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>1491 ₽/пг.м</t>
+          <t>1468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>1472 ₽/пг.м</t>
+          <t>1443 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>1483 ₽/пг.м</t>
+          <t>1458 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>1484 ₽/пг.м</t>
+          <t>1462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>1472 ₽/пг.м</t>
+          <t>1445 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>1473 ₽/пг.м</t>
+          <t>1446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>1473 ₽/пг.м</t>
+          <t>1446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>1486 ₽/пг.м</t>
+          <t>1463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>1486 ₽/пг.м</t>
+          <t>1463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>1474 ₽/пг.м</t>
+          <t>1447 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>1474 ₽/пг.м</t>
+          <t>1447 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>1474 ₽/пг.м</t>
+          <t>1447 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>1487 ₽/пг.м</t>
+          <t>1464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>1488 ₽/пг.м</t>
+          <t>1464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>1476 ₽/пг.м</t>
+          <t>1448 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>1477 ₽/пг.м</t>
+          <t>1449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>1475 ₽/пг.м</t>
+          <t>1447 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>1475 ₽/пг.м</t>
+          <t>1448 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>1476 ₽/пг.м</t>
+          <t>1448 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>1488 ₽/пг.м</t>
+          <t>1465 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м</t>
+          <t>1466 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>1477 ₽/пг.м</t>
+          <t>1449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>1478 ₽/пг.м</t>
+          <t>1450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>1478 ₽/пг.м</t>
+          <t>1450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м</t>
+          <t>1466 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м</t>
+          <t>1466 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>1478 ₽/пг.м</t>
+          <t>1451 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>1478 ₽/пг.м</t>
+          <t>1450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>1478 ₽/пг.м</t>
+          <t>1451 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>1490 ₽/пг.м</t>
+          <t>1468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>1479 ₽/пг.м</t>
+          <t>1454 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 135 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 130 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>1480 ₽/пг.м</t>
+          <t>1454 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>266 ₽/пг.м</t>
+          <t>1480 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м</t>
+          <t>1482 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>266 ₽/пг.м</t>
+          <t>1482 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м</t>
+          <t>1481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м</t>
+          <t>1481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>268 ₽/пг.м</t>
+          <t>1483 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>268 ₽/пг.м</t>
+          <t>1483 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>268 ₽/пг.м</t>
+          <t>1483 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>269 ₽/пг.м</t>
+          <t>1484 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>271 ₽/пг.м</t>
+          <t>1484 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>271 ₽/пг.м</t>
+          <t>1485 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>271 ₽/пг.м</t>
+          <t>1486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>271 ₽/пг.м</t>
+          <t>1486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>275 ₽/пг.м</t>
+          <t>1490 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>276 ₽/пг.м</t>
+          <t>1490 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>276 ₽/пг.м</t>
+          <t>1491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>277 ₽/пг.м</t>
+          <t>1491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>1472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>268 ₽/пг.м</t>
+          <t>1483 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>271 ₽/пг.м</t>
+          <t>1484 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>1472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>1473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>260 ₽/пг.м</t>
+          <t>1473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>271 ₽/пг.м</t>
+          <t>1486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м</t>
+          <t>1486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>260 ₽/пг.м</t>
+          <t>1474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>260 ₽/пг.м</t>
+          <t>1474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>260 ₽/пг.м</t>
+          <t>1474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м</t>
+          <t>1487 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м</t>
+          <t>1488 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>261 ₽/пг.м</t>
+          <t>1476 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>262 ₽/пг.м</t>
+          <t>1477 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>261 ₽/пг.м</t>
+          <t>1475 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>261 ₽/пг.м</t>
+          <t>1475 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>261 ₽/пг.м</t>
+          <t>1476 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>273 ₽/пг.м</t>
+          <t>1488 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>273 ₽/пг.м</t>
+          <t>1489 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>1477 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>1478 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>1478 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>274 ₽/пг.м</t>
+          <t>1489 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>275 ₽/пг.м</t>
+          <t>1489 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м</t>
+          <t>1478 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>1478 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>1478 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>275 ₽/пг.м</t>
+          <t>1490 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>266 ₽/пг.м</t>
+          <t>1479 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 13 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 135 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>266 ₽/пг.м</t>
+          <t>1480 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>1507 ₽/пг.м</t>
+          <t>287 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>1509 ₽/пг.м</t>
+          <t>288 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>1508 ₽/пг.м</t>
+          <t>289 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>1508 ₽/пг.м</t>
+          <t>288 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>1509 ₽/пг.м</t>
+          <t>288 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>1510 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>1512 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>1516 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>1516 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>1516 ₽/пг.м</t>
+          <t>291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>1519 ₽/пг.м</t>
+          <t>292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>1519 ₽/пг.м</t>
+          <t>292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>1520 ₽/пг.м</t>
+          <t>292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>1524 ₽/пг.м</t>
+          <t>298 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>1525 ₽/пг.м</t>
+          <t>297 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>1526 ₽/пг.м</t>
+          <t>298 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>1528 ₽/пг.м</t>
+          <t>299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>1494 ₽/пг.м</t>
+          <t>277 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>1514 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>1517 ₽/пг.м</t>
+          <t>291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>1494 ₽/пг.м</t>
+          <t>278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>1495 ₽/пг.м</t>
+          <t>278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>1495 ₽/пг.м</t>
+          <t>279 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>1520 ₽/пг.м</t>
+          <t>292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>1520 ₽/пг.м</t>
+          <t>294 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>1496 ₽/пг.м</t>
+          <t>280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>1496 ₽/пг.м</t>
+          <t>280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>1496 ₽/пг.м</t>
+          <t>280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>1521 ₽/пг.м</t>
+          <t>294 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>1521 ₽/пг.м</t>
+          <t>295 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>1500 ₽/пг.м</t>
+          <t>283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>1501 ₽/пг.м</t>
+          <t>283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>1496 ₽/пг.м</t>
+          <t>282 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>1497 ₽/пг.м</t>
+          <t>282 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>1498 ₽/пг.м</t>
+          <t>283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>1522 ₽/пг.м</t>
+          <t>296 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>1523 ₽/пг.м</t>
+          <t>296 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>1501 ₽/пг.м</t>
+          <t>283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>1502 ₽/пг.м</t>
+          <t>285 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>1504 ₽/пг.м</t>
+          <t>285 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>1523 ₽/пг.м</t>
+          <t>296 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>1523 ₽/пг.м</t>
+          <t>297 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>1505 ₽/пг.м</t>
+          <t>286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>1504 ₽/пг.м</t>
+          <t>286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>1505 ₽/пг.м</t>
+          <t>286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>1525 ₽/пг.м</t>
+          <t>298 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>1505 ₽/пг.м</t>
+          <t>287 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 140 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 14 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>1506 ₽/пг.м</t>
+          <t>287 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>1545 ₽/пг.м</t>
+          <t>1507 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>1546 ₽/пг.м</t>
+          <t>1509 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>1545 ₽/пг.м</t>
+          <t>1509 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>1546 ₽/пг.м</t>
+          <t>1508 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>1547 ₽/пг.м</t>
+          <t>1508 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>1547 ₽/пг.м</t>
+          <t>1510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>1547 ₽/пг.м</t>
+          <t>1512 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>1550 ₽/пг.м</t>
+          <t>1516 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>1550 ₽/пг.м</t>
+          <t>1516 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>1550 ₽/пг.м</t>
+          <t>1516 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>1552 ₽/пг.м</t>
+          <t>1519 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>1553 ₽/пг.м</t>
+          <t>1519 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>1554 ₽/пг.м</t>
+          <t>1520 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>1559 ₽/пг.м</t>
+          <t>1525 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>1560 ₽/пг.м</t>
+          <t>1524 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>1561 ₽/пг.м</t>
+          <t>1526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>1561 ₽/пг.м</t>
+          <t>1528 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>1532 ₽/пг.м</t>
+          <t>1494 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>1548 ₽/пг.м</t>
+          <t>1514 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>1550 ₽/пг.м</t>
+          <t>1517 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>1533 ₽/пг.м</t>
+          <t>1494 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>1533 ₽/пг.м</t>
+          <t>1495 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>1534 ₽/пг.м</t>
+          <t>1495 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>1554 ₽/пг.м</t>
+          <t>1520 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>1554 ₽/пг.м</t>
+          <t>1520 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>1536 ₽/пг.м</t>
+          <t>1496 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>1536 ₽/пг.м</t>
+          <t>1496 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>1537 ₽/пг.м</t>
+          <t>1496 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>1555 ₽/пг.м</t>
+          <t>1521 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>1556 ₽/пг.м</t>
+          <t>1521 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>1539 ₽/пг.м</t>
+          <t>1500 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>1539 ₽/пг.м</t>
+          <t>1501 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>1538 ₽/пг.м</t>
+          <t>1496 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>1538 ₽/пг.м</t>
+          <t>1497 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>1539 ₽/пг.м</t>
+          <t>1498 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>1556 ₽/пг.м</t>
+          <t>1522 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>1557 ₽/пг.м</t>
+          <t>1523 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>1539 ₽/пг.м</t>
+          <t>1501 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>1540 ₽/пг.м</t>
+          <t>1502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>1540 ₽/пг.м</t>
+          <t>1504 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>1559 ₽/пг.м</t>
+          <t>1523 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>1559 ₽/пг.м</t>
+          <t>1523 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>1542 ₽/пг.м</t>
+          <t>1505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>1540 ₽/пг.м</t>
+          <t>1504 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>1541 ₽/пг.м</t>
+          <t>1505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>1560 ₽/пг.м</t>
+          <t>1525 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>1543 ₽/пг.м</t>
+          <t>1505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 145 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 140 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>1544 ₽/пг.м</t>
+          <t>1506 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>287 ₽/пг.м</t>
+          <t>1545 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>288 ₽/пг.м</t>
+          <t>1546 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>288 ₽/пг.м</t>
+          <t>1547 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>288 ₽/пг.м</t>
+          <t>1545 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>289 ₽/пг.м</t>
+          <t>1546 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>1547 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>1547 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>1550 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>1550 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>291 ₽/пг.м</t>
+          <t>1550 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>292 ₽/пг.м</t>
+          <t>1552 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>292 ₽/пг.м</t>
+          <t>1553 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>292 ₽/пг.м</t>
+          <t>1554 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>297 ₽/пг.м</t>
+          <t>1560 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>298 ₽/пг.м</t>
+          <t>1559 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>298 ₽/пг.м</t>
+          <t>1561 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>299 ₽/пг.м</t>
+          <t>1561 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>277 ₽/пг.м</t>
+          <t>1532 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>1548 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>291 ₽/пг.м</t>
+          <t>1550 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>278 ₽/пг.м</t>
+          <t>1533 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>278 ₽/пг.м</t>
+          <t>1533 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>279 ₽/пг.м</t>
+          <t>1534 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>292 ₽/пг.м</t>
+          <t>1554 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>294 ₽/пг.м</t>
+          <t>1554 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>280 ₽/пг.м</t>
+          <t>1536 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>280 ₽/пг.м</t>
+          <t>1536 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>280 ₽/пг.м</t>
+          <t>1537 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>294 ₽/пг.м</t>
+          <t>1555 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>295 ₽/пг.м</t>
+          <t>1556 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>283 ₽/пг.м</t>
+          <t>1539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>283 ₽/пг.м</t>
+          <t>1539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>282 ₽/пг.м</t>
+          <t>1538 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>282 ₽/пг.м</t>
+          <t>1538 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>283 ₽/пг.м</t>
+          <t>1539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>296 ₽/пг.м</t>
+          <t>1556 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>296 ₽/пг.м</t>
+          <t>1557 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>283 ₽/пг.м</t>
+          <t>1539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>285 ₽/пг.м</t>
+          <t>1540 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>285 ₽/пг.м</t>
+          <t>1540 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>296 ₽/пг.м</t>
+          <t>1559 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>297 ₽/пг.м</t>
+          <t>1559 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>286 ₽/пг.м</t>
+          <t>1542 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>286 ₽/пг.м</t>
+          <t>1540 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>286 ₽/пг.м</t>
+          <t>1541 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>298 ₽/пг.м</t>
+          <t>1560 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>287 ₽/пг.м</t>
+          <t>1543 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 14 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 145 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>287 ₽/пг.м</t>
+          <t>1544 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>1576 ₽/пг.м</t>
+          <t>313 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>1578 ₽/пг.м</t>
+          <t>314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>1576 ₽/пг.м</t>
+          <t>314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>1577 ₽/пг.м</t>
+          <t>313 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>1579 ₽/пг.м</t>
+          <t>313 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>1579 ₽/пг.м</t>
+          <t>314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>1579 ₽/пг.м</t>
+          <t>314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>1580 ₽/пг.м</t>
+          <t>316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>1581 ₽/пг.м</t>
+          <t>316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>1582 ₽/пг.м</t>
+          <t>316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>1583 ₽/пг.м</t>
+          <t>318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>1583 ₽/пг.м</t>
+          <t>318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>1584 ₽/пг.м</t>
+          <t>319 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>1588 ₽/пг.м</t>
+          <t>324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>1589 ₽/пг.м</t>
+          <t>323 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>1589 ₽/пг.м</t>
+          <t>324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>1591 ₽/пг.м</t>
+          <t>325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>1564 ₽/пг.м</t>
+          <t>299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>1580 ₽/пг.м</t>
+          <t>315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>1583 ₽/пг.м</t>
+          <t>317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>1564 ₽/пг.м</t>
+          <t>300 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>1564 ₽/пг.м</t>
+          <t>301 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>1565 ₽/пг.м</t>
+          <t>301 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>1585 ₽/пг.м</t>
+          <t>319 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>1585 ₽/пг.м</t>
+          <t>320 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>1566 ₽/пг.м</t>
+          <t>301 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>1566 ₽/пг.м</t>
+          <t>302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>1566 ₽/пг.м</t>
+          <t>303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>1585 ₽/пг.м</t>
+          <t>320 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>1586 ₽/пг.м</t>
+          <t>320 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>1568 ₽/пг.м</t>
+          <t>305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>1569 ₽/пг.м</t>
+          <t>305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>1567 ₽/пг.м</t>
+          <t>303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>1567 ₽/пг.м</t>
+          <t>303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>1568 ₽/пг.м</t>
+          <t>305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>1586 ₽/пг.м</t>
+          <t>321 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>1586 ₽/пг.м</t>
+          <t>321 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>1569 ₽/пг.м</t>
+          <t>306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>1570 ₽/пг.м</t>
+          <t>307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>1571 ₽/пг.м</t>
+          <t>309 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>1587 ₽/пг.м</t>
+          <t>322 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>1588 ₽/пг.м</t>
+          <t>323 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>1575 ₽/пг.м</t>
+          <t>311 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>1571 ₽/пг.м</t>
+          <t>309 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>1575 ₽/пг.м</t>
+          <t>310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>1588 ₽/пг.м</t>
+          <t>324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>1576 ₽/пг.м</t>
+          <t>312 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 150 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 15 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>1576 ₽/пг.м</t>
+          <t>313 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>313 ₽/пг.м</t>
+          <t>1576 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>314 ₽/пг.м</t>
+          <t>1578 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>313 ₽/пг.м</t>
+          <t>1579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>313 ₽/пг.м</t>
+          <t>1576 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>314 ₽/пг.м</t>
+          <t>1577 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>314 ₽/пг.м</t>
+          <t>1579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>314 ₽/пг.м</t>
+          <t>1579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>316 ₽/пг.м</t>
+          <t>1580 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>316 ₽/пг.м</t>
+          <t>1581 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>316 ₽/пг.м</t>
+          <t>1582 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>318 ₽/пг.м</t>
+          <t>1583 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>318 ₽/пг.м</t>
+          <t>1583 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>319 ₽/пг.м</t>
+          <t>1584 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>323 ₽/пг.м</t>
+          <t>1589 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>324 ₽/пг.м</t>
+          <t>1588 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>324 ₽/пг.м</t>
+          <t>1589 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>325 ₽/пг.м</t>
+          <t>1591 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>299 ₽/пг.м</t>
+          <t>1564 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>315 ₽/пг.м</t>
+          <t>1580 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>317 ₽/пг.м</t>
+          <t>1583 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>300 ₽/пг.м</t>
+          <t>1564 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>301 ₽/пг.м</t>
+          <t>1564 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>301 ₽/пг.м</t>
+          <t>1565 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>319 ₽/пг.м</t>
+          <t>1585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>320 ₽/пг.м</t>
+          <t>1585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>301 ₽/пг.м</t>
+          <t>1566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>302 ₽/пг.м</t>
+          <t>1566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>303 ₽/пг.м</t>
+          <t>1566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>320 ₽/пг.м</t>
+          <t>1585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>320 ₽/пг.м</t>
+          <t>1586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м</t>
+          <t>1568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м</t>
+          <t>1569 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>303 ₽/пг.м</t>
+          <t>1567 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>303 ₽/пг.м</t>
+          <t>1567 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м</t>
+          <t>1568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>321 ₽/пг.м</t>
+          <t>1586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>321 ₽/пг.м</t>
+          <t>1586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>306 ₽/пг.м</t>
+          <t>1569 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>307 ₽/пг.м</t>
+          <t>1570 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>309 ₽/пг.м</t>
+          <t>1571 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>322 ₽/пг.м</t>
+          <t>1587 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>323 ₽/пг.м</t>
+          <t>1588 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>311 ₽/пг.м</t>
+          <t>1575 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>309 ₽/пг.м</t>
+          <t>1571 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>310 ₽/пг.м</t>
+          <t>1575 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>324 ₽/пг.м</t>
+          <t>1588 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>312 ₽/пг.м</t>
+          <t>1576 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 15 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 150 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>313 ₽/пг.м</t>
+          <t>1576 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>1613 ₽/пг.м</t>
+          <t>334 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>1615 ₽/пг.м</t>
+          <t>335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>1613 ₽/пг.м</t>
+          <t>335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>1615 ₽/пг.м</t>
+          <t>334 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>1615 ₽/пг.м</t>
+          <t>335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>1615 ₽/пг.м</t>
+          <t>335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>1615 ₽/пг.м</t>
+          <t>336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>1617 ₽/пг.м</t>
+          <t>336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>1620 ₽/пг.м</t>
+          <t>336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>1621 ₽/пг.м</t>
+          <t>337 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>1622 ₽/пг.м</t>
+          <t>337 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>1622 ₽/пг.м</t>
+          <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>1622 ₽/пг.м</t>
+          <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>1627 ₽/пг.м</t>
+          <t>345 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>1628 ₽/пг.м</t>
+          <t>344 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>1629 ₽/пг.м</t>
+          <t>345 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>1629 ₽/пг.м</t>
+          <t>346 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>1604 ₽/пг.м</t>
+          <t>325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>1616 ₽/пг.м</t>
+          <t>336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>1621 ₽/пг.м</t>
+          <t>337 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>1605 ₽/пг.м</t>
+          <t>325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>1606 ₽/пг.м</t>
+          <t>326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>1606 ₽/пг.м</t>
+          <t>326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>1623 ₽/пг.м</t>
+          <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>1623 ₽/пг.м</t>
+          <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>1606 ₽/пг.м</t>
+          <t>326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>1606 ₽/пг.м</t>
+          <t>327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>1607 ₽/пг.м</t>
+          <t>327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>1623 ₽/пг.м</t>
+          <t>340 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>1624 ₽/пг.м</t>
+          <t>340 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>1609 ₽/пг.м</t>
+          <t>328 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>1609 ₽/пг.м</t>
+          <t>329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>1607 ₽/пг.м</t>
+          <t>327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>1607 ₽/пг.м</t>
+          <t>327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>1607 ₽/пг.м</t>
+          <t>328 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>1625 ₽/пг.м</t>
+          <t>343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>1625 ₽/пг.м</t>
+          <t>343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>1610 ₽/пг.м</t>
+          <t>329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>1610 ₽/пг.м</t>
+          <t>330 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>1610 ₽/пг.м</t>
+          <t>331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>1626 ₽/пг.м</t>
+          <t>344 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>1626 ₽/пг.м</t>
+          <t>344 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>1612 ₽/пг.м</t>
+          <t>333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>1611 ₽/пг.м</t>
+          <t>331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>1611 ₽/пг.м</t>
+          <t>332 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>1628 ₽/пг.м</t>
+          <t>344 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>1612 ₽/пг.м</t>
+          <t>333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 160 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 16 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>1613 ₽/пг.м</t>
+          <t>333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>334 ₽/пг.м</t>
+          <t>1613 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>335 ₽/пг.м</t>
+          <t>1615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>334 ₽/пг.м</t>
+          <t>1615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>335 ₽/пг.м</t>
+          <t>1613 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>335 ₽/пг.м</t>
+          <t>1615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>335 ₽/пг.м</t>
+          <t>1615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>336 ₽/пг.м</t>
+          <t>1615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>336 ₽/пг.м</t>
+          <t>1617 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>336 ₽/пг.м</t>
+          <t>1620 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м</t>
+          <t>1621 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м</t>
+          <t>1622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м</t>
+          <t>1622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м</t>
+          <t>1622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>344 ₽/пг.м</t>
+          <t>1628 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>345 ₽/пг.м</t>
+          <t>1627 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>345 ₽/пг.м</t>
+          <t>1629 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>346 ₽/пг.м</t>
+          <t>1629 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>325 ₽/пг.м</t>
+          <t>1604 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>336 ₽/пг.м</t>
+          <t>1616 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м</t>
+          <t>1621 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>325 ₽/пг.м</t>
+          <t>1605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>326 ₽/пг.м</t>
+          <t>1606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>326 ₽/пг.м</t>
+          <t>1606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м</t>
+          <t>1623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м</t>
+          <t>1623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>326 ₽/пг.м</t>
+          <t>1606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м</t>
+          <t>1606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м</t>
+          <t>1607 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>340 ₽/пг.м</t>
+          <t>1623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>340 ₽/пг.м</t>
+          <t>1624 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>328 ₽/пг.м</t>
+          <t>1609 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>329 ₽/пг.м</t>
+          <t>1609 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м</t>
+          <t>1607 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м</t>
+          <t>1607 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>328 ₽/пг.м</t>
+          <t>1607 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>343 ₽/пг.м</t>
+          <t>1625 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>343 ₽/пг.м</t>
+          <t>1625 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>329 ₽/пг.м</t>
+          <t>1610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>330 ₽/пг.м</t>
+          <t>1610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>331 ₽/пг.м</t>
+          <t>1610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>344 ₽/пг.м</t>
+          <t>1626 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>344 ₽/пг.м</t>
+          <t>1626 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>333 ₽/пг.м</t>
+          <t>1612 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>331 ₽/пг.м</t>
+          <t>1611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>332 ₽/пг.м</t>
+          <t>1611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>344 ₽/пг.м</t>
+          <t>1628 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>333 ₽/пг.м</t>
+          <t>1612 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 16 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 160 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>333 ₽/пг.м</t>
+          <t>1613 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>1650 ₽/пг.м</t>
+          <t>353 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>1652 ₽/пг.м</t>
+          <t>355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>1650 ₽/пг.м</t>
+          <t>355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>1651 ₽/пг.м</t>
+          <t>354 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>1652 ₽/пг.м</t>
+          <t>354 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>1652 ₽/пг.м</t>
+          <t>356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>1653 ₽/пг.м</t>
+          <t>356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>1653 ₽/пг.м</t>
+          <t>356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>1653 ₽/пг.м</t>
+          <t>358 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>1653 ₽/пг.м</t>
+          <t>359 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>1654 ₽/пг.м</t>
+          <t>360 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>1654 ₽/пг.м</t>
+          <t>360 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>1655 ₽/пг.м</t>
+          <t>361 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>1658 ₽/пг.м</t>
+          <t>367 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>1658 ₽/пг.м</t>
+          <t>366 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>1658 ₽/пг.м</t>
+          <t>367 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>1659 ₽/пг.м</t>
+          <t>368 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>1641 ₽/пг.м</t>
+          <t>346 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>1653 ₽/пг.м</t>
+          <t>356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>1653 ₽/пг.м</t>
+          <t>359 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>1642 ₽/пг.м</t>
+          <t>347 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>1642 ₽/пг.м</t>
+          <t>347 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>1642 ₽/пг.м</t>
+          <t>347 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>1655 ₽/пг.м</t>
+          <t>362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>1655 ₽/пг.м</t>
+          <t>362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>1643 ₽/пг.м</t>
+          <t>348 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>1643 ₽/пг.м</t>
+          <t>348 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>1644 ₽/пг.м</t>
+          <t>349 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>1656 ₽/пг.м</t>
+          <t>363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>1656 ₽/пг.м</t>
+          <t>363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>1645 ₽/пг.м</t>
+          <t>350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>1646 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>1644 ₽/пг.м</t>
+          <t>350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>1645 ₽/пг.м</t>
+          <t>350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>1645 ₽/пг.м</t>
+          <t>350 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>1656 ₽/пг.м</t>
+          <t>364 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>1657 ₽/пг.м</t>
+          <t>365 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>1646 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>1647 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>1647 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>1658 ₽/пг.м</t>
+          <t>365 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>1658 ₽/пг.м</t>
+          <t>366 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>1649 ₽/пг.м</t>
+          <t>352 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>1648 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>1649 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>1658 ₽/пг.м</t>
+          <t>366 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>1650 ₽/пг.м</t>
+          <t>353 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 170 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 17 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>1650 ₽/пг.м</t>
+          <t>353 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>353 ₽/пг.м</t>
+          <t>1650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>355 ₽/пг.м</t>
+          <t>1652 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>354 ₽/пг.м</t>
+          <t>1652 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>354 ₽/пг.м</t>
+          <t>1650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>355 ₽/пг.м</t>
+          <t>1651 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>356 ₽/пг.м</t>
+          <t>1652 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>356 ₽/пг.м</t>
+          <t>1653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>356 ₽/пг.м</t>
+          <t>1653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>358 ₽/пг.м</t>
+          <t>1653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>359 ₽/пг.м</t>
+          <t>1653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>360 ₽/пг.м</t>
+          <t>1654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>360 ₽/пг.м</t>
+          <t>1654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>361 ₽/пг.м</t>
+          <t>1655 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>366 ₽/пг.м</t>
+          <t>1658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>367 ₽/пг.м</t>
+          <t>1658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>367 ₽/пг.м</t>
+          <t>1658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>368 ₽/пг.м</t>
+          <t>1659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>346 ₽/пг.м</t>
+          <t>1641 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>356 ₽/пг.м</t>
+          <t>1653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>359 ₽/пг.м</t>
+          <t>1653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>347 ₽/пг.м</t>
+          <t>1642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>347 ₽/пг.м</t>
+          <t>1642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>347 ₽/пг.м</t>
+          <t>1642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>362 ₽/пг.м</t>
+          <t>1655 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>362 ₽/пг.м</t>
+          <t>1655 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>348 ₽/пг.м</t>
+          <t>1643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>348 ₽/пг.м</t>
+          <t>1643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>349 ₽/пг.м</t>
+          <t>1644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>363 ₽/пг.м</t>
+          <t>1656 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>363 ₽/пг.м</t>
+          <t>1656 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>350 ₽/пг.м</t>
+          <t>1645 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>1646 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>350 ₽/пг.м</t>
+          <t>1644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>350 ₽/пг.м</t>
+          <t>1645 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>350 ₽/пг.м</t>
+          <t>1645 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>364 ₽/пг.м</t>
+          <t>1656 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>365 ₽/пг.м</t>
+          <t>1657 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>1646 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>1647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>1647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>365 ₽/пг.м</t>
+          <t>1658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>366 ₽/пг.м</t>
+          <t>1658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>352 ₽/пг.м</t>
+          <t>1649 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>1648 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>1649 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>366 ₽/пг.м</t>
+          <t>1658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>353 ₽/пг.м</t>
+          <t>1650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 17 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 170 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>353 ₽/пг.м</t>
+          <t>1650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>1673 ₽/пг.м</t>
+          <t>377 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>1674 ₽/пг.м</t>
+          <t>379 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>1673 ₽/пг.м</t>
+          <t>380 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>1673 ₽/пг.м</t>
+          <t>378 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>1675 ₽/пг.м</t>
+          <t>378 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>1675 ₽/пг.м</t>
+          <t>380 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>1675 ₽/пг.м</t>
+          <t>381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>1676 ₽/пг.м</t>
+          <t>381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>1677 ₽/пг.м</t>
+          <t>381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>1678 ₽/пг.м</t>
+          <t>382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>1681 ₽/пг.м</t>
+          <t>382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>1682 ₽/пг.м</t>
+          <t>382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>1683 ₽/пг.м</t>
+          <t>383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>1687 ₽/пг.м</t>
+          <t>390 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>1687 ₽/пг.м</t>
+          <t>391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>1666 ₽/пг.м</t>
+          <t>368 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>1675 ₽/пг.м</t>
+          <t>381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>1678 ₽/пг.м</t>
+          <t>382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>1666 ₽/пг.м</t>
+          <t>369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>1666 ₽/пг.м</t>
+          <t>369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>1666 ₽/пг.м</t>
+          <t>369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>1683 ₽/пг.м</t>
+          <t>383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>1683 ₽/пг.м</t>
+          <t>383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>1666 ₽/пг.м</t>
+          <t>370 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>1667 ₽/пг.м</t>
+          <t>371 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>1667 ₽/пг.м</t>
+          <t>372 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>1684 ₽/пг.м</t>
+          <t>383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>1684 ₽/пг.м</t>
+          <t>384 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>1667 ₽/пг.м</t>
+          <t>374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>1668 ₽/пг.м</t>
+          <t>374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>1667 ₽/пг.м</t>
+          <t>373 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>1667 ₽/пг.м</t>
+          <t>373 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>1667 ₽/пг.м</t>
+          <t>374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м</t>
+          <t>386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м</t>
+          <t>387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>1669 ₽/пг.м</t>
+          <t>375 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>1670 ₽/пг.м</t>
+          <t>375 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>1670 ₽/пг.м</t>
+          <t>376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м</t>
+          <t>387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>1671 ₽/пг.м</t>
+          <t>376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>1671 ₽/пг.м</t>
+          <t>376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>1671 ₽/пг.м</t>
+          <t>376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>1671 ₽/пг.м</t>
+          <t>376 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 180 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 18 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>1671 ₽/пг.м</t>
+          <t>377 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>377 ₽/пг.м</t>
+          <t>1673 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>379 ₽/пг.м</t>
+          <t>1674 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>378 ₽/пг.м</t>
+          <t>1675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>378 ₽/пг.м</t>
+          <t>1673 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>380 ₽/пг.м</t>
+          <t>1673 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>380 ₽/пг.м</t>
+          <t>1675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>381 ₽/пг.м</t>
+          <t>1675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>381 ₽/пг.м</t>
+          <t>1676 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>381 ₽/пг.м</t>
+          <t>1677 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>382 ₽/пг.м</t>
+          <t>1678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>382 ₽/пг.м</t>
+          <t>1681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>382 ₽/пг.м</t>
+          <t>1682 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>383 ₽/пг.м</t>
+          <t>1683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>388 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>389 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>390 ₽/пг.м</t>
+          <t>1687 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>391 ₽/пг.м</t>
+          <t>1687 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>368 ₽/пг.м</t>
+          <t>1666 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>381 ₽/пг.м</t>
+          <t>1675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>382 ₽/пг.м</t>
+          <t>1678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>369 ₽/пг.м</t>
+          <t>1666 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>369 ₽/пг.м</t>
+          <t>1666 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>369 ₽/пг.м</t>
+          <t>1666 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>383 ₽/пг.м</t>
+          <t>1683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>383 ₽/пг.м</t>
+          <t>1683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>370 ₽/пг.м</t>
+          <t>1666 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>371 ₽/пг.м</t>
+          <t>1667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>372 ₽/пг.м</t>
+          <t>1667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>383 ₽/пг.м</t>
+          <t>1684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>384 ₽/пг.м</t>
+          <t>1684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>374 ₽/пг.м</t>
+          <t>1667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>374 ₽/пг.м</t>
+          <t>1668 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>373 ₽/пг.м</t>
+          <t>1667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>373 ₽/пг.м</t>
+          <t>1667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>374 ₽/пг.м</t>
+          <t>1667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>386 ₽/пг.м</t>
+          <t>1685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>387 ₽/пг.м</t>
+          <t>1685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>375 ₽/пг.м</t>
+          <t>1669 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>375 ₽/пг.м</t>
+          <t>1670 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>376 ₽/пг.м</t>
+          <t>1670 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>387 ₽/пг.м</t>
+          <t>1685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>388 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>376 ₽/пг.м</t>
+          <t>1671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>376 ₽/пг.м</t>
+          <t>1671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>376 ₽/пг.м</t>
+          <t>1671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>388 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>376 ₽/пг.м</t>
+          <t>1671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 18 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 180 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>377 ₽/пг.м</t>
+          <t>1671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>404 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м</t>
+          <t>405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м</t>
+          <t>405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м</t>
+          <t>405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м</t>
+          <t>406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>1706 ₽/пг.м</t>
+          <t>407 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>1706 ₽/пг.м</t>
+          <t>408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>1706 ₽/пг.м</t>
+          <t>408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>1708 ₽/пг.м</t>
+          <t>409 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>1709 ₽/пг.м</t>
+          <t>410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>1710 ₽/пг.м</t>
+          <t>410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>1713 ₽/пг.м</t>
+          <t>420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>1714 ₽/пг.м</t>
+          <t>419 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>1715 ₽/пг.м</t>
+          <t>422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>1715 ₽/пг.м</t>
+          <t>422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>1699 ₽/пг.м</t>
+          <t>392 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м</t>
+          <t>406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>1707 ₽/пг.м</t>
+          <t>408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>1699 ₽/пг.м</t>
+          <t>392 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>1699 ₽/пг.м</t>
+          <t>393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>1699 ₽/пг.м</t>
+          <t>394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>1711 ₽/пг.м</t>
+          <t>410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>1711 ₽/пг.м</t>
+          <t>411 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>1699 ₽/пг.м</t>
+          <t>395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м</t>
+          <t>395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м</t>
+          <t>396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>1711 ₽/пг.м</t>
+          <t>413 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>1711 ₽/пг.м</t>
+          <t>415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м</t>
+          <t>398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>1701 ₽/пг.м</t>
+          <t>398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м</t>
+          <t>396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м</t>
+          <t>397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м</t>
+          <t>397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>1712 ₽/пг.м</t>
+          <t>415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>1712 ₽/пг.м</t>
+          <t>416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>1701 ₽/пг.м</t>
+          <t>400 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м</t>
+          <t>400 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м</t>
+          <t>401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>1712 ₽/пг.м</t>
+          <t>416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>1712 ₽/пг.м</t>
+          <t>419 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>1703 ₽/пг.м</t>
+          <t>401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>1714 ₽/пг.м</t>
+          <t>419 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 190 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 19 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>404 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м</t>
+          <t>1705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м</t>
+          <t>1705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м</t>
+          <t>1705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>406 ₽/пг.м</t>
+          <t>1705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>407 ₽/пг.м</t>
+          <t>1706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м</t>
+          <t>1706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м</t>
+          <t>1706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>409 ₽/пг.м</t>
+          <t>1708 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>410 ₽/пг.м</t>
+          <t>1709 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>410 ₽/пг.м</t>
+          <t>1710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>419 ₽/пг.м</t>
+          <t>1714 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>420 ₽/пг.м</t>
+          <t>1713 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>422 ₽/пг.м</t>
+          <t>1715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>422 ₽/пг.м</t>
+          <t>1715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>392 ₽/пг.м</t>
+          <t>1699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>406 ₽/пг.м</t>
+          <t>1705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м</t>
+          <t>1707 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>392 ₽/пг.м</t>
+          <t>1699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>393 ₽/пг.м</t>
+          <t>1699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>394 ₽/пг.м</t>
+          <t>1699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>410 ₽/пг.м</t>
+          <t>1711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>411 ₽/пг.м</t>
+          <t>1711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>395 ₽/пг.м</t>
+          <t>1699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>395 ₽/пг.м</t>
+          <t>1700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>396 ₽/пг.м</t>
+          <t>1700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>413 ₽/пг.м</t>
+          <t>1711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>415 ₽/пг.м</t>
+          <t>1711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>398 ₽/пг.м</t>
+          <t>1700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>398 ₽/пг.м</t>
+          <t>1701 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>396 ₽/пг.м</t>
+          <t>1700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>397 ₽/пг.м</t>
+          <t>1700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>397 ₽/пг.м</t>
+          <t>1700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>415 ₽/пг.м</t>
+          <t>1712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>416 ₽/пг.м</t>
+          <t>1712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>400 ₽/пг.м</t>
+          <t>1701 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>400 ₽/пг.м</t>
+          <t>1702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>401 ₽/пг.м</t>
+          <t>1702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>416 ₽/пг.м</t>
+          <t>1712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>419 ₽/пг.м</t>
+          <t>1712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>402 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>401 ₽/пг.м</t>
+          <t>1703 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>401 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>419 ₽/пг.м</t>
+          <t>1714 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>402 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 19 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 190 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>402 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>1736 ₽/пг.м</t>
+          <t>435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>1737 ₽/пг.м</t>
+          <t>437 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>1736 ₽/пг.м</t>
+          <t>437 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>1737 ₽/пг.м</t>
+          <t>436 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>1738 ₽/пг.м</t>
+          <t>436 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>1738 ₽/пг.м</t>
+          <t>437 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>1739 ₽/пг.м</t>
+          <t>439 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>1740 ₽/пг.м</t>
+          <t>440 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м</t>
+          <t>440 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м</t>
+          <t>441 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м</t>
+          <t>442 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>1742 ₽/пг.м</t>
+          <t>442 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>1742 ₽/пг.м</t>
+          <t>445 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>1744 ₽/пг.м</t>
+          <t>452 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>1745 ₽/пг.м</t>
+          <t>451 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>1746 ₽/пг.м</t>
+          <t>453 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>1747 ₽/пг.м</t>
+          <t>453 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>1727 ₽/пг.м</t>
+          <t>422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>1739 ₽/пг.м</t>
+          <t>439 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м</t>
+          <t>441 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>1727 ₽/пг.м</t>
+          <t>423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>1727 ₽/пг.м</t>
+          <t>423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>1728 ₽/пг.м</t>
+          <t>424 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>1742 ₽/пг.м</t>
+          <t>446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>1742 ₽/пг.м</t>
+          <t>446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>1728 ₽/пг.м</t>
+          <t>425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>1728 ₽/пг.м</t>
+          <t>427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>1729 ₽/пг.м</t>
+          <t>427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>1742 ₽/пг.м</t>
+          <t>446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>1743 ₽/пг.м</t>
+          <t>448 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>1731 ₽/пг.м</t>
+          <t>429 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>1731 ₽/пг.м</t>
+          <t>430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>1729 ₽/пг.м</t>
+          <t>427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>1730 ₽/пг.м</t>
+          <t>429 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>1730 ₽/пг.м</t>
+          <t>429 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>1743 ₽/пг.м</t>
+          <t>449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>1743 ₽/пг.м</t>
+          <t>449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>1732 ₽/пг.м</t>
+          <t>430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>1732 ₽/пг.м</t>
+          <t>430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>1733 ₽/пг.м</t>
+          <t>431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>1743 ₽/пг.м</t>
+          <t>450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>1744 ₽/пг.м</t>
+          <t>450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>1735 ₽/пг.м</t>
+          <t>432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>1733 ₽/пг.м</t>
+          <t>431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>1734 ₽/пг.м</t>
+          <t>432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>1744 ₽/пг.м</t>
+          <t>451 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>1735 ₽/пг.м</t>
+          <t>433 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 200 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 20 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>1736 ₽/пг.м</t>
+          <t>434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>435 ₽/пг.м</t>
+          <t>1736 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>437 ₽/пг.м</t>
+          <t>1737 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>436 ₽/пг.м</t>
+          <t>1738 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>436 ₽/пг.м</t>
+          <t>1736 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>437 ₽/пг.м</t>
+          <t>1737 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>437 ₽/пг.м</t>
+          <t>1738 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>439 ₽/пг.м</t>
+          <t>1739 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>440 ₽/пг.м</t>
+          <t>1740 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>440 ₽/пг.м</t>
+          <t>1741 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>441 ₽/пг.м</t>
+          <t>1741 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>442 ₽/пг.м</t>
+          <t>1741 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>442 ₽/пг.м</t>
+          <t>1742 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>445 ₽/пг.м</t>
+          <t>1742 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>451 ₽/пг.м</t>
+          <t>1745 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>452 ₽/пг.м</t>
+          <t>1744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>453 ₽/пг.м</t>
+          <t>1746 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>453 ₽/пг.м</t>
+          <t>1747 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>422 ₽/пг.м</t>
+          <t>1727 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>439 ₽/пг.м</t>
+          <t>1739 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>441 ₽/пг.м</t>
+          <t>1741 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>423 ₽/пг.м</t>
+          <t>1727 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>423 ₽/пг.м</t>
+          <t>1727 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>424 ₽/пг.м</t>
+          <t>1728 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>446 ₽/пг.м</t>
+          <t>1742 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>446 ₽/пг.м</t>
+          <t>1742 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>425 ₽/пг.м</t>
+          <t>1728 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>427 ₽/пг.м</t>
+          <t>1728 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>427 ₽/пг.м</t>
+          <t>1729 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>446 ₽/пг.м</t>
+          <t>1742 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>448 ₽/пг.м</t>
+          <t>1743 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>429 ₽/пг.м</t>
+          <t>1731 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>430 ₽/пг.м</t>
+          <t>1731 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>427 ₽/пг.м</t>
+          <t>1729 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>429 ₽/пг.м</t>
+          <t>1730 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>429 ₽/пг.м</t>
+          <t>1730 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>449 ₽/пг.м</t>
+          <t>1743 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>449 ₽/пг.м</t>
+          <t>1743 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>430 ₽/пг.м</t>
+          <t>1732 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>430 ₽/пг.м</t>
+          <t>1732 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>431 ₽/пг.м</t>
+          <t>1733 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>450 ₽/пг.м</t>
+          <t>1743 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>450 ₽/пг.м</t>
+          <t>1744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>432 ₽/пг.м</t>
+          <t>1735 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>431 ₽/пг.м</t>
+          <t>1733 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>432 ₽/пг.м</t>
+          <t>1734 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>451 ₽/пг.м</t>
+          <t>1744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>433 ₽/пг.м</t>
+          <t>1735 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 20 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 200 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>434 ₽/пг.м</t>
+          <t>1736 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
           <t>462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
           <t>463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 21 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 21 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>462 ₽/пг.м</t>
+          <t>463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 21 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 21 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>463 ₽/пг.м</t>
+          <t>462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 21 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 21 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -16233,68 +16233,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>465 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
           <t>465 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 21 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 21 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>468 ₽/пг.м</t>
+          <t>469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 21 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 21 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>469 ₽/пг.м</t>
+          <t>468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 21 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>470 ₽/пг.м</t>
         </is>
@@ -16677,75 +16677,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
           <t>481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
           <t>481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 22 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 22 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
           <t>481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 22 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 22 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
           <t>481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 22 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 22 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
           <t>481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>482 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -16809,68 +16809,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>488 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
           <t>488 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 22 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 22 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>492 ₽/пг.м</t>
+          <t>493 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 22 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 22 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>493 ₽/пг.м</t>
+          <t>492 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>493 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 22 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
           <t>493 ₽/пг.м</t>
         </is>
@@ -17253,80 +17253,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
           <t>504 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
           <t>506 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 23 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 23 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>504 ₽/пг.м</t>
+          <t>506 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 23 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 23 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>505 ₽/пг.м</t>
+          <t>504 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 23 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 23 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>506 ₽/пг.м</t>
+          <t>505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>507 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
           <t>507 ₽/пг.м</t>
         </is>
@@ -17385,63 +17385,63 @@
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
           <t>509 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
           <t>510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 23 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 23 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
           <t>514 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 23 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 23 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
           <t>514 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
           <t>515 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 23 мм 70С3 ГОСТ 2591-2006</t>
         </is>
@@ -17829,80 +17829,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
           <t>524 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
           <t>526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 24 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 24 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>525 ₽/пг.м</t>
+          <t>527 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 24 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 24 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>526 ₽/пг.м</t>
+          <t>525 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 24 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 24 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>527 ₽/пг.м</t>
+          <t>526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
           <t>528 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
           <t>528 ₽/пг.м</t>
         </is>
@@ -17961,68 +17961,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>531 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>533 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 24 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 24 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>535 ₽/пг.м</t>
+          <t>537 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 24 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 24 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>537 ₽/пг.м</t>
+          <t>535 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
           <t>539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 24 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
           <t>539 ₽/пг.м</t>
         </is>
@@ -18405,80 +18405,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
           <t>548 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
           <t>551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 25 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 25 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>549 ₽/пг.м</t>
+          <t>552 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 25 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 25 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>550 ₽/пг.м</t>
+          <t>549 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 25 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 25 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>552 ₽/пг.м</t>
+          <t>550 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>553 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
           <t>553 ₽/пг.м</t>
         </is>
@@ -18537,68 +18537,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>555 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
           <t>555 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 25 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 25 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>561 ₽/пг.м</t>
+          <t>563 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 25 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 25 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>563 ₽/пг.м</t>
+          <t>561 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
           <t>563 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 25 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
           <t>563 ₽/пг.м</t>
         </is>
@@ -18981,80 +18981,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
           <t>574 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
           <t>574 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 26 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 26 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>574 ₽/пг.м</t>
+          <t>575 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 26 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 26 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
           <t>574 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 26 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 26 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>575 ₽/пг.м</t>
+          <t>574 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
           <t>575 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
           <t>575 ₽/пг.м</t>
         </is>
@@ -19113,68 +19113,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
           <t>579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
           <t>579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 26 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 26 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>586 ₽/пг.м</t>
+          <t>587 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 26 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 26 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>587 ₽/пг.м</t>
+          <t>586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
           <t>587 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 26 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>588 ₽/пг.м</t>
         </is>
@@ -19557,80 +19557,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
           <t>595 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
           <t>596 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 27 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 27 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>595 ₽/пг.м</t>
+          <t>596 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 27 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 27 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
           <t>595 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 27 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 27 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>596 ₽/пг.м</t>
+          <t>595 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
           <t>596 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
           <t>596 ₽/пг.м</t>
         </is>
@@ -19689,68 +19689,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
           <t>600 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
           <t>603 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 27 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 27 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>609 ₽/пг.м</t>
+          <t>610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 27 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 27 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>610 ₽/пг.м</t>
+          <t>609 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
           <t>610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 27 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
           <t>610 ₽/пг.м</t>
         </is>
@@ -20133,80 +20133,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
           <t>620 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
           <t>621 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 28 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 28 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>620 ₽/пг.м</t>
+          <t>621 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 28 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 28 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
           <t>620 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 28 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 28 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>621 ₽/пг.м</t>
+          <t>620 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
           <t>622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
           <t>623 ₽/пг.м</t>
         </is>
@@ -20265,68 +20265,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
           <t>626 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
           <t>627 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 28 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 28 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>630 ₽/пг.м</t>
+          <t>632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 28 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 28 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>632 ₽/пг.м</t>
+          <t>630 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
           <t>633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 28 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
           <t>634 ₽/пг.м</t>
         </is>
@@ -20709,80 +20709,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
           <t>642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
           <t>643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 29 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 29 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>642 ₽/пг.м</t>
+          <t>643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 29 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 29 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
           <t>642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 29 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 29 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>643 ₽/пг.м</t>
+          <t>642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
           <t>643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
           <t>644 ₽/пг.м</t>
         </is>
@@ -20841,68 +20841,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
           <t>648 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
           <t>649 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 29 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 29 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>651 ₽/пг.м</t>
+          <t>652 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 29 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 29 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>652 ₽/пг.м</t>
+          <t>651 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
           <t>653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 29 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
           <t>653 ₽/пг.м</t>
         </is>
@@ -21285,80 +21285,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
           <t>662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
           <t>663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 30 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 30 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>662 ₽/пг.м</t>
+          <t>663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 30 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 30 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
           <t>662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 30 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 30 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>663 ₽/пг.м</t>
+          <t>662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
           <t>663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
           <t>663 ₽/пг.м</t>
         </is>
@@ -21417,68 +21417,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
           <t>665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
           <t>665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 30 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 30 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>668 ₽/пг.м</t>
+          <t>669 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 30 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 30 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
-          <t>669 ₽/пг.м</t>
+          <t>668 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
           <t>669 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 30 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1754" t="inlineStr">
         <is>
           <t>669 ₽/пг.м</t>
         </is>
@@ -21861,75 +21861,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
           <t>680 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
           <t>681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 32 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 32 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>680 ₽/пг.м</t>
+          <t>681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 32 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 32 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>681 ₽/пг.м</t>
+          <t>680 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 32 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 32 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
           <t>681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
           <t>681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -21993,68 +21993,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
           <t>684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
           <t>684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 32 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 32 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>688 ₽/пг.м</t>
+          <t>690 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 32 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 32 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>690 ₽/пг.м</t>
+          <t>688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
           <t>690 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 32 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
           <t>691 ₽/пг.м</t>
         </is>
@@ -22437,80 +22437,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
           <t>701 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
           <t>703 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 34 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 34 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
-          <t>701 ₽/пг.м</t>
+          <t>703 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 34 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 34 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
-          <t>702 ₽/пг.м</t>
+          <t>701 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 34 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 34 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1838" t="inlineStr">
         <is>
-          <t>703 ₽/пг.м</t>
+          <t>702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1839" t="inlineStr">
         <is>
           <t>703 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1840" t="inlineStr">
         <is>
           <t>703 ₽/пг.м</t>
         </is>
@@ -22569,63 +22569,63 @@
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
           <t>706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
           <t>706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 34 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 34 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
           <t>711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 34 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 34 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
           <t>711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
           <t>712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 34 мм 70С3 ГОСТ 2591-2006</t>
         </is>
@@ -23013,75 +23013,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
           <t>725 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
           <t>726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 35 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 35 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
           <t>726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 35 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 35 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
           <t>726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 35 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 35 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
           <t>726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
           <t>726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -23145,68 +23145,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>729 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
           <t>729 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 35 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 35 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>733 ₽/пг.м</t>
+          <t>735 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 35 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 35 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>735 ₽/пг.м</t>
+          <t>733 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
           <t>735 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 35 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
           <t>735 ₽/пг.м</t>
         </is>
@@ -23589,80 +23589,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
           <t>744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
           <t>745 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 36 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 36 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>744 ₽/пг.м</t>
+          <t>746 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 36 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 36 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
-          <t>745 ₽/пг.м</t>
+          <t>744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 36 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 36 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
-          <t>746 ₽/пг.м</t>
+          <t>745 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
           <t>747 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
           <t>747 ₽/пг.м</t>
         </is>
@@ -23721,63 +23721,63 @@
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
           <t>750 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
           <t>750 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 36 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 36 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
           <t>755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 36 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 36 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
           <t>755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
           <t>756 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 36 мм 70С3 ГОСТ 2591-2006</t>
         </is>
@@ -24165,75 +24165,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
           <t>763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1979" t="inlineStr">
         <is>
           <t>765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 38 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 38 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1980" t="inlineStr">
         <is>
-          <t>764 ₽/пг.м</t>
+          <t>765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 38 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 38 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1981" t="inlineStr">
         <is>
-          <t>765 ₽/пг.м</t>
+          <t>764 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 38 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 38 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1982" t="inlineStr">
         <is>
           <t>765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1983" t="inlineStr">
         <is>
           <t>766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -24297,68 +24297,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1989" t="inlineStr">
         <is>
           <t>768 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1990" t="inlineStr">
         <is>
           <t>769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 38 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 38 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1991" t="inlineStr">
         <is>
-          <t>776 ₽/пг.м</t>
+          <t>778 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 38 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 38 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
-          <t>778 ₽/пг.м</t>
+          <t>776 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
           <t>778 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 38 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
           <t>778 ₽/пг.м</t>
         </is>
@@ -24741,80 +24741,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
           <t>787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2027" t="inlineStr">
         <is>
           <t>788 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 40 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 40 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2028" t="inlineStr">
         <is>
-          <t>787 ₽/пг.м</t>
+          <t>789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 40 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 40 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2029" t="inlineStr">
         <is>
-          <t>788 ₽/пг.м</t>
+          <t>787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 40 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 40 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2030" t="inlineStr">
         <is>
-          <t>789 ₽/пг.м</t>
+          <t>788 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2031" t="inlineStr">
         <is>
           <t>789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2032" t="inlineStr">
         <is>
           <t>789 ₽/пг.м</t>
         </is>
@@ -24873,68 +24873,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2037" t="inlineStr">
         <is>
           <t>793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2038" t="inlineStr">
         <is>
           <t>793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 40 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 40 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2039" t="inlineStr">
         <is>
-          <t>801 ₽/пг.м</t>
+          <t>804 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 40 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 40 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2040" t="inlineStr">
         <is>
-          <t>804 ₽/пг.м</t>
+          <t>801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2041" t="inlineStr">
         <is>
           <t>805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 40 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2042" t="inlineStr">
         <is>
           <t>805 ₽/пг.м</t>
         </is>
@@ -25317,80 +25317,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2074" t="inlineStr">
         <is>
           <t>816 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2075" t="inlineStr">
         <is>
           <t>819 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 42 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 42 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2076" t="inlineStr">
         <is>
-          <t>817 ₽/пг.м</t>
+          <t>819 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 42 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 42 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2077" t="inlineStr">
         <is>
-          <t>818 ₽/пг.м</t>
+          <t>817 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 42 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 42 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2078" t="inlineStr">
         <is>
-          <t>819 ₽/пг.м</t>
+          <t>818 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2079" t="inlineStr">
         <is>
           <t>820 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2080" t="inlineStr">
         <is>
           <t>822 ₽/пг.м</t>
         </is>
@@ -25449,68 +25449,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
           <t>825 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2086" t="inlineStr">
         <is>
           <t>827 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 42 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 42 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2087" t="inlineStr">
         <is>
-          <t>833 ₽/пг.м</t>
+          <t>834 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 42 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 42 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2088" t="inlineStr">
         <is>
-          <t>834 ₽/пг.м</t>
+          <t>833 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2089" t="inlineStr">
         <is>
           <t>834 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 42 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2090" t="inlineStr">
         <is>
           <t>835 ₽/пг.м</t>
         </is>
@@ -25893,80 +25893,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2122" t="inlineStr">
         <is>
           <t>849 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2123" t="inlineStr">
         <is>
           <t>850 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 45 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 45 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2124" t="inlineStr">
         <is>
-          <t>849 ₽/пг.м</t>
+          <t>851 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 45 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 45 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2125" t="inlineStr">
         <is>
           <t>849 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 45 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 45 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2126" t="inlineStr">
         <is>
-          <t>851 ₽/пг.м</t>
+          <t>849 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2127" t="inlineStr">
         <is>
           <t>851 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2128" t="inlineStr">
         <is>
           <t>851 ₽/пг.м</t>
         </is>
@@ -26025,63 +26025,63 @@
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
           <t>856 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
           <t>856 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 45 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 45 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2135" t="inlineStr">
         <is>
           <t>858 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 45 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 45 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2136" t="inlineStr">
         <is>
           <t>858 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2137" t="inlineStr">
         <is>
           <t>859 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 45 мм 70С3 ГОСТ 2591-2006</t>
         </is>
@@ -26469,75 +26469,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2170" t="inlineStr">
         <is>
           <t>868 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2171" t="inlineStr">
         <is>
           <t>870 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 46 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 46 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2172" t="inlineStr">
         <is>
-          <t>869 ₽/пг.м</t>
+          <t>870 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 46 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 46 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2173" t="inlineStr">
         <is>
-          <t>870 ₽/пг.м</t>
+          <t>869 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 46 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 46 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2174" t="inlineStr">
         <is>
           <t>870 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2175" t="inlineStr">
         <is>
           <t>870 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -26601,68 +26601,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2181" t="inlineStr">
         <is>
           <t>874 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2182" t="inlineStr">
         <is>
           <t>875 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 46 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 46 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2183" t="inlineStr">
         <is>
-          <t>880 ₽/пг.м</t>
+          <t>881 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 46 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 46 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2184" t="inlineStr">
         <is>
-          <t>881 ₽/пг.м</t>
+          <t>880 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2185" t="inlineStr">
         <is>
           <t>882 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 46 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
           <t>883 ₽/пг.м</t>
         </is>
@@ -27045,80 +27045,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2218" t="inlineStr">
         <is>
           <t>895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2219" t="inlineStr">
         <is>
           <t>895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 48 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 48 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2220" t="inlineStr">
         <is>
-          <t>895 ₽/пг.м</t>
+          <t>896 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 48 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 48 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2221" t="inlineStr">
         <is>
           <t>895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 48 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 48 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2222" t="inlineStr">
         <is>
-          <t>896 ₽/пг.м</t>
+          <t>895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2223" t="inlineStr">
         <is>
           <t>896 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2224" t="inlineStr">
         <is>
           <t>896 ₽/пг.м</t>
         </is>
@@ -27177,63 +27177,63 @@
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2229" t="inlineStr">
         <is>
           <t>898 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2230" t="inlineStr">
         <is>
           <t>899 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 48 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 48 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2231" t="inlineStr">
         <is>
           <t>903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 48 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 48 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2232" t="inlineStr">
         <is>
           <t>903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2233" t="inlineStr">
         <is>
           <t>904 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 48 мм 70С3 ГОСТ 2591-2006</t>
         </is>
@@ -27621,80 +27621,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2266" t="inlineStr">
         <is>
           <t>923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2267" t="inlineStr">
         <is>
           <t>924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 50 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 50 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2268" t="inlineStr">
         <is>
-          <t>924 ₽/пг.м</t>
+          <t>925 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 50 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 50 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2269" t="inlineStr">
         <is>
           <t>924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 50 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 50 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2270" t="inlineStr">
         <is>
-          <t>925 ₽/пг.м</t>
+          <t>924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2271" t="inlineStr">
         <is>
           <t>925 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2272" t="inlineStr">
         <is>
           <t>925 ₽/пг.м</t>
         </is>
@@ -27753,68 +27753,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2277" t="inlineStr">
         <is>
           <t>928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2278" t="inlineStr">
         <is>
           <t>928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 50 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 50 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2279" t="inlineStr">
         <is>
-          <t>935 ₽/пг.м</t>
+          <t>936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 50 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 50 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2280" t="inlineStr">
         <is>
-          <t>936 ₽/пг.м</t>
+          <t>935 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2281" t="inlineStr">
         <is>
           <t>936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 50 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2282" t="inlineStr">
         <is>
           <t>937 ₽/пг.м</t>
         </is>
@@ -28197,75 +28197,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2314" t="inlineStr">
         <is>
           <t>954 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2315" t="inlineStr">
         <is>
           <t>955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 52 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 52 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2316" t="inlineStr">
         <is>
-          <t>954 ₽/пг.м</t>
+          <t>955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 52 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 52 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2317" t="inlineStr">
         <is>
-          <t>955 ₽/пг.м</t>
+          <t>954 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 52 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 52 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
           <t>955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
           <t>955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -28329,68 +28329,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2325" t="inlineStr">
         <is>
           <t>960 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2326" t="inlineStr">
         <is>
           <t>960 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 52 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 52 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2327" t="inlineStr">
         <is>
-          <t>964 ₽/пг.м</t>
+          <t>966 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 52 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 52 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2328" t="inlineStr">
         <is>
-          <t>966 ₽/пг.м</t>
+          <t>964 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2329" t="inlineStr">
         <is>
           <t>966 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 52 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2330" t="inlineStr">
         <is>
           <t>966 ₽/пг.м</t>
         </is>
@@ -28773,80 +28773,80 @@
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2362" t="inlineStr">
         <is>
           <t>982 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2363" t="inlineStr">
         <is>
           <t>982 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 55 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 55 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2364" t="inlineStr">
         <is>
-          <t>982 ₽/пг.м</t>
+          <t>983 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 55 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 55 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2365" t="inlineStr">
         <is>
           <t>982 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 55 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 55 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2366" t="inlineStr">
         <is>
-          <t>983 ₽/пг.м</t>
+          <t>982 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2367" t="inlineStr">
         <is>
           <t>984 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2368" t="inlineStr">
         <is>
           <t>985 ₽/пг.м</t>
         </is>
@@ -28905,63 +28905,63 @@
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2373" t="inlineStr">
         <is>
           <t>987 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2374" t="inlineStr">
         <is>
           <t>987 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 55 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 55 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2375" t="inlineStr">
         <is>
           <t>991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 55 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 55 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2376" t="inlineStr">
         <is>
           <t>991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2377" t="inlineStr">
         <is>
           <t>993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 55 мм 70С3 ГОСТ 2591-2006</t>
         </is>
@@ -29349,75 +29349,75 @@
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2410" t="inlineStr">
         <is>
           <t>1004 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2411" t="inlineStr">
         <is>
           <t>1005 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 58 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 58 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2412" t="inlineStr">
         <is>
           <t>1005 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 58 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 58 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2413" t="inlineStr">
         <is>
           <t>1005 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 58 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 58 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2414" t="inlineStr">
         <is>
           <t>1005 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2415" t="inlineStr">
         <is>
           <t>1005 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 10пс ГОСТ 2591-2006</t>
         </is>
@@ -29481,68 +29481,68 @@
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2421" t="inlineStr">
         <is>
           <t>1008 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2422" t="inlineStr">
         <is>
           <t>1008 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 58 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 58 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2423" t="inlineStr">
         <is>
-          <t>1011 ₽/пг.м</t>
+          <t>1012 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 58 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 58 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2424" t="inlineStr">
         <is>
-          <t>1012 ₽/пг.м</t>
+          <t>1011 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2425" t="inlineStr">
         <is>
           <t>1014 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
           <t>1014 ₽/пг.м</t>
         </is>
@@ -29901,8348 +29901,8348 @@
         <is>
           <t>Квадрат стальной горячекатаный 58 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2456" t="inlineStr">
         <is>
           <t>1002 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" t="inlineStr">
         <is>
           <t>Квадрат стальной горячекатаный 58 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2457" t="inlineStr">
         <is>
           <t>1003 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2458" t="inlineStr">
         <is>
-          <t>1027 ₽/пг.м</t>
+          <t>116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2459" t="inlineStr">
         <is>
-          <t>1028 ₽/пг.м</t>
+          <t>119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2460" t="inlineStr">
         <is>
-          <t>1028 ₽/пг.м</t>
+          <t>119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2461" t="inlineStr">
         <is>
-          <t>1028 ₽/пг.м</t>
+          <t>117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2462" t="inlineStr">
         <is>
-          <t>1028 ₽/пг.м</t>
+          <t>117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2463" t="inlineStr">
         <is>
-          <t>1029 ₽/пг.м</t>
+          <t>119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2464" t="inlineStr">
         <is>
-          <t>1029 ₽/пг.м</t>
+          <t>119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2465" t="inlineStr">
         <is>
-          <t>1031 ₽/пг.м</t>
+          <t>120 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2466" t="inlineStr">
         <is>
-          <t>1031 ₽/пг.м</t>
+          <t>120 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2467" t="inlineStr">
         <is>
-          <t>1032 ₽/пг.м</t>
+          <t>122 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2468" t="inlineStr">
         <is>
-          <t>1032 ₽/пг.м</t>
+          <t>122 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2469" t="inlineStr">
         <is>
-          <t>1033 ₽/пг.м</t>
+          <t>122 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2470" t="inlineStr">
         <is>
-          <t>1035 ₽/пг.м</t>
+          <t>123 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2471" t="inlineStr">
         <is>
-          <t>1037 ₽/пг.м</t>
+          <t>127 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2472" t="inlineStr">
         <is>
-          <t>1038 ₽/пг.м</t>
+          <t>126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2473" t="inlineStr">
         <is>
-          <t>1038 ₽/пг.м</t>
+          <t>129 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2474" t="inlineStr">
         <is>
-          <t>1038 ₽/пг.м</t>
+          <t>129 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2475" t="inlineStr">
         <is>
-          <t>1018 ₽/пг.м</t>
+          <t>107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2476" t="inlineStr">
         <is>
-          <t>1031 ₽/пг.м</t>
+          <t>120 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2477" t="inlineStr">
         <is>
-          <t>1032 ₽/пг.м</t>
+          <t>122 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2478" t="inlineStr">
         <is>
-          <t>1018 ₽/пг.м</t>
+          <t>108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2479" t="inlineStr">
         <is>
-          <t>1018 ₽/пг.м</t>
+          <t>108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2480" t="inlineStr">
         <is>
-          <t>1019 ₽/пг.м</t>
+          <t>109 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2481" t="inlineStr">
         <is>
-          <t>1035 ₽/пг.м</t>
+          <t>123 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2482" t="inlineStr">
         <is>
-          <t>1036 ₽/пг.м</t>
+          <t>124 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2483" t="inlineStr">
         <is>
-          <t>1019 ₽/пг.м</t>
+          <t>109 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2484" t="inlineStr">
         <is>
-          <t>1019 ₽/пг.м</t>
+          <t>109 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2485" t="inlineStr">
         <is>
-          <t>1019 ₽/пг.м</t>
+          <t>109 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2486" t="inlineStr">
         <is>
-          <t>1036 ₽/пг.м</t>
+          <t>124 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2487" t="inlineStr">
         <is>
-          <t>1036 ₽/пг.м</t>
+          <t>124 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2488" t="inlineStr">
         <is>
-          <t>1021 ₽/пг.м</t>
+          <t>112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2489" t="inlineStr">
         <is>
-          <t>1022 ₽/пг.м</t>
+          <t>112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2490" t="inlineStr">
         <is>
-          <t>1019 ₽/пг.м</t>
+          <t>110 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2491" t="inlineStr">
         <is>
-          <t>1020 ₽/пг.м</t>
+          <t>110 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2492" t="inlineStr">
         <is>
-          <t>1021 ₽/пг.м</t>
+          <t>111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2493" t="inlineStr">
         <is>
-          <t>1036 ₽/пг.м</t>
+          <t>125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2494" t="inlineStr">
         <is>
-          <t>1036 ₽/пг.м</t>
+          <t>125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2495" t="inlineStr">
         <is>
-          <t>1022 ₽/пг.м</t>
+          <t>113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2496" t="inlineStr">
         <is>
-          <t>1022 ₽/пг.м</t>
+          <t>113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2497" t="inlineStr">
         <is>
-          <t>1024 ₽/пг.м</t>
+          <t>114 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2498" t="inlineStr">
         <is>
-          <t>1036 ₽/пг.м</t>
+          <t>125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2499" t="inlineStr">
         <is>
-          <t>1037 ₽/пг.м</t>
+          <t>126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2500" t="inlineStr">
         <is>
-          <t>1025 ₽/пг.м</t>
+          <t>115 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2501" t="inlineStr">
         <is>
-          <t>1025 ₽/пг.м</t>
+          <t>114 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2502" t="inlineStr">
         <is>
-          <t>1025 ₽/пг.м</t>
+          <t>115 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2503" t="inlineStr">
         <is>
-          <t>1037 ₽/пг.м</t>
+          <t>126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2504" t="inlineStr">
         <is>
-          <t>1026 ₽/пг.м</t>
+          <t>116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 60 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 6 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2505" t="inlineStr">
         <is>
-          <t>1026 ₽/пг.м</t>
+          <t>116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2506" t="inlineStr">
         <is>
-          <t>1053 ₽/пг.м</t>
+          <t>1027 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2507" t="inlineStr">
         <is>
-          <t>1054 ₽/пг.м</t>
+          <t>1028 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2508" t="inlineStr">
         <is>
-          <t>1054 ₽/пг.м</t>
+          <t>1028 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2509" t="inlineStr">
         <is>
-          <t>1054 ₽/пг.м</t>
+          <t>1028 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2510" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1028 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2511" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1029 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2512" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1029 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2513" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1031 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2514" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1031 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2515" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1032 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2516" t="inlineStr">
         <is>
-          <t>1056 ₽/пг.м</t>
+          <t>1032 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2517" t="inlineStr">
         <is>
-          <t>1056 ₽/пг.м</t>
+          <t>1033 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2518" t="inlineStr">
         <is>
-          <t>1058 ₽/пг.м</t>
+          <t>1035 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2519" t="inlineStr">
         <is>
-          <t>1061 ₽/пг.м</t>
+          <t>1038 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2520" t="inlineStr">
         <is>
-          <t>1062 ₽/пг.м</t>
+          <t>1037 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2521" t="inlineStr">
         <is>
-          <t>1062 ₽/пг.м</t>
+          <t>1038 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
-          <t>1062 ₽/пг.м</t>
+          <t>1038 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
-          <t>1043 ₽/пг.м</t>
+          <t>1018 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м</t>
+          <t>1031 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2525" t="inlineStr">
         <is>
-          <t>1056 ₽/пг.м</t>
+          <t>1032 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2526" t="inlineStr">
         <is>
-          <t>1043 ₽/пг.м</t>
+          <t>1018 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2527" t="inlineStr">
         <is>
-          <t>1044 ₽/пг.м</t>
+          <t>1018 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2528" t="inlineStr">
         <is>
-          <t>1045 ₽/пг.м</t>
+          <t>1019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2529" t="inlineStr">
         <is>
-          <t>1058 ₽/пг.м</t>
+          <t>1035 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2530" t="inlineStr">
         <is>
-          <t>1058 ₽/пг.м</t>
+          <t>1036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2531" t="inlineStr">
         <is>
-          <t>1047 ₽/пг.м</t>
+          <t>1019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2532" t="inlineStr">
         <is>
-          <t>1047 ₽/пг.м</t>
+          <t>1019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2533" t="inlineStr">
         <is>
-          <t>1048 ₽/пг.м</t>
+          <t>1019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2534" t="inlineStr">
         <is>
-          <t>1058 ₽/пг.м</t>
+          <t>1036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2535" t="inlineStr">
         <is>
-          <t>1059 ₽/пг.м</t>
+          <t>1036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2536" t="inlineStr">
         <is>
-          <t>1051 ₽/пг.м</t>
+          <t>1021 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2537" t="inlineStr">
         <is>
-          <t>1051 ₽/пг.м</t>
+          <t>1022 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2538" t="inlineStr">
         <is>
-          <t>1048 ₽/пг.м</t>
+          <t>1019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2539" t="inlineStr">
         <is>
-          <t>1048 ₽/пг.м</t>
+          <t>1020 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2540" t="inlineStr">
         <is>
-          <t>1050 ₽/пг.м</t>
+          <t>1021 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2541" t="inlineStr">
         <is>
-          <t>1060 ₽/пг.м</t>
+          <t>1036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2542" t="inlineStr">
         <is>
-          <t>1060 ₽/пг.м</t>
+          <t>1036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2543" t="inlineStr">
         <is>
-          <t>1051 ₽/пг.м</t>
+          <t>1022 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2544" t="inlineStr">
         <is>
-          <t>1051 ₽/пг.м</t>
+          <t>1022 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2545" t="inlineStr">
         <is>
-          <t>1052 ₽/пг.м</t>
+          <t>1024 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2546" t="inlineStr">
         <is>
-          <t>1060 ₽/пг.м</t>
+          <t>1036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2547" t="inlineStr">
         <is>
-          <t>1060 ₽/пг.м</t>
+          <t>1037 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2548" t="inlineStr">
         <is>
-          <t>1052 ₽/пг.м</t>
+          <t>1025 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2549" t="inlineStr">
         <is>
-          <t>1052 ₽/пг.м</t>
+          <t>1025 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2550" t="inlineStr">
         <is>
-          <t>1052 ₽/пг.м</t>
+          <t>1025 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2551" t="inlineStr">
         <is>
-          <t>1061 ₽/пг.м</t>
+          <t>1037 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2552" t="inlineStr">
         <is>
-          <t>1053 ₽/пг.м</t>
+          <t>1026 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 63 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 60 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2553" t="inlineStr">
         <is>
-          <t>1053 ₽/пг.м</t>
+          <t>1026 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2554" t="inlineStr">
         <is>
-          <t>1076 ₽/пг.м</t>
+          <t>1053 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2555" t="inlineStr">
         <is>
-          <t>1078 ₽/пг.м</t>
+          <t>1054 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2556" t="inlineStr">
         <is>
-          <t>1077 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2557" t="inlineStr">
         <is>
-          <t>1078 ₽/пг.м</t>
+          <t>1054 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2558" t="inlineStr">
         <is>
-          <t>1079 ₽/пг.м</t>
+          <t>1054 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2559" t="inlineStr">
         <is>
-          <t>1079 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2560" t="inlineStr">
         <is>
-          <t>1079 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2561" t="inlineStr">
         <is>
-          <t>1080 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2562" t="inlineStr">
         <is>
-          <t>1081 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2563" t="inlineStr">
         <is>
-          <t>1081 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2564" t="inlineStr">
         <is>
-          <t>1082 ₽/пг.м</t>
+          <t>1056 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2565" t="inlineStr">
         <is>
-          <t>1084 ₽/пг.м</t>
+          <t>1056 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2566" t="inlineStr">
         <is>
-          <t>1084 ₽/пг.м</t>
+          <t>1058 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2567" t="inlineStr">
         <is>
-          <t>1088 ₽/пг.м</t>
+          <t>1062 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2568" t="inlineStr">
         <is>
-          <t>1089 ₽/пг.м</t>
+          <t>1061 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2569" t="inlineStr">
         <is>
-          <t>1089 ₽/пг.м</t>
+          <t>1062 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2570" t="inlineStr">
         <is>
-          <t>1090 ₽/пг.м</t>
+          <t>1062 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2571" t="inlineStr">
         <is>
-          <t>1065 ₽/пг.м</t>
+          <t>1043 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2572" t="inlineStr">
         <is>
-          <t>1080 ₽/пг.м</t>
+          <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2573" t="inlineStr">
         <is>
-          <t>1082 ₽/пг.м</t>
+          <t>1056 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2574" t="inlineStr">
         <is>
-          <t>1066 ₽/пг.м</t>
+          <t>1043 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2575" t="inlineStr">
         <is>
-          <t>1066 ₽/пг.м</t>
+          <t>1044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2576" t="inlineStr">
         <is>
-          <t>1066 ₽/пг.м</t>
+          <t>1045 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2577" t="inlineStr">
         <is>
-          <t>1084 ₽/пг.м</t>
+          <t>1058 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2578" t="inlineStr">
         <is>
-          <t>1085 ₽/пг.м</t>
+          <t>1058 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2579" t="inlineStr">
         <is>
-          <t>1067 ₽/пг.м</t>
+          <t>1047 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2580" t="inlineStr">
         <is>
-          <t>1068 ₽/пг.м</t>
+          <t>1047 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2581" t="inlineStr">
         <is>
-          <t>1068 ₽/пг.м</t>
+          <t>1048 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2582" t="inlineStr">
         <is>
-          <t>1085 ₽/пг.м</t>
+          <t>1058 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2583" t="inlineStr">
         <is>
-          <t>1086 ₽/пг.м</t>
+          <t>1059 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2584" t="inlineStr">
         <is>
-          <t>1072 ₽/пг.м</t>
+          <t>1051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2585" t="inlineStr">
         <is>
-          <t>1072 ₽/пг.м</t>
+          <t>1051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2586" t="inlineStr">
         <is>
-          <t>1069 ₽/пг.м</t>
+          <t>1048 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2587" t="inlineStr">
         <is>
-          <t>1069 ₽/пг.м</t>
+          <t>1048 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2588" t="inlineStr">
         <is>
-          <t>1071 ₽/пг.м</t>
+          <t>1050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2589" t="inlineStr">
         <is>
-          <t>1086 ₽/пг.м</t>
+          <t>1060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2590" t="inlineStr">
         <is>
-          <t>1086 ₽/пг.м</t>
+          <t>1060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2591" t="inlineStr">
         <is>
-          <t>1072 ₽/пг.м</t>
+          <t>1051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2592" t="inlineStr">
         <is>
-          <t>1073 ₽/пг.м</t>
+          <t>1051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2593" t="inlineStr">
         <is>
-          <t>1074 ₽/пг.м</t>
+          <t>1052 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2594" t="inlineStr">
         <is>
-          <t>1086 ₽/пг.м</t>
+          <t>1060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2595" t="inlineStr">
         <is>
-          <t>1087 ₽/пг.м</t>
+          <t>1060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2596" t="inlineStr">
         <is>
-          <t>1075 ₽/пг.м</t>
+          <t>1052 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2597" t="inlineStr">
         <is>
-          <t>1074 ₽/пг.м</t>
+          <t>1052 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2598" t="inlineStr">
         <is>
-          <t>1075 ₽/пг.м</t>
+          <t>1052 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2599" t="inlineStr">
         <is>
-          <t>1088 ₽/пг.м</t>
+          <t>1061 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2600" t="inlineStr">
         <is>
-          <t>1075 ₽/пг.м</t>
+          <t>1053 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 65 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 63 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2601" t="inlineStr">
         <is>
-          <t>1076 ₽/пг.м</t>
+          <t>1053 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2602" t="inlineStr">
         <is>
-          <t>116 ₽/пг.м</t>
+          <t>1076 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2603" t="inlineStr">
         <is>
-          <t>119 ₽/пг.м</t>
+          <t>1078 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2604" t="inlineStr">
         <is>
-          <t>117 ₽/пг.м</t>
+          <t>1079 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2605" t="inlineStr">
         <is>
-          <t>117 ₽/пг.м</t>
+          <t>1077 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2606" t="inlineStr">
         <is>
-          <t>119 ₽/пг.м</t>
+          <t>1078 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2607" t="inlineStr">
         <is>
-          <t>119 ₽/пг.м</t>
+          <t>1079 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2608" t="inlineStr">
         <is>
-          <t>119 ₽/пг.м</t>
+          <t>1079 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2609" t="inlineStr">
         <is>
-          <t>120 ₽/пг.м</t>
+          <t>1080 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2610" t="inlineStr">
         <is>
-          <t>120 ₽/пг.м</t>
+          <t>1081 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2611" t="inlineStr">
         <is>
-          <t>122 ₽/пг.м</t>
+          <t>1081 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2612" t="inlineStr">
         <is>
-          <t>122 ₽/пг.м</t>
+          <t>1082 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2613" t="inlineStr">
         <is>
-          <t>122 ₽/пг.м</t>
+          <t>1084 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2614" t="inlineStr">
         <is>
-          <t>123 ₽/пг.м</t>
+          <t>1084 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2615" t="inlineStr">
         <is>
-          <t>126 ₽/пг.м</t>
+          <t>1089 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2616" t="inlineStr">
         <is>
-          <t>127 ₽/пг.м</t>
+          <t>1088 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2617" t="inlineStr">
         <is>
-          <t>129 ₽/пг.м</t>
+          <t>1089 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2618" t="inlineStr">
         <is>
-          <t>129 ₽/пг.м</t>
+          <t>1090 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2619" t="inlineStr">
         <is>
-          <t>107 ₽/пг.м</t>
+          <t>1065 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2620" t="inlineStr">
         <is>
-          <t>120 ₽/пг.м</t>
+          <t>1080 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2621" t="inlineStr">
         <is>
-          <t>122 ₽/пг.м</t>
+          <t>1082 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2622" t="inlineStr">
         <is>
-          <t>108 ₽/пг.м</t>
+          <t>1066 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2623" t="inlineStr">
         <is>
-          <t>108 ₽/пг.м</t>
+          <t>1066 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2624" t="inlineStr">
         <is>
-          <t>109 ₽/пг.м</t>
+          <t>1066 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2625" t="inlineStr">
         <is>
-          <t>123 ₽/пг.м</t>
+          <t>1084 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2626" t="inlineStr">
         <is>
-          <t>124 ₽/пг.м</t>
+          <t>1085 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2627" t="inlineStr">
         <is>
-          <t>109 ₽/пг.м</t>
+          <t>1067 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2628" t="inlineStr">
         <is>
-          <t>109 ₽/пг.м</t>
+          <t>1068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2629" t="inlineStr">
         <is>
-          <t>109 ₽/пг.м</t>
+          <t>1068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2630" t="inlineStr">
         <is>
-          <t>124 ₽/пг.м</t>
+          <t>1085 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2631" t="inlineStr">
         <is>
-          <t>124 ₽/пг.м</t>
+          <t>1086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2632" t="inlineStr">
         <is>
-          <t>112 ₽/пг.м</t>
+          <t>1072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2633" t="inlineStr">
         <is>
-          <t>112 ₽/пг.м</t>
+          <t>1072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2634" t="inlineStr">
         <is>
-          <t>110 ₽/пг.м</t>
+          <t>1069 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2635" t="inlineStr">
         <is>
-          <t>110 ₽/пг.м</t>
+          <t>1069 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2636" t="inlineStr">
         <is>
-          <t>111 ₽/пг.м</t>
+          <t>1071 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2637" t="inlineStr">
         <is>
-          <t>125 ₽/пг.м</t>
+          <t>1086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2638" t="inlineStr">
         <is>
-          <t>125 ₽/пг.м</t>
+          <t>1086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2639" t="inlineStr">
         <is>
-          <t>113 ₽/пг.м</t>
+          <t>1072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2640" t="inlineStr">
         <is>
-          <t>113 ₽/пг.м</t>
+          <t>1073 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2641" t="inlineStr">
         <is>
-          <t>114 ₽/пг.м</t>
+          <t>1074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2642" t="inlineStr">
         <is>
-          <t>125 ₽/пг.м</t>
+          <t>1086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2643" t="inlineStr">
         <is>
-          <t>126 ₽/пг.м</t>
+          <t>1087 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2644" t="inlineStr">
         <is>
-          <t>115 ₽/пг.м</t>
+          <t>1075 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2645" t="inlineStr">
         <is>
-          <t>114 ₽/пг.м</t>
+          <t>1074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2646" t="inlineStr">
         <is>
-          <t>115 ₽/пг.м</t>
+          <t>1075 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2647" t="inlineStr">
         <is>
-          <t>126 ₽/пг.м</t>
+          <t>1088 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2648">
       <c r="A2648" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2648" t="inlineStr">
         <is>
-          <t>116 ₽/пг.м</t>
+          <t>1075 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2649">
       <c r="A2649" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 6 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 65 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2649" t="inlineStr">
         <is>
-          <t>116 ₽/пг.м</t>
+          <t>1076 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2650">
       <c r="A2650" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2650" t="inlineStr">
         <is>
-          <t>1106 ₽/пг.м</t>
+          <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2651">
       <c r="A2651" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2651" t="inlineStr">
         <is>
-          <t>1107 ₽/пг.м</t>
+          <t>142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2652">
       <c r="A2652" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2652" t="inlineStr">
         <is>
-          <t>1106 ₽/пг.м</t>
+          <t>142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2653">
       <c r="A2653" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2653" t="inlineStr">
         <is>
-          <t>1106 ₽/пг.м</t>
+          <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2654">
       <c r="A2654" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2654" t="inlineStr">
         <is>
-          <t>1107 ₽/пг.м</t>
+          <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2655" t="inlineStr">
         <is>
-          <t>1107 ₽/пг.м</t>
+          <t>142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2656" t="inlineStr">
         <is>
-          <t>1108 ₽/пг.м</t>
+          <t>143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2657" t="inlineStr">
         <is>
-          <t>1109 ₽/пг.м</t>
+          <t>143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2658" t="inlineStr">
         <is>
-          <t>1109 ₽/пг.м</t>
+          <t>145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2659" t="inlineStr">
         <is>
-          <t>1110 ₽/пг.м</t>
+          <t>146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2660">
       <c r="A2660" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2660" t="inlineStr">
         <is>
-          <t>1111 ₽/пг.м</t>
+          <t>146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2661" t="inlineStr">
         <is>
-          <t>1111 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2662" t="inlineStr">
         <is>
-          <t>1111 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2663" t="inlineStr">
         <is>
-          <t>1116 ₽/пг.м</t>
+          <t>151 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2664" t="inlineStr">
         <is>
-          <t>1116 ₽/пг.м</t>
+          <t>150 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2665" t="inlineStr">
         <is>
-          <t>1117 ₽/пг.м</t>
+          <t>152 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2666" t="inlineStr">
         <is>
-          <t>1117 ₽/пг.м</t>
+          <t>153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2667" t="inlineStr">
         <is>
-          <t>1098 ₽/пг.м</t>
+          <t>129 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2668" t="inlineStr">
         <is>
-          <t>1108 ₽/пг.м</t>
+          <t>143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2669" t="inlineStr">
         <is>
-          <t>1110 ₽/пг.м</t>
+          <t>146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2670" t="inlineStr">
         <is>
-          <t>1098 ₽/пг.м</t>
+          <t>129 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2671" t="inlineStr">
         <is>
-          <t>1098 ₽/пг.м</t>
+          <t>130 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2672" t="inlineStr">
         <is>
-          <t>1098 ₽/пг.м</t>
+          <t>130 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2673" t="inlineStr">
         <is>
-          <t>1112 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2674" t="inlineStr">
         <is>
-          <t>1112 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2675" t="inlineStr">
         <is>
-          <t>1099 ₽/пг.м</t>
+          <t>131 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2676" t="inlineStr">
         <is>
-          <t>1100 ₽/пг.м</t>
+          <t>132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2677" t="inlineStr">
         <is>
-          <t>1100 ₽/пг.м</t>
+          <t>133 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2678" t="inlineStr">
         <is>
-          <t>1112 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2679" t="inlineStr">
         <is>
-          <t>1113 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2680" t="inlineStr">
         <is>
-          <t>1101 ₽/пг.м</t>
+          <t>134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2681" t="inlineStr">
         <is>
-          <t>1102 ₽/пг.м</t>
+          <t>135 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2682" t="inlineStr">
         <is>
-          <t>1100 ₽/пг.м</t>
+          <t>134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2683" t="inlineStr">
         <is>
-          <t>1100 ₽/пг.м</t>
+          <t>134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2684" t="inlineStr">
         <is>
-          <t>1101 ₽/пг.м</t>
+          <t>134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2685" t="inlineStr">
         <is>
-          <t>1114 ₽/пг.м</t>
+          <t>148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2686" t="inlineStr">
         <is>
-          <t>1114 ₽/пг.м</t>
+          <t>148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2687" t="inlineStr">
         <is>
-          <t>1103 ₽/пг.м</t>
+          <t>138 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2688" t="inlineStr">
         <is>
-          <t>1103 ₽/пг.м</t>
+          <t>139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2689" t="inlineStr">
         <is>
-          <t>1103 ₽/пг.м</t>
+          <t>139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2690" t="inlineStr">
         <is>
-          <t>1115 ₽/пг.м</t>
+          <t>149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2691" t="inlineStr">
         <is>
-          <t>1116 ₽/пг.м</t>
+          <t>149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2692" t="inlineStr">
         <is>
-          <t>1105 ₽/пг.м</t>
+          <t>140 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2693" t="inlineStr">
         <is>
-          <t>1104 ₽/пг.м</t>
+          <t>139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2694" t="inlineStr">
         <is>
-          <t>1104 ₽/пг.м</t>
+          <t>140 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2695" t="inlineStr">
         <is>
-          <t>1116 ₽/пг.м</t>
+          <t>150 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2696" t="inlineStr">
         <is>
-          <t>1105 ₽/пг.м</t>
+          <t>140 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 70 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 7 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2697" t="inlineStr">
         <is>
-          <t>1105 ₽/пг.м</t>
+          <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2698" t="inlineStr">
         <is>
-          <t>1138 ₽/пг.м</t>
+          <t>1106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2699" t="inlineStr">
         <is>
-          <t>1139 ₽/пг.м</t>
+          <t>1107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2700" t="inlineStr">
         <is>
-          <t>1139 ₽/пг.м</t>
+          <t>1107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2701" t="inlineStr">
         <is>
-          <t>1139 ₽/пг.м</t>
+          <t>1106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2702" t="inlineStr">
         <is>
-          <t>1139 ₽/пг.м</t>
+          <t>1106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2703" t="inlineStr">
         <is>
-          <t>1140 ₽/пг.м</t>
+          <t>1107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2704" t="inlineStr">
         <is>
-          <t>1140 ₽/пг.м</t>
+          <t>1108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2705" t="inlineStr">
         <is>
-          <t>1142 ₽/пг.м</t>
+          <t>1109 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2706" t="inlineStr">
         <is>
-          <t>1142 ₽/пг.м</t>
+          <t>1109 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2707" t="inlineStr">
         <is>
-          <t>1142 ₽/пг.м</t>
+          <t>1110 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2708" t="inlineStr">
         <is>
-          <t>1143 ₽/пг.м</t>
+          <t>1111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2709" t="inlineStr">
         <is>
-          <t>1143 ₽/пг.м</t>
+          <t>1111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2710" t="inlineStr">
         <is>
-          <t>1143 ₽/пг.м</t>
+          <t>1111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2711" t="inlineStr">
         <is>
-          <t>1147 ₽/пг.м</t>
+          <t>1116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2712" t="inlineStr">
         <is>
-          <t>1147 ₽/пг.м</t>
+          <t>1116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2713" t="inlineStr">
         <is>
-          <t>1148 ₽/пг.м</t>
+          <t>1117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2714" t="inlineStr">
         <is>
-          <t>1148 ₽/пг.м</t>
+          <t>1117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2715" t="inlineStr">
         <is>
-          <t>1130 ₽/пг.м</t>
+          <t>1098 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2716" t="inlineStr">
         <is>
-          <t>1141 ₽/пг.м</t>
+          <t>1108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2717" t="inlineStr">
         <is>
-          <t>1142 ₽/пг.м</t>
+          <t>1110 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2718" t="inlineStr">
         <is>
-          <t>1131 ₽/пг.м</t>
+          <t>1098 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2719" t="inlineStr">
         <is>
-          <t>1132 ₽/пг.м</t>
+          <t>1098 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2720" t="inlineStr">
         <is>
-          <t>1132 ₽/пг.м</t>
+          <t>1098 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2721" t="inlineStr">
         <is>
-          <t>1143 ₽/пг.м</t>
+          <t>1112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2722" t="inlineStr">
         <is>
-          <t>1144 ₽/пг.м</t>
+          <t>1112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2723" t="inlineStr">
         <is>
-          <t>1132 ₽/пг.м</t>
+          <t>1099 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2724" t="inlineStr">
         <is>
-          <t>1132 ₽/пг.м</t>
+          <t>1100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2725" t="inlineStr">
         <is>
-          <t>1132 ₽/пг.м</t>
+          <t>1100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2726" t="inlineStr">
         <is>
-          <t>1145 ₽/пг.м</t>
+          <t>1112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2727" t="inlineStr">
         <is>
-          <t>1145 ₽/пг.м</t>
+          <t>1113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2728" t="inlineStr">
         <is>
-          <t>1135 ₽/пг.м</t>
+          <t>1101 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2729" t="inlineStr">
         <is>
-          <t>1135 ₽/пг.м</t>
+          <t>1102 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2730" t="inlineStr">
         <is>
-          <t>1134 ₽/пг.м</t>
+          <t>1100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2731" t="inlineStr">
         <is>
-          <t>1134 ₽/пг.м</t>
+          <t>1100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2732" t="inlineStr">
         <is>
-          <t>1134 ₽/пг.м</t>
+          <t>1101 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2733" t="inlineStr">
         <is>
-          <t>1146 ₽/пг.м</t>
+          <t>1114 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2734" t="inlineStr">
         <is>
-          <t>1146 ₽/пг.м</t>
+          <t>1114 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2735" t="inlineStr">
         <is>
-          <t>1136 ₽/пг.м</t>
+          <t>1103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2736" t="inlineStr">
         <is>
-          <t>1136 ₽/пг.м</t>
+          <t>1103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2737" t="inlineStr">
         <is>
-          <t>1136 ₽/пг.м</t>
+          <t>1103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2738" t="inlineStr">
         <is>
-          <t>1146 ₽/пг.м</t>
+          <t>1115 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2739" t="inlineStr">
         <is>
-          <t>1146 ₽/пг.м</t>
+          <t>1116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2740" t="inlineStr">
         <is>
-          <t>1137 ₽/пг.м</t>
+          <t>1105 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2741" t="inlineStr">
         <is>
-          <t>1137 ₽/пг.м</t>
+          <t>1104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2742" t="inlineStr">
         <is>
-          <t>1137 ₽/пг.м</t>
+          <t>1104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2743" t="inlineStr">
         <is>
-          <t>1147 ₽/пг.м</t>
+          <t>1116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2744" t="inlineStr">
         <is>
-          <t>1138 ₽/пг.м</t>
+          <t>1105 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 75 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 70 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2745" t="inlineStr">
         <is>
-          <t>1138 ₽/пг.м</t>
+          <t>1105 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2746" t="inlineStr">
         <is>
-          <t>141 ₽/пг.м</t>
+          <t>1138 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2747" t="inlineStr">
         <is>
-          <t>142 ₽/пг.м</t>
+          <t>1139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2748" t="inlineStr">
         <is>
-          <t>141 ₽/пг.м</t>
+          <t>1139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2749" t="inlineStr">
         <is>
-          <t>141 ₽/пг.м</t>
+          <t>1139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2750" t="inlineStr">
         <is>
-          <t>142 ₽/пг.м</t>
+          <t>1139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2751" t="inlineStr">
         <is>
-          <t>142 ₽/пг.м</t>
+          <t>1140 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2752" t="inlineStr">
         <is>
-          <t>143 ₽/пг.м</t>
+          <t>1140 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2753" t="inlineStr">
         <is>
-          <t>143 ₽/пг.м</t>
+          <t>1142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2754" t="inlineStr">
         <is>
-          <t>145 ₽/пг.м</t>
+          <t>1142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2755" t="inlineStr">
         <is>
-          <t>146 ₽/пг.м</t>
+          <t>1142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2756" t="inlineStr">
         <is>
-          <t>146 ₽/пг.м</t>
+          <t>1143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2757" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>1143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2758" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>1143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2759" t="inlineStr">
         <is>
-          <t>150 ₽/пг.м</t>
+          <t>1147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2760" t="inlineStr">
         <is>
-          <t>151 ₽/пг.м</t>
+          <t>1147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2761" t="inlineStr">
         <is>
-          <t>152 ₽/пг.м</t>
+          <t>1148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2762" t="inlineStr">
         <is>
-          <t>153 ₽/пг.м</t>
+          <t>1148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2763" t="inlineStr">
         <is>
-          <t>129 ₽/пг.м</t>
+          <t>1130 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2764" t="inlineStr">
         <is>
-          <t>143 ₽/пг.м</t>
+          <t>1141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2765" t="inlineStr">
         <is>
-          <t>146 ₽/пг.м</t>
+          <t>1142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2766" t="inlineStr">
         <is>
-          <t>129 ₽/пг.м</t>
+          <t>1131 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2767" t="inlineStr">
         <is>
-          <t>130 ₽/пг.м</t>
+          <t>1132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2768" t="inlineStr">
         <is>
-          <t>130 ₽/пг.м</t>
+          <t>1132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2769" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>1143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2770" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>1144 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2771" t="inlineStr">
         <is>
-          <t>131 ₽/пг.м</t>
+          <t>1132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2772" t="inlineStr">
         <is>
-          <t>132 ₽/пг.м</t>
+          <t>1132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2773" t="inlineStr">
         <is>
-          <t>133 ₽/пг.м</t>
+          <t>1132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2774" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>1145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2775" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>1145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2776" t="inlineStr">
         <is>
-          <t>134 ₽/пг.м</t>
+          <t>1135 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2777" t="inlineStr">
         <is>
-          <t>135 ₽/пг.м</t>
+          <t>1135 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2778" t="inlineStr">
         <is>
-          <t>134 ₽/пг.м</t>
+          <t>1134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2779" t="inlineStr">
         <is>
-          <t>134 ₽/пг.м</t>
+          <t>1134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2780" t="inlineStr">
         <is>
-          <t>134 ₽/пг.м</t>
+          <t>1134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2781" t="inlineStr">
         <is>
-          <t>148 ₽/пг.м</t>
+          <t>1146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2782" t="inlineStr">
         <is>
-          <t>148 ₽/пг.м</t>
+          <t>1146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2783" t="inlineStr">
         <is>
-          <t>138 ₽/пг.м</t>
+          <t>1136 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2784" t="inlineStr">
         <is>
-          <t>139 ₽/пг.м</t>
+          <t>1136 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2785" t="inlineStr">
         <is>
-          <t>139 ₽/пг.м</t>
+          <t>1136 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2786" t="inlineStr">
         <is>
-          <t>149 ₽/пг.м</t>
+          <t>1146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2787" t="inlineStr">
         <is>
-          <t>149 ₽/пг.м</t>
+          <t>1146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2788" t="inlineStr">
         <is>
-          <t>140 ₽/пг.м</t>
+          <t>1137 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2789" t="inlineStr">
         <is>
-          <t>139 ₽/пг.м</t>
+          <t>1137 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2790" t="inlineStr">
         <is>
-          <t>140 ₽/пг.м</t>
+          <t>1137 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2791" t="inlineStr">
         <is>
-          <t>150 ₽/пг.м</t>
+          <t>1147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2792" t="inlineStr">
         <is>
-          <t>140 ₽/пг.м</t>
+          <t>1138 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 7 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 75 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2793" t="inlineStr">
         <is>
-          <t>141 ₽/пг.м</t>
+          <t>1138 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2794" t="inlineStr">
         <is>
-          <t>1163 ₽/пг.м</t>
+          <t>163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2795" t="inlineStr">
         <is>
-          <t>1165 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2796" t="inlineStr">
         <is>
-          <t>1164 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2797" t="inlineStr">
         <is>
-          <t>1164 ₽/пг.м</t>
+          <t>163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2798" t="inlineStr">
         <is>
-          <t>1166 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2799" t="inlineStr">
         <is>
-          <t>1167 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2800" t="inlineStr">
         <is>
-          <t>1167 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2801" t="inlineStr">
         <is>
-          <t>1168 ₽/пг.м</t>
+          <t>165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2802" t="inlineStr">
         <is>
-          <t>1168 ₽/пг.м</t>
+          <t>166 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2803" t="inlineStr">
         <is>
-          <t>1169 ₽/пг.м</t>
+          <t>166 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2804" t="inlineStr">
         <is>
-          <t>1170 ₽/пг.м</t>
+          <t>166 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2805" t="inlineStr">
         <is>
-          <t>1171 ₽/пг.м</t>
+          <t>167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2806" t="inlineStr">
         <is>
-          <t>1171 ₽/пг.м</t>
+          <t>167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2807" t="inlineStr">
         <is>
-          <t>1178 ₽/пг.м</t>
+          <t>174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2808" t="inlineStr">
         <is>
-          <t>1179 ₽/пг.м</t>
+          <t>172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2809" t="inlineStr">
         <is>
-          <t>1179 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2810" t="inlineStr">
         <is>
-          <t>1179 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2811" t="inlineStr">
         <is>
-          <t>1155 ₽/пг.м</t>
+          <t>154 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2812" t="inlineStr">
         <is>
-          <t>1167 ₽/пг.м</t>
+          <t>165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2813" t="inlineStr">
         <is>
-          <t>1169 ₽/пг.м</t>
+          <t>166 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2814" t="inlineStr">
         <is>
-          <t>1156 ₽/пг.м</t>
+          <t>154 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2815" t="inlineStr">
         <is>
-          <t>1156 ₽/пг.м</t>
+          <t>154 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2816" t="inlineStr">
         <is>
-          <t>1156 ₽/пг.м</t>
+          <t>155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2817" t="inlineStr">
         <is>
-          <t>1171 ₽/пг.м</t>
+          <t>167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2818" t="inlineStr">
         <is>
-          <t>1173 ₽/пг.м</t>
+          <t>167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2819" t="inlineStr">
         <is>
-          <t>1157 ₽/пг.м</t>
+          <t>155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2820" t="inlineStr">
         <is>
-          <t>1157 ₽/пг.м</t>
+          <t>156 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2821" t="inlineStr">
         <is>
-          <t>1157 ₽/пг.м</t>
+          <t>156 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2822" t="inlineStr">
         <is>
-          <t>1173 ₽/пг.м</t>
+          <t>168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2823" t="inlineStr">
         <is>
-          <t>1175 ₽/пг.м</t>
+          <t>168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2824" t="inlineStr">
         <is>
-          <t>1160 ₽/пг.м</t>
+          <t>157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2825" t="inlineStr">
         <is>
-          <t>1160 ₽/пг.м</t>
+          <t>159 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2826" t="inlineStr">
         <is>
-          <t>1157 ₽/пг.м</t>
+          <t>156 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2827" t="inlineStr">
         <is>
-          <t>1158 ₽/пг.м</t>
+          <t>157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2828" t="inlineStr">
         <is>
-          <t>1159 ₽/пг.м</t>
+          <t>157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2829" t="inlineStr">
         <is>
-          <t>1175 ₽/пг.м</t>
+          <t>168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2830" t="inlineStr">
         <is>
-          <t>1175 ₽/пг.м</t>
+          <t>170 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2831" t="inlineStr">
         <is>
-          <t>1160 ₽/пг.м</t>
+          <t>160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2832" t="inlineStr">
         <is>
-          <t>1160 ₽/пг.м</t>
+          <t>160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2833" t="inlineStr">
         <is>
-          <t>1162 ₽/пг.м</t>
+          <t>161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2834" t="inlineStr">
         <is>
-          <t>1176 ₽/пг.м</t>
+          <t>171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2835" t="inlineStr">
         <is>
-          <t>1177 ₽/пг.м</t>
+          <t>172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2836" t="inlineStr">
         <is>
-          <t>1163 ₽/пг.м</t>
+          <t>162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2837" t="inlineStr">
         <is>
-          <t>1162 ₽/пг.м</t>
+          <t>161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2838" t="inlineStr">
         <is>
-          <t>1162 ₽/пг.м</t>
+          <t>162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2839" t="inlineStr">
         <is>
-          <t>1178 ₽/пг.м</t>
+          <t>172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2840" t="inlineStr">
         <is>
-          <t>1163 ₽/пг.м</t>
+          <t>162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 80 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 8 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2841" t="inlineStr">
         <is>
-          <t>1163 ₽/пг.м</t>
+          <t>163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2842" t="inlineStr">
         <is>
-          <t>1195 ₽/пг.м</t>
+          <t>1163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2843" t="inlineStr">
         <is>
-          <t>1196 ₽/пг.м</t>
+          <t>1165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2844" t="inlineStr">
         <is>
-          <t>1195 ₽/пг.м</t>
+          <t>1166 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2845" t="inlineStr">
         <is>
-          <t>1195 ₽/пг.м</t>
+          <t>1164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2846" t="inlineStr">
         <is>
-          <t>1196 ₽/пг.м</t>
+          <t>1164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2847" t="inlineStr">
         <is>
-          <t>1196 ₽/пг.м</t>
+          <t>1167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2848" t="inlineStr">
         <is>
-          <t>1196 ₽/пг.м</t>
+          <t>1167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2849" t="inlineStr">
         <is>
-          <t>1196 ₽/пг.м</t>
+          <t>1168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2850" t="inlineStr">
         <is>
-          <t>1197 ₽/пг.м</t>
+          <t>1168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2851" t="inlineStr">
         <is>
-          <t>1197 ₽/пг.м</t>
+          <t>1169 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2852" t="inlineStr">
         <is>
-          <t>1197 ₽/пг.м</t>
+          <t>1170 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2853" t="inlineStr">
         <is>
-          <t>1198 ₽/пг.м</t>
+          <t>1171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2854" t="inlineStr">
         <is>
-          <t>1198 ₽/пг.м</t>
+          <t>1171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2855" t="inlineStr">
         <is>
-          <t>1202 ₽/пг.м</t>
+          <t>1179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2856" t="inlineStr">
         <is>
-          <t>1202 ₽/пг.м</t>
+          <t>1178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2857" t="inlineStr">
         <is>
-          <t>1202 ₽/пг.м</t>
+          <t>1179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2858" t="inlineStr">
         <is>
-          <t>1202 ₽/пг.м</t>
+          <t>1179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2859" t="inlineStr">
         <is>
-          <t>1187 ₽/пг.м</t>
+          <t>1155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2860" t="inlineStr">
         <is>
-          <t>1196 ₽/пг.м</t>
+          <t>1167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2861" t="inlineStr">
         <is>
-          <t>1197 ₽/пг.м</t>
+          <t>1169 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2862" t="inlineStr">
         <is>
-          <t>1187 ₽/пг.м</t>
+          <t>1156 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2863" t="inlineStr">
         <is>
-          <t>1188 ₽/пг.м</t>
+          <t>1156 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2864" t="inlineStr">
         <is>
-          <t>1188 ₽/пг.м</t>
+          <t>1156 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2865" t="inlineStr">
         <is>
-          <t>1198 ₽/пг.м</t>
+          <t>1171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2866" t="inlineStr">
         <is>
-          <t>1198 ₽/пг.м</t>
+          <t>1173 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2867" t="inlineStr">
         <is>
-          <t>1188 ₽/пг.м</t>
+          <t>1157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2868" t="inlineStr">
         <is>
-          <t>1189 ₽/пг.м</t>
+          <t>1157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2869" t="inlineStr">
         <is>
-          <t>1190 ₽/пг.м</t>
+          <t>1157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2870" t="inlineStr">
         <is>
-          <t>1198 ₽/пг.м</t>
+          <t>1173 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2871" t="inlineStr">
         <is>
-          <t>1199 ₽/пг.м</t>
+          <t>1175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2872" t="inlineStr">
         <is>
-          <t>1191 ₽/пг.м</t>
+          <t>1160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2873" t="inlineStr">
         <is>
-          <t>1191 ₽/пг.м</t>
+          <t>1160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2874" t="inlineStr">
         <is>
-          <t>1190 ₽/пг.м</t>
+          <t>1157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2875" t="inlineStr">
         <is>
-          <t>1190 ₽/пг.м</t>
+          <t>1158 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2876" t="inlineStr">
         <is>
-          <t>1191 ₽/пг.м</t>
+          <t>1159 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2877" t="inlineStr">
         <is>
-          <t>1199 ₽/пг.м</t>
+          <t>1175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2878" t="inlineStr">
         <is>
-          <t>1199 ₽/пг.м</t>
+          <t>1175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2879" t="inlineStr">
         <is>
-          <t>1193 ₽/пг.м</t>
+          <t>1160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2880" t="inlineStr">
         <is>
-          <t>1193 ₽/пг.м</t>
+          <t>1160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2881" t="inlineStr">
         <is>
-          <t>1193 ₽/пг.м</t>
+          <t>1162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2882" t="inlineStr">
         <is>
-          <t>1201 ₽/пг.м</t>
+          <t>1176 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2883" t="inlineStr">
         <is>
-          <t>1201 ₽/пг.м</t>
+          <t>1177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2884" t="inlineStr">
         <is>
-          <t>1193 ₽/пг.м</t>
+          <t>1163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2885" t="inlineStr">
         <is>
-          <t>1193 ₽/пг.м</t>
+          <t>1162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2886" t="inlineStr">
         <is>
-          <t>1193 ₽/пг.м</t>
+          <t>1162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2887" t="inlineStr">
         <is>
-          <t>1202 ₽/пг.м</t>
+          <t>1178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2888" t="inlineStr">
         <is>
-          <t>1194 ₽/пг.м</t>
+          <t>1163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 85 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 80 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2889" t="inlineStr">
         <is>
-          <t>1194 ₽/пг.м</t>
+          <t>1163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2890" t="inlineStr">
         <is>
-          <t>163 ₽/пг.м</t>
+          <t>1195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2891" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>1196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2892" t="inlineStr">
         <is>
-          <t>163 ₽/пг.м</t>
+          <t>1196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2893" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>1195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2894" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>1195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2895" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>1196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2896" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>1196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2897" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м</t>
+          <t>1196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2898" t="inlineStr">
         <is>
-          <t>166 ₽/пг.м</t>
+          <t>1197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2899" t="inlineStr">
         <is>
-          <t>166 ₽/пг.м</t>
+          <t>1197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2900" t="inlineStr">
         <is>
-          <t>166 ₽/пг.м</t>
+          <t>1197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2901" t="inlineStr">
         <is>
-          <t>167 ₽/пг.м</t>
+          <t>1198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2902" t="inlineStr">
         <is>
-          <t>167 ₽/пг.м</t>
+          <t>1198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2903" t="inlineStr">
         <is>
-          <t>172 ₽/пг.м</t>
+          <t>1202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2904" t="inlineStr">
         <is>
-          <t>174 ₽/пг.м</t>
+          <t>1202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2905" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>1202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2906" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>1202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2907" t="inlineStr">
         <is>
-          <t>154 ₽/пг.м</t>
+          <t>1187 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2908" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м</t>
+          <t>1196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2909" t="inlineStr">
         <is>
-          <t>166 ₽/пг.м</t>
+          <t>1197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2910" t="inlineStr">
         <is>
-          <t>154 ₽/пг.м</t>
+          <t>1187 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2911" t="inlineStr">
         <is>
-          <t>154 ₽/пг.м</t>
+          <t>1188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2912" t="inlineStr">
         <is>
-          <t>155 ₽/пг.м</t>
+          <t>1188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2913" t="inlineStr">
         <is>
-          <t>167 ₽/пг.м</t>
+          <t>1198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2914" t="inlineStr">
         <is>
-          <t>167 ₽/пг.м</t>
+          <t>1198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2915" t="inlineStr">
         <is>
-          <t>155 ₽/пг.м</t>
+          <t>1188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2916" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м</t>
+          <t>1189 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2917" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м</t>
+          <t>1190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2918" t="inlineStr">
         <is>
-          <t>168 ₽/пг.м</t>
+          <t>1198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2919" t="inlineStr">
         <is>
-          <t>168 ₽/пг.м</t>
+          <t>1199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2920" t="inlineStr">
         <is>
-          <t>157 ₽/пг.м</t>
+          <t>1191 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2921" t="inlineStr">
         <is>
-          <t>159 ₽/пг.м</t>
+          <t>1191 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2922" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м</t>
+          <t>1190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2923" t="inlineStr">
         <is>
-          <t>157 ₽/пг.м</t>
+          <t>1190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2924" t="inlineStr">
         <is>
-          <t>157 ₽/пг.м</t>
+          <t>1191 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2925" t="inlineStr">
         <is>
-          <t>168 ₽/пг.м</t>
+          <t>1199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2926" t="inlineStr">
         <is>
-          <t>170 ₽/пг.м</t>
+          <t>1199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2927" t="inlineStr">
         <is>
-          <t>160 ₽/пг.м</t>
+          <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2928" t="inlineStr">
         <is>
-          <t>160 ₽/пг.м</t>
+          <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2929" t="inlineStr">
         <is>
-          <t>161 ₽/пг.м</t>
+          <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2930" t="inlineStr">
         <is>
-          <t>171 ₽/пг.м</t>
+          <t>1201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2931" t="inlineStr">
         <is>
-          <t>172 ₽/пг.м</t>
+          <t>1201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2932" t="inlineStr">
         <is>
-          <t>162 ₽/пг.м</t>
+          <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2933" t="inlineStr">
         <is>
-          <t>161 ₽/пг.м</t>
+          <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2934" t="inlineStr">
         <is>
-          <t>162 ₽/пг.м</t>
+          <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2935" t="inlineStr">
         <is>
-          <t>172 ₽/пг.м</t>
+          <t>1202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2936" t="inlineStr">
         <is>
-          <t>162 ₽/пг.м</t>
+          <t>1194 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2937">
       <c r="A2937" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 8 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 85 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2937" t="inlineStr">
         <is>
-          <t>163 ₽/пг.м</t>
+          <t>1194 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2938" t="inlineStr">
         <is>
-          <t>1220 ₽/пг.м</t>
+          <t>185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2939" t="inlineStr">
         <is>
-          <t>1221 ₽/пг.м</t>
+          <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2940" t="inlineStr">
         <is>
-          <t>1220 ₽/пг.м</t>
+          <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2941" t="inlineStr">
         <is>
-          <t>1221 ₽/пг.м</t>
+          <t>185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2942" t="inlineStr">
         <is>
-          <t>1222 ₽/пг.м</t>
+          <t>185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2943" t="inlineStr">
         <is>
-          <t>1223 ₽/пг.м</t>
+          <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2944" t="inlineStr">
         <is>
-          <t>1224 ₽/пг.м</t>
+          <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2945" t="inlineStr">
         <is>
-          <t>1226 ₽/пг.м</t>
+          <t>187 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2946" t="inlineStr">
         <is>
-          <t>1226 ₽/пг.м</t>
+          <t>187 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2947" t="inlineStr">
         <is>
-          <t>1226 ₽/пг.м</t>
+          <t>188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2948" t="inlineStr">
         <is>
-          <t>1227 ₽/пг.м</t>
+          <t>188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2949" t="inlineStr">
         <is>
-          <t>1227 ₽/пг.м</t>
+          <t>189 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2950" t="inlineStr">
         <is>
-          <t>1227 ₽/пг.м</t>
+          <t>190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2951" t="inlineStr">
         <is>
-          <t>1230 ₽/пг.м</t>
+          <t>198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2952">
       <c r="A2952" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2952" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м</t>
+          <t>198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2953">
       <c r="A2953" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2953" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м</t>
+          <t>198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2954">
       <c r="A2954" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2954" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м</t>
+          <t>199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2955">
       <c r="A2955" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2955" t="inlineStr">
         <is>
-          <t>1207 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2956" t="inlineStr">
         <is>
-          <t>1225 ₽/пг.м</t>
+          <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2957">
       <c r="A2957" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2957" t="inlineStr">
         <is>
-          <t>1226 ₽/пг.м</t>
+          <t>188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2958" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2959" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2960">
       <c r="A2960" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2960" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2961">
       <c r="A2961" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2961" t="inlineStr">
         <is>
-          <t>1227 ₽/пг.м</t>
+          <t>190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2962">
       <c r="A2962" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2962" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м</t>
+          <t>191 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2963">
       <c r="A2963" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2963" t="inlineStr">
         <is>
-          <t>1210 ₽/пг.м</t>
+          <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2964">
       <c r="A2964" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2964" t="inlineStr">
         <is>
-          <t>1210 ₽/пг.м</t>
+          <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2965">
       <c r="A2965" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2965" t="inlineStr">
         <is>
-          <t>1211 ₽/пг.м</t>
+          <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2966">
       <c r="A2966" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2966" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м</t>
+          <t>192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2967">
       <c r="A2967" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2967" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м</t>
+          <t>193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2968">
       <c r="A2968" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2968" t="inlineStr">
         <is>
-          <t>1213 ₽/пг.м</t>
+          <t>180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2969">
       <c r="A2969" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2969" t="inlineStr">
         <is>
-          <t>1215 ₽/пг.м</t>
+          <t>181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2970">
       <c r="A2970" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2970" t="inlineStr">
         <is>
-          <t>1211 ₽/пг.м</t>
+          <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2971" t="inlineStr">
         <is>
-          <t>1211 ₽/пг.м</t>
+          <t>179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2972">
       <c r="A2972" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2972" t="inlineStr">
         <is>
-          <t>1211 ₽/пг.м</t>
+          <t>180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2973">
       <c r="A2973" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2973" t="inlineStr">
         <is>
-          <t>1229 ₽/пг.м</t>
+          <t>194 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2974">
       <c r="A2974" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2974" t="inlineStr">
         <is>
-          <t>1229 ₽/пг.м</t>
+          <t>196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2975">
       <c r="A2975" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2975" t="inlineStr">
         <is>
-          <t>1215 ₽/пг.м</t>
+          <t>181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2976">
       <c r="A2976" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2976" t="inlineStr">
         <is>
-          <t>1216 ₽/пг.м</t>
+          <t>182 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2977" t="inlineStr">
         <is>
-          <t>1216 ₽/пг.м</t>
+          <t>182 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2978" t="inlineStr">
         <is>
-          <t>1230 ₽/пг.м</t>
+          <t>196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2979" t="inlineStr">
         <is>
-          <t>1230 ₽/пг.м</t>
+          <t>197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2980" t="inlineStr">
         <is>
-          <t>1219 ₽/пг.м</t>
+          <t>184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2981" t="inlineStr">
         <is>
-          <t>1217 ₽/пг.м</t>
+          <t>183 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2982" t="inlineStr">
         <is>
-          <t>1218 ₽/пг.м</t>
+          <t>183 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2983" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м</t>
+          <t>198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2984">
       <c r="A2984" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2984" t="inlineStr">
         <is>
-          <t>1219 ₽/пг.м</t>
+          <t>184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2985">
       <c r="A2985" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 90 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 9 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2985" t="inlineStr">
         <is>
-          <t>1219 ₽/пг.м</t>
+          <t>184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2986">
       <c r="A2986" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2986" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м</t>
+          <t>1220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2987">
       <c r="A2987" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2987" t="inlineStr">
         <is>
-          <t>1249 ₽/пг.м</t>
+          <t>1221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2988">
       <c r="A2988" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2988" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м</t>
+          <t>1222 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2989">
       <c r="A2989" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2989" t="inlineStr">
         <is>
-          <t>1249 ₽/пг.м</t>
+          <t>1220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2990">
       <c r="A2990" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2990" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м</t>
+          <t>1221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2991">
       <c r="A2991" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2991" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м</t>
+          <t>1223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2992">
       <c r="A2992" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2992" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м</t>
+          <t>1224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2993">
       <c r="A2993" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2993" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м</t>
+          <t>1226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2994">
       <c r="A2994" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2994" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м</t>
+          <t>1226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2995">
       <c r="A2995" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2995" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м</t>
+          <t>1226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2996">
       <c r="A2996" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2996" t="inlineStr">
         <is>
-          <t>1252 ₽/пг.м</t>
+          <t>1227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2997">
       <c r="A2997" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2997" t="inlineStr">
         <is>
-          <t>1253 ₽/пг.м</t>
+          <t>1227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2998">
       <c r="A2998" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2998" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м</t>
+          <t>1227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2999">
       <c r="A2999" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B2999" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м</t>
+          <t>1231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3000">
       <c r="A3000" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3000" t="inlineStr">
         <is>
-          <t>1259 ₽/пг.м</t>
+          <t>1230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3001">
       <c r="A3001" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3001" t="inlineStr">
         <is>
-          <t>1259 ₽/пг.м</t>
+          <t>1231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3002">
       <c r="A3002" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3002" t="inlineStr">
         <is>
-          <t>1259 ₽/пг.м</t>
+          <t>1231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3003">
       <c r="A3003" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3003" t="inlineStr">
         <is>
-          <t>1238 ₽/пг.м</t>
+          <t>1207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3004">
       <c r="A3004" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3004" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м</t>
+          <t>1225 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3005">
       <c r="A3005" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3005" t="inlineStr">
         <is>
-          <t>1252 ₽/пг.м</t>
+          <t>1226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3006">
       <c r="A3006" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3006" t="inlineStr">
         <is>
-          <t>1240 ₽/пг.м</t>
+          <t>1209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3007">
       <c r="A3007" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3007" t="inlineStr">
         <is>
-          <t>1240 ₽/пг.м</t>
+          <t>1209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3008">
       <c r="A3008" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3008" t="inlineStr">
         <is>
-          <t>1241 ₽/пг.м</t>
+          <t>1209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3009">
       <c r="A3009" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3009" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м</t>
+          <t>1227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3010">
       <c r="A3010" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3010" t="inlineStr">
         <is>
-          <t>1255 ₽/пг.м</t>
+          <t>1228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3011">
       <c r="A3011" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3011" t="inlineStr">
         <is>
-          <t>1241 ₽/пг.м</t>
+          <t>1210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3012" t="inlineStr">
         <is>
-          <t>1241 ₽/пг.м</t>
+          <t>1210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3013" t="inlineStr">
         <is>
-          <t>1241 ₽/пг.м</t>
+          <t>1211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3014" t="inlineStr">
         <is>
-          <t>1257 ₽/пг.м</t>
+          <t>1228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3015">
       <c r="A3015" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3015" t="inlineStr">
         <is>
-          <t>1257 ₽/пг.м</t>
+          <t>1228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3016" t="inlineStr">
         <is>
-          <t>1244 ₽/пг.м</t>
+          <t>1213 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3017" t="inlineStr">
         <is>
-          <t>1244 ₽/пг.м</t>
+          <t>1215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3018" t="inlineStr">
         <is>
-          <t>1242 ₽/пг.м</t>
+          <t>1211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3019" t="inlineStr">
         <is>
-          <t>1243 ₽/пг.м</t>
+          <t>1211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3020" t="inlineStr">
         <is>
-          <t>1243 ₽/пг.м</t>
+          <t>1211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3021" t="inlineStr">
         <is>
-          <t>1257 ₽/пг.м</t>
+          <t>1229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3022" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м</t>
+          <t>1229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3023" t="inlineStr">
         <is>
-          <t>1244 ₽/пг.м</t>
+          <t>1215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3024" t="inlineStr">
         <is>
-          <t>1245 ₽/пг.м</t>
+          <t>1216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3025" t="inlineStr">
         <is>
-          <t>1245 ₽/пг.м</t>
+          <t>1216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3026" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м</t>
+          <t>1230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3027" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м</t>
+          <t>1230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3028" t="inlineStr">
         <is>
-          <t>1247 ₽/пг.м</t>
+          <t>1219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3029" t="inlineStr">
         <is>
-          <t>1245 ₽/пг.м</t>
+          <t>1217 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3030" t="inlineStr">
         <is>
-          <t>1246 ₽/пг.м</t>
+          <t>1218 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3031" t="inlineStr">
         <is>
-          <t>1259 ₽/пг.м</t>
+          <t>1231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3032" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м</t>
+          <t>1219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 93 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 90 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3033" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м</t>
+          <t>1219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3034">
       <c r="A3034" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3034" t="inlineStr">
         <is>
-          <t>1268 ₽/пг.м</t>
+          <t>1248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3035" t="inlineStr">
         <is>
-          <t>1270 ₽/пг.м</t>
+          <t>1249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3036" t="inlineStr">
         <is>
-          <t>1268 ₽/пг.м</t>
+          <t>1250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3037" t="inlineStr">
         <is>
-          <t>1270 ₽/пг.м</t>
+          <t>1248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3038" t="inlineStr">
         <is>
-          <t>1271 ₽/пг.м</t>
+          <t>1249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3039" t="inlineStr">
         <is>
-          <t>1272 ₽/пг.м</t>
+          <t>1250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3040" t="inlineStr">
         <is>
-          <t>1272 ₽/пг.м</t>
+          <t>1250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3041" t="inlineStr">
         <is>
-          <t>1274 ₽/пг.м</t>
+          <t>1251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3042" t="inlineStr">
         <is>
-          <t>1274 ₽/пг.м</t>
+          <t>1251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3043" t="inlineStr">
         <is>
-          <t>1274 ₽/пг.м</t>
+          <t>1251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3044">
       <c r="A3044" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3044" t="inlineStr">
         <is>
-          <t>1277 ₽/пг.м</t>
+          <t>1252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3045" t="inlineStr">
         <is>
-          <t>1277 ₽/пг.м</t>
+          <t>1253 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3046" t="inlineStr">
         <is>
-          <t>1278 ₽/пг.м</t>
+          <t>1254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3047" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м</t>
+          <t>1259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3048" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м</t>
+          <t>1258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3049" t="inlineStr">
         <is>
-          <t>1282 ₽/пг.м</t>
+          <t>1259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3050" t="inlineStr">
         <is>
-          <t>1283 ₽/пг.м</t>
+          <t>1259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3051" t="inlineStr">
         <is>
-          <t>1259 ₽/пг.м</t>
+          <t>1238 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3052" t="inlineStr">
         <is>
-          <t>1273 ₽/пг.м</t>
+          <t>1251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3053" t="inlineStr">
         <is>
-          <t>1276 ₽/пг.м</t>
+          <t>1252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3054">
       <c r="A3054" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3054" t="inlineStr">
         <is>
-          <t>1260 ₽/пг.м</t>
+          <t>1240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3055" t="inlineStr">
         <is>
-          <t>1260 ₽/пг.м</t>
+          <t>1240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3056" t="inlineStr">
         <is>
-          <t>1260 ₽/пг.м</t>
+          <t>1241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3057" t="inlineStr">
         <is>
-          <t>1278 ₽/пг.м</t>
+          <t>1254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3058" t="inlineStr">
         <is>
-          <t>1278 ₽/пг.м</t>
+          <t>1255 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3059" t="inlineStr">
         <is>
-          <t>1260 ₽/пг.м</t>
+          <t>1241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3060" t="inlineStr">
         <is>
-          <t>1262 ₽/пг.м</t>
+          <t>1241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3061" t="inlineStr">
         <is>
-          <t>1262 ₽/пг.м</t>
+          <t>1241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3062" t="inlineStr">
         <is>
-          <t>1279 ₽/пг.м</t>
+          <t>1257 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3063" t="inlineStr">
         <is>
-          <t>1279 ₽/пг.м</t>
+          <t>1257 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3064" t="inlineStr">
         <is>
-          <t>1264 ₽/пг.м</t>
+          <t>1244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3065" t="inlineStr">
         <is>
-          <t>1265 ₽/пг.м</t>
+          <t>1244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3066" t="inlineStr">
         <is>
-          <t>1262 ₽/пг.м</t>
+          <t>1242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3067" t="inlineStr">
         <is>
-          <t>1263 ₽/пг.м</t>
+          <t>1243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3068" t="inlineStr">
         <is>
-          <t>1264 ₽/пг.м</t>
+          <t>1243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3069" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м</t>
+          <t>1257 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3070" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м</t>
+          <t>1258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3071">
       <c r="A3071" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3071" t="inlineStr">
         <is>
-          <t>1265 ₽/пг.м</t>
+          <t>1244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3072">
       <c r="A3072" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3072" t="inlineStr">
         <is>
-          <t>1266 ₽/пг.м</t>
+          <t>1245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3073">
       <c r="A3073" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3073" t="inlineStr">
         <is>
-          <t>1266 ₽/пг.м</t>
+          <t>1245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3074">
       <c r="A3074" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3074" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м</t>
+          <t>1258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3075">
       <c r="A3075" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3075" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м</t>
+          <t>1258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3076">
       <c r="A3076" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3076" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м</t>
+          <t>1247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3077">
       <c r="A3077" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3077" t="inlineStr">
         <is>
-          <t>1266 ₽/пг.м</t>
+          <t>1245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3078">
       <c r="A3078" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3078" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м</t>
+          <t>1246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3079">
       <c r="A3079" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3079" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м</t>
+          <t>1259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3080">
       <c r="A3080" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3080" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м</t>
+          <t>1248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3081">
       <c r="A3081" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 95 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 93 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3081" t="inlineStr">
         <is>
-          <t>1268 ₽/пг.м</t>
+          <t>1248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3082">
       <c r="A3082" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 05кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 05кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3082" t="inlineStr">
         <is>
-          <t>185 ₽/пг.м</t>
+          <t>1268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3083">
       <c r="A3083" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 08 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 08 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3083" t="inlineStr">
         <is>
-          <t>186 ₽/пг.м</t>
+          <t>1270 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 08кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 08Ю ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3084" t="inlineStr">
         <is>
-          <t>185 ₽/пг.м</t>
+          <t>1271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 08пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 08кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3085" t="inlineStr">
         <is>
-          <t>185 ₽/пг.м</t>
+          <t>1268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 08Ю ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 08пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3086" t="inlineStr">
         <is>
-          <t>186 ₽/пг.м</t>
+          <t>1270 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 10кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 10кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3087" t="inlineStr">
         <is>
-          <t>186 ₽/пг.м</t>
+          <t>1272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 10пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 10пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3088" t="inlineStr">
         <is>
-          <t>186 ₽/пг.м</t>
+          <t>1272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 11кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 11кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3089" t="inlineStr">
         <is>
-          <t>187 ₽/пг.м</t>
+          <t>1274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 15кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 15кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3090" t="inlineStr">
         <is>
-          <t>187 ₽/пг.м</t>
+          <t>1274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 15пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 15пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3091" t="inlineStr">
         <is>
-          <t>188 ₽/пг.м</t>
+          <t>1274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 18кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 18кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3092" t="inlineStr">
         <is>
-          <t>188 ₽/пг.м</t>
+          <t>1277 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3093">
       <c r="A3093" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 20кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 20кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3093" t="inlineStr">
         <is>
-          <t>189 ₽/пг.м</t>
+          <t>1277 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 20пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 20пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3094" t="inlineStr">
         <is>
-          <t>190 ₽/пг.м</t>
+          <t>1278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 55пп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 55С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3095" t="inlineStr">
         <is>
-          <t>198 ₽/пг.м</t>
+          <t>1281 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 55С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 55пп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3096" t="inlineStr">
         <is>
-          <t>198 ₽/пг.м</t>
+          <t>1280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 60С2 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 60С2 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3097" t="inlineStr">
         <is>
-          <t>198 ₽/пг.м</t>
+          <t>1282 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм 70С3 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм 70С3 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3098" t="inlineStr">
         <is>
-          <t>199 ₽/пг.м</t>
+          <t>1283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст0 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст0 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3099" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>1259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст10 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст10 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3100" t="inlineStr">
         <is>
-          <t>186 ₽/пг.м</t>
+          <t>1273 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст15 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст15 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3101" t="inlineStr">
         <is>
-          <t>188 ₽/пг.м</t>
+          <t>1276 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст1кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст1кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3102" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>1260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст1пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст1пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3103" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>1260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст1сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст1сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3104" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>1260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст20 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст20 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3105" t="inlineStr">
         <is>
-          <t>190 ₽/пг.м</t>
+          <t>1278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст25 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст25 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3106" t="inlineStr">
         <is>
-          <t>191 ₽/пг.м</t>
+          <t>1278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст2кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст2кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3107" t="inlineStr">
         <is>
-          <t>178 ₽/пг.м</t>
+          <t>1260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст2пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст2пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3108" t="inlineStr">
         <is>
-          <t>178 ₽/пг.м</t>
+          <t>1262 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст2сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст2сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3109" t="inlineStr">
         <is>
-          <t>178 ₽/пг.м</t>
+          <t>1262 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст30 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст30 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3110" t="inlineStr">
         <is>
-          <t>192 ₽/пг.м</t>
+          <t>1279 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст35 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст35 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3111" t="inlineStr">
         <is>
-          <t>193 ₽/пг.м</t>
+          <t>1279 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст3Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст3Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3112" t="inlineStr">
         <is>
-          <t>180 ₽/пг.м</t>
+          <t>1264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст3Гсп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст3Гсп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3113" t="inlineStr">
         <is>
-          <t>181 ₽/пг.м</t>
+          <t>1265 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст3кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст3кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3114" t="inlineStr">
         <is>
-          <t>178 ₽/пг.м</t>
+          <t>1262 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст3пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст3пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3115" t="inlineStr">
         <is>
-          <t>179 ₽/пг.м</t>
+          <t>1263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст3сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст3сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3116" t="inlineStr">
         <is>
-          <t>180 ₽/пг.м</t>
+          <t>1264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст40 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст40 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3117" t="inlineStr">
         <is>
-          <t>194 ₽/пг.м</t>
+          <t>1280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3118">
       <c r="A3118" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст45 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст45 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3118" t="inlineStr">
         <is>
-          <t>196 ₽/пг.м</t>
+          <t>1280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст4кп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст4кп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3119" t="inlineStr">
         <is>
-          <t>181 ₽/пг.м</t>
+          <t>1265 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст4пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст4пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3120" t="inlineStr">
         <is>
-          <t>182 ₽/пг.м</t>
+          <t>1266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст4сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст4сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3121" t="inlineStr">
         <is>
-          <t>182 ₽/пг.м</t>
+          <t>1266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3122">
       <c r="A3122" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст50 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст50 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3122" t="inlineStr">
         <is>
-          <t>196 ₽/пг.м</t>
+          <t>1280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст55 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст55 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3123" t="inlineStr">
         <is>
-          <t>197 ₽/пг.м</t>
+          <t>1280 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст5Гпс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст5Гпс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3124" t="inlineStr">
         <is>
-          <t>184 ₽/пг.м</t>
+          <t>1267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст5пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст5пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3125" t="inlineStr">
         <is>
-          <t>183 ₽/пг.м</t>
+          <t>1266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст5сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст5сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3126" t="inlineStr">
         <is>
-          <t>183 ₽/пг.м</t>
+          <t>1267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст60 ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст60 ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3127" t="inlineStr">
         <is>
-          <t>198 ₽/пг.м</t>
+          <t>1281 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст6пс ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст6пс ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3128" t="inlineStr">
         <is>
-          <t>184 ₽/пг.м</t>
+          <t>1267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" t="inlineStr">
         <is>
-          <t>Квадрат стальной горячекатаный 9 мм ст6сп ГОСТ 2591-2006</t>
+          <t>Квадрат стальной горячекатаный 95 мм ст6сп ГОСТ 2591-2006</t>
         </is>
       </c>
       <c r="B3129" t="inlineStr">
         <is>
-          <t>184 ₽/пг.м</t>
+          <t>1268 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3130">
       <c r="A3130" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3130" t="inlineStr">
         <is>
-          <t>1762 ₽/пг.м</t>
+          <t>1758 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3131">
       <c r="A3131" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3131" t="inlineStr">
         <is>
-          <t>1761 ₽/пг.м</t>
+          <t>1758 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3132">
       <c r="A3132" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3132" t="inlineStr">
         <is>
-          <t>1763 ₽/пг.м</t>
+          <t>1758 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3133">
       <c r="A3133" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3133" t="inlineStr">
         <is>
-          <t>1761 ₽/пг.м</t>
+          <t>1756 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3134">
       <c r="A3134" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3134" t="inlineStr">
         <is>
-          <t>1761 ₽/пг.м</t>
+          <t>1757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3135">
       <c r="A3135" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3135" t="inlineStr">
         <is>
-          <t>1759 ₽/пг.м</t>
+          <t>1754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3136">
       <c r="A3136" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3136" t="inlineStr">
         <is>
-          <t>1760 ₽/пг.м</t>
+          <t>1754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3137">
       <c r="A3137" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3137" t="inlineStr">
         <is>
-          <t>1759 ₽/пг.м</t>
+          <t>1754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3138">
       <c r="A3138" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3138" t="inlineStr">
         <is>
-          <t>1760 ₽/пг.м</t>
+          <t>1755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3139">
       <c r="A3139" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 100 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 10 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3139" t="inlineStr">
         <is>
-          <t>1760 ₽/пг.м</t>
+          <t>1755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3140">
       <c r="A3140" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3140" t="inlineStr">
         <is>
-          <t>1758 ₽/пг.м</t>
+          <t>1762 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3141">
       <c r="A3141" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3141" t="inlineStr">
         <is>
-          <t>1758 ₽/пг.м</t>
+          <t>1761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3142">
       <c r="A3142" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3142" t="inlineStr">
         <is>
-          <t>1758 ₽/пг.м</t>
+          <t>1763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3143">
       <c r="A3143" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3143" t="inlineStr">
         <is>
-          <t>1756 ₽/пг.м</t>
+          <t>1761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3144">
       <c r="A3144" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3144" t="inlineStr">
         <is>
-          <t>1757 ₽/пг.м</t>
+          <t>1761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3145">
       <c r="A3145" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3145" t="inlineStr">
         <is>
-          <t>1754 ₽/пг.м</t>
+          <t>1759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3146">
       <c r="A3146" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3146" t="inlineStr">
         <is>
-          <t>1754 ₽/пг.м</t>
+          <t>1759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3147">
       <c r="A3147" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3147" t="inlineStr">
         <is>
-          <t>1754 ₽/пг.м</t>
+          <t>1760 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3148">
       <c r="A3148" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3148" t="inlineStr">
         <is>
-          <t>1755 ₽/пг.м</t>
+          <t>1760 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3149">
       <c r="A3149" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 10 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 100 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3149" t="inlineStr">
         <is>
-          <t>1755 ₽/пг.м</t>
+          <t>1760 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3150">
       <c r="A3150" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 11 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3150" t="inlineStr">
         <is>
           <t>1766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3151">
       <c r="A3151" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 11 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3151" t="inlineStr">
         <is>
           <t>1765 ₽/пг.м</t>
         </is>
@@ -38277,63 +38277,63 @@
         <is>
           <t>Квадрат стальной калиброванный 11 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3154" t="inlineStr">
         <is>
           <t>1765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3155">
       <c r="A3155" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 11 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3155" t="inlineStr">
         <is>
           <t>1763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3156">
       <c r="A3156" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 11 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 11 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3156" t="inlineStr">
         <is>
           <t>1763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3157">
       <c r="A3157" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 11 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 11 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3157" t="inlineStr">
         <is>
           <t>1763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3158">
       <c r="A3158" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 11 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3158" t="inlineStr">
         <is>
           <t>1763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3159">
       <c r="A3159" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 11 мм ст50 ГОСТ 8559-75</t>
         </is>
@@ -38397,63 +38397,63 @@
         <is>
           <t>Квадрат стальной калиброванный 12 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3164" t="inlineStr">
         <is>
           <t>1768 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 12 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3165" t="inlineStr">
         <is>
           <t>1767 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3166">
       <c r="A3166" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 12 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 12 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3166" t="inlineStr">
         <is>
           <t>1767 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3167">
       <c r="A3167" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 12 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 12 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3167" t="inlineStr">
         <is>
           <t>1767 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3168">
       <c r="A3168" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 12 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3168" t="inlineStr">
         <is>
           <t>1767 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3169">
       <c r="A3169" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 12 мм ст50 ГОСТ 8559-75</t>
         </is>
@@ -38517,63 +38517,63 @@
         <is>
           <t>Квадрат стальной калиброванный 13 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3174" t="inlineStr">
         <is>
           <t>1770 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3175">
       <c r="A3175" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 13 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3175" t="inlineStr">
         <is>
           <t>1769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3176">
       <c r="A3176" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 13 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 13 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3176" t="inlineStr">
         <is>
           <t>1769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3177">
       <c r="A3177" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 13 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 13 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3177" t="inlineStr">
         <is>
           <t>1769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3178">
       <c r="A3178" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 13 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3178" t="inlineStr">
         <is>
           <t>1769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3179">
       <c r="A3179" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 13 мм ст50 ГОСТ 8559-75</t>
         </is>
@@ -38637,68 +38637,68 @@
         <is>
           <t>Квадрат стальной калиброванный 14 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3184" t="inlineStr">
         <is>
           <t>1774 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3185">
       <c r="A3185" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 14 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3185" t="inlineStr">
         <is>
           <t>1772 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3186">
       <c r="A3186" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 14 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 14 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3186" t="inlineStr">
         <is>
-          <t>1773 ₽/пг.м</t>
+          <t>1771 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3187">
       <c r="A3187" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 14 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 14 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3187" t="inlineStr">
         <is>
-          <t>1771 ₽/пг.м</t>
+          <t>1773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3188">
       <c r="A3188" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 14 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3188" t="inlineStr">
         <is>
           <t>1773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3189">
       <c r="A3189" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 14 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3189" t="inlineStr">
         <is>
           <t>1773 ₽/пг.м</t>
         </is>
@@ -38757,68 +38757,68 @@
         <is>
           <t>Квадрат стальной калиброванный 15 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3194" t="inlineStr">
         <is>
           <t>1781 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3195">
       <c r="A3195" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 15 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3195" t="inlineStr">
         <is>
           <t>1777 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3196">
       <c r="A3196" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 15 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 15 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3196" t="inlineStr">
         <is>
-          <t>1777 ₽/пг.м</t>
+          <t>1776 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3197">
       <c r="A3197" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 15 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 15 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3197" t="inlineStr">
         <is>
-          <t>1776 ₽/пг.м</t>
+          <t>1777 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3198">
       <c r="A3198" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 15 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3198" t="inlineStr">
         <is>
           <t>1778 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3199">
       <c r="A3199" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 15 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3199" t="inlineStr">
         <is>
           <t>1778 ₽/пг.м</t>
         </is>
@@ -38877,68 +38877,68 @@
         <is>
           <t>Квадрат стальной калиброванный 16 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3204" t="inlineStr">
         <is>
           <t>1787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3205">
       <c r="A3205" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 16 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3205" t="inlineStr">
         <is>
           <t>1784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3206">
       <c r="A3206" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 16 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 16 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3206" t="inlineStr">
         <is>
-          <t>1785 ₽/пг.м</t>
+          <t>1784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3207">
       <c r="A3207" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 16 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 16 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3207" t="inlineStr">
         <is>
-          <t>1784 ₽/пг.м</t>
+          <t>1785 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3208">
       <c r="A3208" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 16 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3208" t="inlineStr">
         <is>
           <t>1787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3209">
       <c r="A3209" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 16 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3209" t="inlineStr">
         <is>
           <t>1787 ₽/пг.м</t>
         </is>
@@ -38997,63 +38997,63 @@
         <is>
           <t>Квадрат стальной калиброванный 17 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3214" t="inlineStr">
         <is>
           <t>1791 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3215">
       <c r="A3215" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 17 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3215" t="inlineStr">
         <is>
           <t>1789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3216">
       <c r="A3216" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 17 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 17 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3216" t="inlineStr">
         <is>
           <t>1789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3217">
       <c r="A3217" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 17 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 17 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3217" t="inlineStr">
         <is>
           <t>1789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3218">
       <c r="A3218" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 17 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3218" t="inlineStr">
         <is>
           <t>1789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3219">
       <c r="A3219" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 17 мм ст50 ГОСТ 8559-75</t>
         </is>
@@ -39117,68 +39117,68 @@
         <is>
           <t>Квадрат стальной калиброванный 18 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3224" t="inlineStr">
         <is>
           <t>1797 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3225">
       <c r="A3225" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 18 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3225" t="inlineStr">
         <is>
           <t>1795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3226">
       <c r="A3226" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 18 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 18 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3226" t="inlineStr">
         <is>
-          <t>1795 ₽/пг.м</t>
+          <t>1794 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3227">
       <c r="A3227" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 18 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 18 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3227" t="inlineStr">
         <is>
-          <t>1794 ₽/пг.м</t>
+          <t>1795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3228">
       <c r="A3228" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 18 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3228" t="inlineStr">
         <is>
           <t>1795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3229">
       <c r="A3229" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 18 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3229" t="inlineStr">
         <is>
           <t>1796 ₽/пг.м</t>
         </is>
@@ -39237,63 +39237,63 @@
         <is>
           <t>Квадрат стальной калиброванный 19 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3234" t="inlineStr">
         <is>
           <t>1801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3235">
       <c r="A3235" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 19 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3235" t="inlineStr">
         <is>
           <t>1800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3236">
       <c r="A3236" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 19 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 19 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3236" t="inlineStr">
         <is>
           <t>1800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3237">
       <c r="A3237" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 19 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 19 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3237" t="inlineStr">
         <is>
           <t>1800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3238">
       <c r="A3238" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 19 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3238" t="inlineStr">
         <is>
           <t>1800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3239">
       <c r="A3239" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 19 мм ст50 ГОСТ 8559-75</t>
         </is>
@@ -39357,68 +39357,68 @@
         <is>
           <t>Квадрат стальной калиброванный 20 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3244" t="inlineStr">
         <is>
           <t>1806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3245">
       <c r="A3245" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 20 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3245" t="inlineStr">
         <is>
           <t>1803 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3246">
       <c r="A3246" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 20 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 20 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3246" t="inlineStr">
         <is>
-          <t>1804 ₽/пг.м</t>
+          <t>1803 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3247">
       <c r="A3247" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 20 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 20 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3247" t="inlineStr">
         <is>
-          <t>1803 ₽/пг.м</t>
+          <t>1804 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3248">
       <c r="A3248" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 20 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3248" t="inlineStr">
         <is>
           <t>1805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3249">
       <c r="A3249" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 20 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3249" t="inlineStr">
         <is>
           <t>1805 ₽/пг.м</t>
         </is>
@@ -39477,68 +39477,68 @@
         <is>
           <t>Квадрат стальной калиброванный 21 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3254" t="inlineStr">
         <is>
           <t>1810 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3255">
       <c r="A3255" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 21 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3255" t="inlineStr">
         <is>
           <t>1808 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3256">
       <c r="A3256" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 21 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 21 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3256" t="inlineStr">
         <is>
-          <t>1808 ₽/пг.м</t>
+          <t>1807 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3257">
       <c r="A3257" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 21 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 21 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3257" t="inlineStr">
         <is>
-          <t>1807 ₽/пг.м</t>
+          <t>1808 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3258">
       <c r="A3258" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 21 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3258" t="inlineStr">
         <is>
           <t>1810 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3259">
       <c r="A3259" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 21 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3259" t="inlineStr">
         <is>
           <t>1810 ₽/пг.м</t>
         </is>
@@ -39597,68 +39597,68 @@
         <is>
           <t>Квадрат стальной калиброванный 22 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3264" t="inlineStr">
         <is>
           <t>1815 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3265">
       <c r="A3265" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 22 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3265" t="inlineStr">
         <is>
           <t>1813 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3266">
       <c r="A3266" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 22 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 22 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3266" t="inlineStr">
         <is>
-          <t>1814 ₽/пг.м</t>
+          <t>1812 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3267">
       <c r="A3267" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 22 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 22 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3267" t="inlineStr">
         <is>
-          <t>1812 ₽/пг.м</t>
+          <t>1814 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3268">
       <c r="A3268" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 22 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3268" t="inlineStr">
         <is>
           <t>1814 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3269">
       <c r="A3269" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 22 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3269" t="inlineStr">
         <is>
           <t>1815 ₽/пг.м</t>
         </is>
@@ -39717,68 +39717,68 @@
         <is>
           <t>Квадрат стальной калиброванный 24 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3274" t="inlineStr">
         <is>
           <t>1823 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3275">
       <c r="A3275" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 24 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3275" t="inlineStr">
         <is>
           <t>1821 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3276">
       <c r="A3276" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 24 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 24 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3276" t="inlineStr">
         <is>
-          <t>1821 ₽/пг.м</t>
+          <t>1820 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3277">
       <c r="A3277" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 24 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 24 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3277" t="inlineStr">
         <is>
-          <t>1820 ₽/пг.м</t>
+          <t>1821 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3278">
       <c r="A3278" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 24 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3278" t="inlineStr">
         <is>
           <t>1822 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3279">
       <c r="A3279" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 24 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3279" t="inlineStr">
         <is>
           <t>1823 ₽/пг.м</t>
         </is>
@@ -39837,63 +39837,63 @@
         <is>
           <t>Квадрат стальной калиброванный 25 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3284" t="inlineStr">
         <is>
           <t>1828 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3285">
       <c r="A3285" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 25 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3285" t="inlineStr">
         <is>
           <t>1827 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3286">
       <c r="A3286" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 25 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 25 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3286" t="inlineStr">
         <is>
           <t>1827 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3287">
       <c r="A3287" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 25 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 25 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3287" t="inlineStr">
         <is>
           <t>1827 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3288">
       <c r="A3288" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 25 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3288" t="inlineStr">
         <is>
           <t>1828 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3289">
       <c r="A3289" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 25 мм ст50 ГОСТ 8559-75</t>
         </is>
@@ -39957,68 +39957,68 @@
         <is>
           <t>Квадрат стальной калиброванный 26 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3294" t="inlineStr">
         <is>
           <t>1833 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3295">
       <c r="A3295" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 26 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3295" t="inlineStr">
         <is>
           <t>1831 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3296">
       <c r="A3296" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 26 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 26 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3296" t="inlineStr">
         <is>
-          <t>1832 ₽/пг.м</t>
+          <t>1831 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3297">
       <c r="A3297" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 26 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 26 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3297" t="inlineStr">
         <is>
-          <t>1831 ₽/пг.м</t>
+          <t>1832 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3298">
       <c r="A3298" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 26 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3298" t="inlineStr">
         <is>
           <t>1832 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3299">
       <c r="A3299" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 26 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3299" t="inlineStr">
         <is>
           <t>1832 ₽/пг.м</t>
         </is>
@@ -40077,68 +40077,68 @@
         <is>
           <t>Квадрат стальной калиброванный 27 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3304" t="inlineStr">
         <is>
           <t>1838 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3305">
       <c r="A3305" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 27 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3305" t="inlineStr">
         <is>
           <t>1835 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3306">
       <c r="A3306" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 27 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 27 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3306" t="inlineStr">
         <is>
-          <t>1836 ₽/пг.м</t>
+          <t>1834 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3307">
       <c r="A3307" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 27 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 27 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3307" t="inlineStr">
         <is>
-          <t>1834 ₽/пг.м</t>
+          <t>1836 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3308">
       <c r="A3308" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 27 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3308" t="inlineStr">
         <is>
           <t>1836 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3309">
       <c r="A3309" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 27 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3309" t="inlineStr">
         <is>
           <t>1838 ₽/пг.м</t>
         </is>
@@ -40197,4412 +40197,4412 @@
         <is>
           <t>Квадрат стальной калиброванный 28 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3314" t="inlineStr">
         <is>
           <t>1845 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3315">
       <c r="A3315" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 28 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3315" t="inlineStr">
         <is>
           <t>1842 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3316">
       <c r="A3316" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 28 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 28 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3316" t="inlineStr">
         <is>
-          <t>1843 ₽/пг.м</t>
+          <t>1841 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3317">
       <c r="A3317" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 28 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 28 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3317" t="inlineStr">
         <is>
-          <t>1841 ₽/пг.м</t>
+          <t>1843 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3318">
       <c r="A3318" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 28 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3318" t="inlineStr">
         <is>
           <t>1845 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3319">
       <c r="A3319" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 28 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3319" t="inlineStr">
         <is>
           <t>1845 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3320">
       <c r="A3320" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3320" t="inlineStr">
         <is>
-          <t>1854 ₽/пг.м</t>
+          <t>83 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3321">
       <c r="A3321" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3321" t="inlineStr">
         <is>
-          <t>1854 ₽/пг.м</t>
+          <t>83 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3322">
       <c r="A3322" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3322" t="inlineStr">
         <is>
-          <t>1854 ₽/пг.м</t>
+          <t>83 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3323">
       <c r="A3323" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3323" t="inlineStr">
         <is>
-          <t>1853 ₽/пг.м</t>
+          <t>81 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3324">
       <c r="A3324" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3324" t="inlineStr">
         <is>
-          <t>1853 ₽/пг.м</t>
+          <t>82 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3325">
       <c r="A3325" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3325" t="inlineStr">
         <is>
-          <t>1848 ₽/пг.м</t>
+          <t>80 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3326">
       <c r="A3326" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3326" t="inlineStr">
         <is>
-          <t>1851 ₽/пг.м</t>
+          <t>80 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3327">
       <c r="A3327" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3327" t="inlineStr">
         <is>
-          <t>1848 ₽/пг.м</t>
+          <t>81 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3328">
       <c r="A3328" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3328" t="inlineStr">
         <is>
-          <t>1852 ₽/пг.м</t>
+          <t>81 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3329">
       <c r="A3329" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 30 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3329" t="inlineStr">
         <is>
-          <t>1852 ₽/пг.м</t>
+          <t>81 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3330">
       <c r="A3330" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 3,2 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3330" t="inlineStr">
         <is>
           <t>88 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3331">
       <c r="A3331" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3331" t="inlineStr">
         <is>
-          <t>1860 ₽/пг.м</t>
+          <t>88 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3332">
       <c r="A3332" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3332" t="inlineStr">
         <is>
-          <t>88 ₽/пг.м</t>
+          <t>89 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3333">
       <c r="A3333" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3333" t="inlineStr">
         <is>
-          <t>1860 ₽/пг.м</t>
+          <t>87 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3334">
       <c r="A3334" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3334" t="inlineStr">
         <is>
-          <t>89 ₽/пг.м</t>
+          <t>88 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3335">
       <c r="A3335" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3335" t="inlineStr">
         <is>
-          <t>1860 ₽/пг.м</t>
+          <t>84 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3336">
       <c r="A3336" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3336" t="inlineStr">
         <is>
-          <t>87 ₽/пг.м</t>
+          <t>84 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3337">
       <c r="A3337" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3337" t="inlineStr">
         <is>
-          <t>1858 ₽/пг.м</t>
+          <t>85 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3338">
       <c r="A3338" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3338" t="inlineStr">
         <is>
-          <t>88 ₽/пг.м</t>
+          <t>87 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3339">
       <c r="A3339" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,2 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3339" t="inlineStr">
         <is>
-          <t>1858 ₽/пг.м</t>
+          <t>87 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3340">
       <c r="A3340" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3340" t="inlineStr">
         <is>
-          <t>84 ₽/пг.м</t>
+          <t>93 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3341">
       <c r="A3341" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3341" t="inlineStr">
         <is>
-          <t>1855 ₽/пг.м</t>
+          <t>93 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3342">
       <c r="A3342" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3342" t="inlineStr">
         <is>
-          <t>85 ₽/пг.м</t>
+          <t>94 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3343">
       <c r="A3343" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3343" t="inlineStr">
         <is>
-          <t>1856 ₽/пг.м</t>
+          <t>91 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3344">
       <c r="A3344" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3344" t="inlineStr">
         <is>
-          <t>84 ₽/пг.м</t>
+          <t>92 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3345">
       <c r="A3345" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3345" t="inlineStr">
         <is>
-          <t>1854 ₽/пг.м</t>
+          <t>89 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3346">
       <c r="A3346" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3346" t="inlineStr">
         <is>
-          <t>87 ₽/пг.м</t>
+          <t>89 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3347">
       <c r="A3347" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3347" t="inlineStr">
         <is>
-          <t>1857 ₽/пг.м</t>
+          <t>89 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3348">
       <c r="A3348" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,2 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3348" t="inlineStr">
         <is>
-          <t>87 ₽/пг.м</t>
+          <t>89 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3349">
       <c r="A3349" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 32 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 3,5 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3349" t="inlineStr">
         <is>
-          <t>1858 ₽/пг.м</t>
+          <t>91 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3350">
       <c r="A3350" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3350" t="inlineStr">
         <is>
-          <t>1865 ₽/пг.м</t>
+          <t>1854 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3351">
       <c r="A3351" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3351" t="inlineStr">
         <is>
-          <t>1865 ₽/пг.м</t>
+          <t>1854 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3352">
       <c r="A3352" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3352" t="inlineStr">
         <is>
-          <t>1865 ₽/пг.м</t>
+          <t>1854 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3353">
       <c r="A3353" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3353" t="inlineStr">
         <is>
-          <t>1863 ₽/пг.м</t>
+          <t>1853 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3354">
       <c r="A3354" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3354" t="inlineStr">
         <is>
-          <t>1864 ₽/пг.м</t>
+          <t>1853 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3355">
       <c r="A3355" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3355" t="inlineStr">
         <is>
-          <t>1861 ₽/пг.м</t>
+          <t>1848 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3356">
       <c r="A3356" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3356" t="inlineStr">
         <is>
-          <t>1861 ₽/пг.м</t>
+          <t>1848 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3357">
       <c r="A3357" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3357" t="inlineStr">
         <is>
-          <t>1860 ₽/пг.м</t>
+          <t>1851 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3358">
       <c r="A3358" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3358" t="inlineStr">
         <is>
-          <t>1862 ₽/пг.м</t>
+          <t>1852 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3359">
       <c r="A3359" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 34 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 30 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3359" t="inlineStr">
         <is>
-          <t>1862 ₽/пг.м</t>
+          <t>1852 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3360">
       <c r="A3360" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3360" t="inlineStr">
         <is>
-          <t>93 ₽/пг.м</t>
+          <t>1860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3361">
       <c r="A3361" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3361" t="inlineStr">
         <is>
-          <t>93 ₽/пг.м</t>
+          <t>1860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3362">
       <c r="A3362" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3362" t="inlineStr">
         <is>
-          <t>94 ₽/пг.м</t>
+          <t>1860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3363">
       <c r="A3363" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3363" t="inlineStr">
         <is>
-          <t>91 ₽/пг.м</t>
+          <t>1858 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3364">
       <c r="A3364" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3364" t="inlineStr">
         <is>
-          <t>92 ₽/пг.м</t>
+          <t>1858 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3365">
       <c r="A3365" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3365" t="inlineStr">
         <is>
-          <t>89 ₽/пг.м</t>
+          <t>1855 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3366">
       <c r="A3366" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3366" t="inlineStr">
         <is>
-          <t>89 ₽/пг.м</t>
+          <t>1854 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3367">
       <c r="A3367" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3367" t="inlineStr">
         <is>
-          <t>89 ₽/пг.м</t>
+          <t>1856 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3368">
       <c r="A3368" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3368" t="inlineStr">
         <is>
-          <t>89 ₽/пг.м</t>
+          <t>1857 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3369">
       <c r="A3369" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3,5 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 32 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3369" t="inlineStr">
         <is>
-          <t>91 ₽/пг.м</t>
+          <t>1858 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3370">
       <c r="A3370" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3370" t="inlineStr">
         <is>
-          <t>1871 ₽/пг.м</t>
+          <t>1865 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3371">
       <c r="A3371" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3371" t="inlineStr">
         <is>
-          <t>1871 ₽/пг.м</t>
+          <t>1865 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3372">
       <c r="A3372" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3372" t="inlineStr">
         <is>
-          <t>1871 ₽/пг.м</t>
+          <t>1865 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3373">
       <c r="A3373" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3373" t="inlineStr">
         <is>
-          <t>1869 ₽/пг.м</t>
+          <t>1863 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3374">
       <c r="A3374" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3374" t="inlineStr">
         <is>
-          <t>1870 ₽/пг.м</t>
+          <t>1864 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3375">
       <c r="A3375" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3375" t="inlineStr">
         <is>
-          <t>1867 ₽/пг.м</t>
+          <t>1861 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3376">
       <c r="A3376" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3376" t="inlineStr">
         <is>
-          <t>1868 ₽/пг.м</t>
+          <t>1860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3377">
       <c r="A3377" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3377" t="inlineStr">
         <is>
-          <t>1866 ₽/пг.м</t>
+          <t>1861 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3378">
       <c r="A3378" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3378" t="inlineStr">
         <is>
-          <t>1869 ₽/пг.м</t>
+          <t>1862 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3379">
       <c r="A3379" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 36 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 34 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3379" t="inlineStr">
         <is>
-          <t>1869 ₽/пг.м</t>
+          <t>1862 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3380">
       <c r="A3380" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3380" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>1871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3381">
       <c r="A3381" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3381" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>1871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3382">
       <c r="A3382" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3382" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>1871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3383">
       <c r="A3383" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3383" t="inlineStr">
         <is>
-          <t>1875 ₽/пг.м</t>
+          <t>1869 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3384">
       <c r="A3384" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3384" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>1870 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3385">
       <c r="A3385" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3385" t="inlineStr">
         <is>
-          <t>1872 ₽/пг.м</t>
+          <t>1867 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3386">
       <c r="A3386" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3386" t="inlineStr">
         <is>
-          <t>1872 ₽/пг.м</t>
+          <t>1866 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3387">
       <c r="A3387" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3387" t="inlineStr">
         <is>
-          <t>1872 ₽/пг.м</t>
+          <t>1868 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3388">
       <c r="A3388" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3388" t="inlineStr">
         <is>
-          <t>1873 ₽/пг.м</t>
+          <t>1869 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3389">
       <c r="A3389" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 38 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 36 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3389" t="inlineStr">
         <is>
-          <t>1874 ₽/пг.м</t>
+          <t>1869 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3390">
       <c r="A3390" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3390" t="inlineStr">
         <is>
-          <t>83 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3391">
       <c r="A3391" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3391" t="inlineStr">
         <is>
-          <t>83 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3392">
       <c r="A3392" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3392" t="inlineStr">
         <is>
-          <t>83 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3393">
       <c r="A3393" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3393" t="inlineStr">
         <is>
-          <t>81 ₽/пг.м</t>
+          <t>1875 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3394">
       <c r="A3394" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3394" t="inlineStr">
         <is>
-          <t>82 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3395">
       <c r="A3395" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3395" t="inlineStr">
         <is>
-          <t>80 ₽/пг.м</t>
+          <t>1872 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3396">
       <c r="A3396" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3396" t="inlineStr">
         <is>
-          <t>81 ₽/пг.м</t>
+          <t>1872 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3397">
       <c r="A3397" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3397" t="inlineStr">
         <is>
-          <t>80 ₽/пг.м</t>
+          <t>1872 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3398">
       <c r="A3398" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3398" t="inlineStr">
         <is>
-          <t>81 ₽/пг.м</t>
+          <t>1873 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3399">
       <c r="A3399" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 3 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 38 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3399" t="inlineStr">
         <is>
-          <t>81 ₽/пг.м</t>
+          <t>1874 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3400">
       <c r="A3400" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3400" t="inlineStr">
         <is>
-          <t>1879 ₽/пг.м</t>
+          <t>100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3401">
       <c r="A3401" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3401" t="inlineStr">
         <is>
-          <t>1879 ₽/пг.м</t>
+          <t>99 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3402">
       <c r="A3402" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3402" t="inlineStr">
         <is>
-          <t>1881 ₽/пг.м</t>
+          <t>100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3403">
       <c r="A3403" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3403" t="inlineStr">
         <is>
-          <t>1879 ₽/пг.м</t>
+          <t>99 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3404">
       <c r="A3404" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3404" t="inlineStr">
         <is>
-          <t>1879 ₽/пг.м</t>
+          <t>99 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3405">
       <c r="A3405" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3405" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>97 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3406">
       <c r="A3406" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3406" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>95 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3407">
       <c r="A3407" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3407" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>97 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3408">
       <c r="A3408" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3408" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м</t>
+          <t>98 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3409">
       <c r="A3409" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 40 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3409" t="inlineStr">
         <is>
-          <t>1879 ₽/пг.м</t>
+          <t>98 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3410">
       <c r="A3410" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3410" t="inlineStr">
         <is>
-          <t>1888 ₽/пг.м</t>
+          <t>106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3411">
       <c r="A3411" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3411" t="inlineStr">
         <is>
-          <t>1887 ₽/пг.м</t>
+          <t>106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3412">
       <c r="A3412" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3412" t="inlineStr">
         <is>
-          <t>1888 ₽/пг.м</t>
+          <t>106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3413">
       <c r="A3413" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3413" t="inlineStr">
         <is>
-          <t>1886 ₽/пг.м</t>
+          <t>102 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3414">
       <c r="A3414" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3414" t="inlineStr">
         <is>
-          <t>1886 ₽/пг.м</t>
+          <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3415">
       <c r="A3415" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3415" t="inlineStr">
         <is>
-          <t>1883 ₽/пг.м</t>
+          <t>100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3416">
       <c r="A3416" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3416" t="inlineStr">
         <is>
-          <t>1884 ₽/пг.м</t>
+          <t>100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3417">
       <c r="A3417" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3417" t="inlineStr">
         <is>
-          <t>1881 ₽/пг.м</t>
+          <t>100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3418">
       <c r="A3418" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3418" t="inlineStr">
         <is>
-          <t>1885 ₽/пг.м</t>
+          <t>102 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3419">
       <c r="A3419" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 41 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 4,5 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3419" t="inlineStr">
         <is>
-          <t>1885 ₽/пг.м</t>
+          <t>102 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3420">
       <c r="A3420" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3420" t="inlineStr">
         <is>
-          <t>1893 ₽/пг.м</t>
+          <t>1879 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3421">
       <c r="A3421" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3421" t="inlineStr">
         <is>
-          <t>1893 ₽/пг.м</t>
+          <t>1879 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3422">
       <c r="A3422" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3422" t="inlineStr">
         <is>
-          <t>1893 ₽/пг.м</t>
+          <t>1881 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3423">
       <c r="A3423" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3423" t="inlineStr">
         <is>
-          <t>1892 ₽/пг.м</t>
+          <t>1879 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3424">
       <c r="A3424" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3424" t="inlineStr">
         <is>
-          <t>1893 ₽/пг.м</t>
+          <t>1879 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3425">
       <c r="A3425" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3425" t="inlineStr">
         <is>
-          <t>1889 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3426">
       <c r="A3426" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3426" t="inlineStr">
         <is>
-          <t>1890 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3427">
       <c r="A3427" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3427" t="inlineStr">
         <is>
-          <t>1888 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3428">
       <c r="A3428" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3428" t="inlineStr">
         <is>
-          <t>1891 ₽/пг.м</t>
+          <t>1878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3429">
       <c r="A3429" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 42 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 40 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3429" t="inlineStr">
         <is>
-          <t>1892 ₽/пг.м</t>
+          <t>1879 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3430">
       <c r="A3430" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3430" t="inlineStr">
         <is>
-          <t>106 ₽/пг.м</t>
+          <t>1888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3431">
       <c r="A3431" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3431" t="inlineStr">
         <is>
-          <t>1897 ₽/пг.м</t>
+          <t>1887 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3432">
       <c r="A3432" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3432" t="inlineStr">
         <is>
-          <t>106 ₽/пг.м</t>
+          <t>1888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3433">
       <c r="A3433" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3433" t="inlineStr">
         <is>
-          <t>1897 ₽/пг.м</t>
+          <t>1886 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3434">
       <c r="A3434" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3434" t="inlineStr">
         <is>
-          <t>106 ₽/пг.м</t>
+          <t>1886 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3435">
       <c r="A3435" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3435" t="inlineStr">
         <is>
-          <t>1897 ₽/пг.м</t>
+          <t>1883 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3436">
       <c r="A3436" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3436" t="inlineStr">
         <is>
-          <t>102 ₽/пг.м</t>
+          <t>1881 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3437">
       <c r="A3437" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3437" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м</t>
+          <t>1884 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3438">
       <c r="A3438" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3438" t="inlineStr">
         <is>
-          <t>103 ₽/пг.м</t>
+          <t>1885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3439">
       <c r="A3439" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 41 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3439" t="inlineStr">
         <is>
-          <t>1896 ₽/пг.м</t>
+          <t>1885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3440">
       <c r="A3440" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3440" t="inlineStr">
         <is>
-          <t>100 ₽/пг.м</t>
+          <t>1893 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3441">
       <c r="A3441" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3441" t="inlineStr">
         <is>
-          <t>1894 ₽/пг.м</t>
+          <t>1893 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3442">
       <c r="A3442" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3442" t="inlineStr">
         <is>
-          <t>100 ₽/пг.м</t>
+          <t>1893 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3443">
       <c r="A3443" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3443" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м</t>
+          <t>1892 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3444">
       <c r="A3444" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3444" t="inlineStr">
         <is>
-          <t>100 ₽/пг.м</t>
+          <t>1893 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3445">
       <c r="A3445" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3445" t="inlineStr">
         <is>
-          <t>1893 ₽/пг.м</t>
+          <t>1889 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3446">
       <c r="A3446" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3446" t="inlineStr">
         <is>
-          <t>102 ₽/пг.м</t>
+          <t>1888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3447">
       <c r="A3447" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3447" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м</t>
+          <t>1890 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3448">
       <c r="A3448" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4,5 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3448" t="inlineStr">
         <is>
-          <t>102 ₽/пг.м</t>
+          <t>1891 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3449">
       <c r="A3449" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 45 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 42 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3449" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м</t>
+          <t>1892 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3450">
       <c r="A3450" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3450" t="inlineStr">
         <is>
-          <t>1902 ₽/пг.м</t>
+          <t>1897 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3451">
       <c r="A3451" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3451" t="inlineStr">
         <is>
-          <t>1902 ₽/пг.м</t>
+          <t>1897 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3452">
       <c r="A3452" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3452" t="inlineStr">
         <is>
-          <t>1902 ₽/пг.м</t>
+          <t>1897 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3453">
       <c r="A3453" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3453" t="inlineStr">
         <is>
-          <t>1901 ₽/пг.м</t>
+          <t>1895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3454">
       <c r="A3454" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3454" t="inlineStr">
         <is>
-          <t>1901 ₽/пг.м</t>
+          <t>1896 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3455">
       <c r="A3455" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3455" t="inlineStr">
         <is>
-          <t>1899 ₽/пг.м</t>
+          <t>1894 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3456">
       <c r="A3456" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3456" t="inlineStr">
         <is>
-          <t>1900 ₽/пг.м</t>
+          <t>1893 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3457">
       <c r="A3457" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3457" t="inlineStr">
         <is>
-          <t>1898 ₽/пг.м</t>
+          <t>1895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3458">
       <c r="A3458" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3458" t="inlineStr">
         <is>
-          <t>1900 ₽/пг.м</t>
+          <t>1895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3459">
       <c r="A3459" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 46 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 45 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3459" t="inlineStr">
         <is>
-          <t>1900 ₽/пг.м</t>
+          <t>1895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3460">
       <c r="A3460" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3460" t="inlineStr">
         <is>
-          <t>1906 ₽/пг.м</t>
+          <t>1902 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3461">
       <c r="A3461" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3461" t="inlineStr">
         <is>
-          <t>1905 ₽/пг.м</t>
+          <t>1902 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3462">
       <c r="A3462" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3462" t="inlineStr">
         <is>
-          <t>1908 ₽/пг.м</t>
+          <t>1902 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3463">
       <c r="A3463" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3463" t="inlineStr">
         <is>
-          <t>1904 ₽/пг.м</t>
+          <t>1901 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3464">
       <c r="A3464" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3464" t="inlineStr">
         <is>
-          <t>1904 ₽/пг.м</t>
+          <t>1901 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3465">
       <c r="A3465" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3465" t="inlineStr">
         <is>
-          <t>1903 ₽/пг.м</t>
+          <t>1899 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3466">
       <c r="A3466" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3466" t="inlineStr">
         <is>
-          <t>1903 ₽/пг.м</t>
+          <t>1898 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3467">
       <c r="A3467" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3467" t="inlineStr">
         <is>
-          <t>1903 ₽/пг.м</t>
+          <t>1900 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3468">
       <c r="A3468" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3468" t="inlineStr">
         <is>
-          <t>1904 ₽/пг.м</t>
+          <t>1900 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3469">
       <c r="A3469" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 48 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 46 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3469" t="inlineStr">
         <is>
-          <t>1904 ₽/пг.м</t>
+          <t>1900 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3470">
       <c r="A3470" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3470" t="inlineStr">
         <is>
-          <t>100 ₽/пг.м</t>
+          <t>1906 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3471">
       <c r="A3471" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3471" t="inlineStr">
         <is>
-          <t>99 ₽/пг.м</t>
+          <t>1905 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3472">
       <c r="A3472" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3472" t="inlineStr">
         <is>
-          <t>100 ₽/пг.м</t>
+          <t>1908 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3473">
       <c r="A3473" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3473" t="inlineStr">
         <is>
-          <t>99 ₽/пг.м</t>
+          <t>1904 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3474">
       <c r="A3474" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3474" t="inlineStr">
         <is>
-          <t>99 ₽/пг.м</t>
+          <t>1904 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3475">
       <c r="A3475" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3475" t="inlineStr">
         <is>
-          <t>97 ₽/пг.м</t>
+          <t>1903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3476">
       <c r="A3476" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3476" t="inlineStr">
         <is>
-          <t>97 ₽/пг.м</t>
+          <t>1903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3477">
       <c r="A3477" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3477" t="inlineStr">
         <is>
-          <t>95 ₽/пг.м</t>
+          <t>1903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3478">
       <c r="A3478" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3478" t="inlineStr">
         <is>
-          <t>98 ₽/пг.м</t>
+          <t>1904 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3479">
       <c r="A3479" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 4 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 48 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3479" t="inlineStr">
         <is>
-          <t>98 ₽/пг.м</t>
+          <t>1904 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3480">
       <c r="A3480" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3480" t="inlineStr">
         <is>
-          <t>1921 ₽/пг.м</t>
+          <t>1913 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3481">
       <c r="A3481" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3481" t="inlineStr">
         <is>
-          <t>1921 ₽/пг.м</t>
+          <t>1912 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3482">
       <c r="A3482" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3482" t="inlineStr">
         <is>
-          <t>1921 ₽/пг.м</t>
+          <t>1913 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3483">
       <c r="A3483" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3483" t="inlineStr">
         <is>
-          <t>1920 ₽/пг.м</t>
+          <t>1911 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3484">
       <c r="A3484" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3484" t="inlineStr">
         <is>
-          <t>1920 ₽/пг.м</t>
+          <t>1912 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3485">
       <c r="A3485" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3485" t="inlineStr">
         <is>
-          <t>1918 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3486">
       <c r="A3486" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3486" t="inlineStr">
         <is>
-          <t>1918 ₽/пг.м</t>
+          <t>1908 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3487">
       <c r="A3487" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3487" t="inlineStr">
         <is>
-          <t>1918 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3488">
       <c r="A3488" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3488" t="inlineStr">
         <is>
-          <t>1919 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3489">
       <c r="A3489" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 50 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3489" t="inlineStr">
         <is>
-          <t>1919 ₽/пг.м</t>
+          <t>1910 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3490">
       <c r="A3490" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3490" t="inlineStr">
         <is>
-          <t>1924 ₽/пг.м</t>
+          <t>1917 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3491">
       <c r="A3491" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3491" t="inlineStr">
         <is>
-          <t>1924 ₽/пг.м</t>
+          <t>1917 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3492">
       <c r="A3492" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3492" t="inlineStr">
         <is>
-          <t>1924 ₽/пг.м</t>
+          <t>1917 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3493">
       <c r="A3493" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3493" t="inlineStr">
         <is>
-          <t>1923 ₽/пг.м</t>
+          <t>1916 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3494">
       <c r="A3494" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3494" t="inlineStr">
         <is>
-          <t>1923 ₽/пг.м</t>
+          <t>1916 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3495">
       <c r="A3495" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3495" t="inlineStr">
         <is>
-          <t>1922 ₽/пг.м</t>
+          <t>1914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3496">
       <c r="A3496" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3496" t="inlineStr">
         <is>
-          <t>1922 ₽/пг.м</t>
+          <t>1914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3497">
       <c r="A3497" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3497" t="inlineStr">
         <is>
-          <t>1922 ₽/пг.м</t>
+          <t>1915 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3498">
       <c r="A3498" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3498" t="inlineStr">
         <is>
-          <t>1923 ₽/пг.м</t>
+          <t>1915 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3499">
       <c r="A3499" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 53 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 5,5 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3499" t="inlineStr">
         <is>
-          <t>1923 ₽/пг.м</t>
+          <t>1915 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3500">
       <c r="A3500" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3500" t="inlineStr">
         <is>
-          <t>1917 ₽/пг.м</t>
+          <t>1921 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3501">
       <c r="A3501" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3501" t="inlineStr">
         <is>
-          <t>1928 ₽/пг.м</t>
+          <t>1921 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3502">
       <c r="A3502" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3502" t="inlineStr">
         <is>
-          <t>1917 ₽/пг.м</t>
+          <t>1921 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3503">
       <c r="A3503" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3503" t="inlineStr">
         <is>
-          <t>1928 ₽/пг.м</t>
+          <t>1920 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3504">
       <c r="A3504" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3504" t="inlineStr">
         <is>
-          <t>1917 ₽/пг.м</t>
+          <t>1920 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3505">
       <c r="A3505" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3505" t="inlineStr">
         <is>
-          <t>1929 ₽/пг.м</t>
+          <t>1918 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3506">
       <c r="A3506" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3506" t="inlineStr">
         <is>
-          <t>1916 ₽/пг.м</t>
+          <t>1918 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3507">
       <c r="A3507" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3507" t="inlineStr">
         <is>
-          <t>1927 ₽/пг.м</t>
+          <t>1918 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3508">
       <c r="A3508" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3508" t="inlineStr">
         <is>
-          <t>1916 ₽/пг.м</t>
+          <t>1919 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3509">
       <c r="A3509" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 50 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3509" t="inlineStr">
         <is>
-          <t>1928 ₽/пг.м</t>
+          <t>1919 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3510">
       <c r="A3510" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3510" t="inlineStr">
         <is>
-          <t>1914 ₽/пг.м</t>
+          <t>1924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3511">
       <c r="A3511" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3511" t="inlineStr">
         <is>
-          <t>1925 ₽/пг.м</t>
+          <t>1924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3512">
       <c r="A3512" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3512" t="inlineStr">
         <is>
-          <t>1915 ₽/пг.м</t>
+          <t>1924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3513">
       <c r="A3513" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3513" t="inlineStr">
         <is>
-          <t>1926 ₽/пг.м</t>
+          <t>1923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3514">
       <c r="A3514" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3514" t="inlineStr">
         <is>
-          <t>1914 ₽/пг.м</t>
+          <t>1923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3515">
       <c r="A3515" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3515" t="inlineStr">
         <is>
-          <t>1925 ₽/пг.м</t>
+          <t>1922 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3516">
       <c r="A3516" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3516" t="inlineStr">
         <is>
-          <t>1915 ₽/пг.м</t>
+          <t>1922 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3517">
       <c r="A3517" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3517" t="inlineStr">
         <is>
-          <t>1927 ₽/пг.м</t>
+          <t>1922 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3518">
       <c r="A3518" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5,5 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3518" t="inlineStr">
         <is>
-          <t>1915 ₽/пг.м</t>
+          <t>1923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3519">
       <c r="A3519" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 55 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 53 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3519" t="inlineStr">
         <is>
-          <t>1927 ₽/пг.м</t>
+          <t>1923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3520">
       <c r="A3520" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3520" t="inlineStr">
         <is>
-          <t>1933 ₽/пг.м</t>
+          <t>1928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3521">
       <c r="A3521" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3521" t="inlineStr">
         <is>
-          <t>1932 ₽/пг.м</t>
+          <t>1928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3522">
       <c r="A3522" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3522" t="inlineStr">
         <is>
-          <t>1933 ₽/пг.м</t>
+          <t>1929 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3523">
       <c r="A3523" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3523" t="inlineStr">
         <is>
-          <t>1932 ₽/пг.м</t>
+          <t>1927 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3524">
       <c r="A3524" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3524" t="inlineStr">
         <is>
-          <t>1932 ₽/пг.м</t>
+          <t>1928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3525">
       <c r="A3525" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3525" t="inlineStr">
         <is>
-          <t>1929 ₽/пг.м</t>
+          <t>1925 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3526">
       <c r="A3526" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3526" t="inlineStr">
         <is>
-          <t>1930 ₽/пг.м</t>
+          <t>1925 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3527">
       <c r="A3527" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3527" t="inlineStr">
         <is>
-          <t>1929 ₽/пг.м</t>
+          <t>1926 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3528">
       <c r="A3528" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3528" t="inlineStr">
         <is>
-          <t>1931 ₽/пг.м</t>
+          <t>1927 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3529">
       <c r="A3529" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 56 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 55 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3529" t="inlineStr">
         <is>
-          <t>1932 ₽/пг.м</t>
+          <t>1927 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3530">
       <c r="A3530" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3530" t="inlineStr">
         <is>
-          <t>1913 ₽/пг.м</t>
+          <t>1933 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3531">
       <c r="A3531" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3531" t="inlineStr">
         <is>
-          <t>1912 ₽/пг.м</t>
+          <t>1932 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3532">
       <c r="A3532" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3532" t="inlineStr">
         <is>
-          <t>1913 ₽/пг.м</t>
+          <t>1933 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3533">
       <c r="A3533" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3533" t="inlineStr">
         <is>
-          <t>1911 ₽/пг.м</t>
+          <t>1932 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3534">
       <c r="A3534" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3534" t="inlineStr">
         <is>
-          <t>1912 ₽/пг.м</t>
+          <t>1932 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3535">
       <c r="A3535" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3535" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>1929 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3536">
       <c r="A3536" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3536" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>1929 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3537">
       <c r="A3537" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3537" t="inlineStr">
         <is>
-          <t>1908 ₽/пг.м</t>
+          <t>1930 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3538">
       <c r="A3538" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3538" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>1931 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3539">
       <c r="A3539" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 5 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 56 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3539" t="inlineStr">
         <is>
-          <t>1910 ₽/пг.м</t>
+          <t>1932 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3540">
       <c r="A3540" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3540" t="inlineStr">
         <is>
-          <t>1944 ₽/пг.м</t>
+          <t>1937 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3541">
       <c r="A3541" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3541" t="inlineStr">
         <is>
-          <t>1944 ₽/пг.м</t>
+          <t>1937 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3542">
       <c r="A3542" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3542" t="inlineStr">
         <is>
-          <t>1944 ₽/пг.м</t>
+          <t>1937 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3543">
       <c r="A3543" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3543" t="inlineStr">
         <is>
-          <t>1943 ₽/пг.м</t>
+          <t>1936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3544">
       <c r="A3544" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3544" t="inlineStr">
         <is>
-          <t>1944 ₽/пг.м</t>
+          <t>1936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3545">
       <c r="A3545" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3545" t="inlineStr">
         <is>
-          <t>1941 ₽/пг.м</t>
+          <t>1935 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3546">
       <c r="A3546" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3546" t="inlineStr">
         <is>
-          <t>1942 ₽/пг.м</t>
+          <t>1934 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3547">
       <c r="A3547" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3547" t="inlineStr">
         <is>
-          <t>1941 ₽/пг.м</t>
+          <t>1935 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3548">
       <c r="A3548" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3548" t="inlineStr">
         <is>
-          <t>1943 ₽/пг.м</t>
+          <t>1935 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3549">
       <c r="A3549" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 60 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3549" t="inlineStr">
         <is>
-          <t>1943 ₽/пг.м</t>
+          <t>1935 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3550">
       <c r="A3550" t="inlineStr">
         <is>
           <t>Квадрат стальной калиброванный 6,3 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3550" t="inlineStr">
         <is>
           <t>1940 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3551">
       <c r="A3551" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3551" t="inlineStr">
         <is>
-          <t>1947 ₽/пг.м</t>
+          <t>1939 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3552">
       <c r="A3552" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3552" t="inlineStr">
         <is>
-          <t>1939 ₽/пг.м</t>
+          <t>1941 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3553">
       <c r="A3553" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3553" t="inlineStr">
         <is>
-          <t>1946 ₽/пг.м</t>
+          <t>1939 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3554">
       <c r="A3554" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3554" t="inlineStr">
         <is>
-          <t>1941 ₽/пг.м</t>
+          <t>1939 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3555">
       <c r="A3555" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3555" t="inlineStr">
         <is>
-          <t>1948 ₽/пг.м</t>
+          <t>1938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3556">
       <c r="A3556" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3556" t="inlineStr">
         <is>
-          <t>1939 ₽/пг.м</t>
+          <t>1938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3557">
       <c r="A3557" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3557" t="inlineStr">
         <is>
-          <t>1946 ₽/пг.м</t>
+          <t>1938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3558">
       <c r="A3558" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3558" t="inlineStr">
         <is>
-          <t>1939 ₽/пг.м</t>
+          <t>1938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3559">
       <c r="A3559" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 6,3 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3559" t="inlineStr">
         <is>
-          <t>1946 ₽/пг.м</t>
+          <t>1939 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3560">
       <c r="A3560" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3560" t="inlineStr">
         <is>
-          <t>1938 ₽/пг.м</t>
+          <t>1944 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3561">
       <c r="A3561" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3561" t="inlineStr">
         <is>
-          <t>1945 ₽/пг.м</t>
+          <t>1944 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3562">
       <c r="A3562" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3562" t="inlineStr">
         <is>
-          <t>1938 ₽/пг.м</t>
+          <t>1944 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3563">
       <c r="A3563" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3563" t="inlineStr">
         <is>
-          <t>1945 ₽/пг.м</t>
+          <t>1943 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3564">
       <c r="A3564" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3564" t="inlineStr">
         <is>
-          <t>1938 ₽/пг.м</t>
+          <t>1944 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3565">
       <c r="A3565" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3565" t="inlineStr">
         <is>
-          <t>1945 ₽/пг.м</t>
+          <t>1941 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3566">
       <c r="A3566" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3566" t="inlineStr">
         <is>
-          <t>1938 ₽/пг.м</t>
+          <t>1941 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3567">
       <c r="A3567" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3567" t="inlineStr">
         <is>
-          <t>1945 ₽/пг.м</t>
+          <t>1942 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3568">
       <c r="A3568" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6,3 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3568" t="inlineStr">
         <is>
-          <t>1939 ₽/пг.м</t>
+          <t>1943 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3569">
       <c r="A3569" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 63 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 60 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3569" t="inlineStr">
         <is>
-          <t>1946 ₽/пг.м</t>
+          <t>1943 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3570">
       <c r="A3570" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3570" t="inlineStr">
         <is>
-          <t>1954 ₽/пг.м</t>
+          <t>1947 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3571">
       <c r="A3571" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3571" t="inlineStr">
         <is>
-          <t>1954 ₽/пг.м</t>
+          <t>1946 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3572">
       <c r="A3572" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3572" t="inlineStr">
         <is>
-          <t>1955 ₽/пг.м</t>
+          <t>1948 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3573">
       <c r="A3573" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3573" t="inlineStr">
         <is>
-          <t>1952 ₽/пг.м</t>
+          <t>1946 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3574">
       <c r="A3574" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3574" t="inlineStr">
         <is>
-          <t>1954 ₽/пг.м</t>
+          <t>1946 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3575">
       <c r="A3575" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3575" t="inlineStr">
         <is>
-          <t>1950 ₽/пг.м</t>
+          <t>1945 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3576">
       <c r="A3576" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3576" t="inlineStr">
         <is>
-          <t>1951 ₽/пг.м</t>
+          <t>1945 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3577">
       <c r="A3577" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3577" t="inlineStr">
         <is>
-          <t>1948 ₽/пг.м</t>
+          <t>1945 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3578">
       <c r="A3578" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3578" t="inlineStr">
         <is>
-          <t>1951 ₽/пг.м</t>
+          <t>1945 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3579">
       <c r="A3579" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 65 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 63 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3579" t="inlineStr">
         <is>
-          <t>1952 ₽/пг.м</t>
+          <t>1946 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3580">
       <c r="A3580" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3580" t="inlineStr">
         <is>
-          <t>1937 ₽/пг.м</t>
+          <t>1954 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3581">
       <c r="A3581" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3581" t="inlineStr">
         <is>
-          <t>1937 ₽/пг.м</t>
+          <t>1954 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3582">
       <c r="A3582" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3582" t="inlineStr">
         <is>
-          <t>1937 ₽/пг.м</t>
+          <t>1955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3583">
       <c r="A3583" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3583" t="inlineStr">
         <is>
-          <t>1936 ₽/пг.м</t>
+          <t>1952 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3584">
       <c r="A3584" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3584" t="inlineStr">
         <is>
-          <t>1936 ₽/пг.м</t>
+          <t>1954 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3585">
       <c r="A3585" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3585" t="inlineStr">
         <is>
-          <t>1935 ₽/пг.м</t>
+          <t>1950 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3586">
       <c r="A3586" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3586" t="inlineStr">
         <is>
-          <t>1935 ₽/пг.м</t>
+          <t>1948 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3587">
       <c r="A3587" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3587" t="inlineStr">
         <is>
-          <t>1934 ₽/пг.м</t>
+          <t>1951 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3588">
       <c r="A3588" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3588" t="inlineStr">
         <is>
-          <t>1935 ₽/пг.м</t>
+          <t>1951 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3589">
       <c r="A3589" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 6 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 65 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3589" t="inlineStr">
         <is>
-          <t>1935 ₽/пг.м</t>
+          <t>1952 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3590">
       <c r="A3590" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3590" t="inlineStr">
         <is>
-          <t>1965 ₽/пг.м</t>
+          <t>1960 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3591">
       <c r="A3591" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3591" t="inlineStr">
         <is>
-          <t>1963 ₽/пг.м</t>
+          <t>1958 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3592">
       <c r="A3592" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3592" t="inlineStr">
         <is>
-          <t>1967 ₽/пг.м</t>
+          <t>1960 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3593">
       <c r="A3593" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3593" t="inlineStr">
         <is>
-          <t>1962 ₽/пг.м</t>
+          <t>1958 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3594">
       <c r="A3594" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3594" t="inlineStr">
         <is>
-          <t>1962 ₽/пг.м</t>
+          <t>1958 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3595">
       <c r="A3595" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3595" t="inlineStr">
         <is>
-          <t>1961 ₽/пг.м</t>
+          <t>1956 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3596">
       <c r="A3596" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3596" t="inlineStr">
         <is>
-          <t>1962 ₽/пг.м</t>
+          <t>1956 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3597">
       <c r="A3597" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3597" t="inlineStr">
         <is>
-          <t>1960 ₽/пг.м</t>
+          <t>1956 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3598">
       <c r="A3598" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3598" t="inlineStr">
         <is>
-          <t>1962 ₽/пг.м</t>
+          <t>1957 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3599">
       <c r="A3599" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 70 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 7 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3599" t="inlineStr">
         <is>
-          <t>1962 ₽/пг.м</t>
+          <t>1957 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3600">
       <c r="A3600" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3600" t="inlineStr">
         <is>
-          <t>1971 ₽/пг.м</t>
+          <t>1965 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3601">
       <c r="A3601" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3601" t="inlineStr">
         <is>
-          <t>1970 ₽/пг.м</t>
+          <t>1963 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3602">
       <c r="A3602" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3602" t="inlineStr">
         <is>
-          <t>1972 ₽/пг.м</t>
+          <t>1967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3603">
       <c r="A3603" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3603" t="inlineStr">
         <is>
-          <t>1970 ₽/пг.м</t>
+          <t>1962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3604">
       <c r="A3604" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3604" t="inlineStr">
         <is>
-          <t>1970 ₽/пг.м</t>
+          <t>1962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3605">
       <c r="A3605" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3605" t="inlineStr">
         <is>
-          <t>1968 ₽/пг.м</t>
+          <t>1961 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3606">
       <c r="A3606" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3606" t="inlineStr">
         <is>
-          <t>1968 ₽/пг.м</t>
+          <t>1960 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3607">
       <c r="A3607" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3607" t="inlineStr">
         <is>
-          <t>1967 ₽/пг.м</t>
+          <t>1962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3608">
       <c r="A3608" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3608" t="inlineStr">
         <is>
-          <t>1969 ₽/пг.м</t>
+          <t>1962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3609">
       <c r="A3609" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 75 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 70 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3609" t="inlineStr">
         <is>
-          <t>1969 ₽/пг.м</t>
+          <t>1962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3610">
       <c r="A3610" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3610" t="inlineStr">
         <is>
-          <t>1960 ₽/пг.м</t>
+          <t>1971 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3611">
       <c r="A3611" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3611" t="inlineStr">
         <is>
-          <t>1958 ₽/пг.м</t>
+          <t>1970 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3612">
       <c r="A3612" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3612" t="inlineStr">
         <is>
-          <t>1960 ₽/пг.м</t>
+          <t>1972 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3613">
       <c r="A3613" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3613" t="inlineStr">
         <is>
-          <t>1958 ₽/пг.м</t>
+          <t>1970 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3614">
       <c r="A3614" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3614" t="inlineStr">
         <is>
-          <t>1958 ₽/пг.м</t>
+          <t>1970 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3615">
       <c r="A3615" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3615" t="inlineStr">
         <is>
-          <t>1956 ₽/пг.м</t>
+          <t>1968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3616">
       <c r="A3616" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3616" t="inlineStr">
         <is>
-          <t>1956 ₽/пг.м</t>
+          <t>1967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3617">
       <c r="A3617" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3617" t="inlineStr">
         <is>
-          <t>1956 ₽/пг.м</t>
+          <t>1968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3618">
       <c r="A3618" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3618" t="inlineStr">
         <is>
-          <t>1957 ₽/пг.м</t>
+          <t>1969 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3619">
       <c r="A3619" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 7 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 75 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3619" t="inlineStr">
         <is>
-          <t>1957 ₽/пг.м</t>
+          <t>1969 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3620">
       <c r="A3620" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3620" t="inlineStr">
         <is>
-          <t>1981 ₽/пг.м</t>
+          <t>1976 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3621">
       <c r="A3621" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3621" t="inlineStr">
         <is>
-          <t>1980 ₽/пг.м</t>
+          <t>1975 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3622">
       <c r="A3622" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3622" t="inlineStr">
         <is>
-          <t>1981 ₽/пг.м</t>
+          <t>1976 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3623">
       <c r="A3623" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3623" t="inlineStr">
         <is>
-          <t>1979 ₽/пг.м</t>
+          <t>1974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3624">
       <c r="A3624" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3624" t="inlineStr">
         <is>
-          <t>1980 ₽/пг.м</t>
+          <t>1974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3625">
       <c r="A3625" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3625" t="inlineStr">
         <is>
-          <t>1978 ₽/пг.м</t>
+          <t>1973 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3626">
       <c r="A3626" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3626" t="inlineStr">
         <is>
-          <t>1978 ₽/пг.м</t>
+          <t>1972 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3627">
       <c r="A3627" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3627" t="inlineStr">
         <is>
-          <t>1977 ₽/пг.м</t>
+          <t>1973 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3628">
       <c r="A3628" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3628" t="inlineStr">
         <is>
-          <t>1978 ₽/пг.м</t>
+          <t>1973 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3629">
       <c r="A3629" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 80 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 8 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3629" t="inlineStr">
         <is>
-          <t>1979 ₽/пг.м</t>
+          <t>1974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3630">
       <c r="A3630" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3630" t="inlineStr">
         <is>
-          <t>1985 ₽/пг.м</t>
+          <t>1981 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3631">
       <c r="A3631" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3631" t="inlineStr">
         <is>
-          <t>1984 ₽/пг.м</t>
+          <t>1980 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3632">
       <c r="A3632" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3632" t="inlineStr">
         <is>
-          <t>1985 ₽/пг.м</t>
+          <t>1981 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3633">
       <c r="A3633" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3633" t="inlineStr">
         <is>
-          <t>1983 ₽/пг.м</t>
+          <t>1979 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3634">
       <c r="A3634" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3634" t="inlineStr">
         <is>
-          <t>1984 ₽/пг.м</t>
+          <t>1980 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3635">
       <c r="A3635" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3635" t="inlineStr">
         <is>
-          <t>1982 ₽/пг.м</t>
+          <t>1978 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3636">
       <c r="A3636" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3636" t="inlineStr">
         <is>
-          <t>1982 ₽/пг.м</t>
+          <t>1977 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3637">
       <c r="A3637" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3637" t="inlineStr">
         <is>
-          <t>1981 ₽/пг.м</t>
+          <t>1978 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3638">
       <c r="A3638" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3638" t="inlineStr">
         <is>
-          <t>1983 ₽/пг.м</t>
+          <t>1978 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3639">
       <c r="A3639" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 85 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 80 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3639" t="inlineStr">
         <is>
-          <t>1983 ₽/пг.м</t>
+          <t>1979 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3640">
       <c r="A3640" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3640" t="inlineStr">
         <is>
-          <t>1976 ₽/пг.м</t>
+          <t>1985 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3641">
       <c r="A3641" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3641" t="inlineStr">
         <is>
-          <t>1975 ₽/пг.м</t>
+          <t>1984 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3642">
       <c r="A3642" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3642" t="inlineStr">
         <is>
-          <t>1976 ₽/пг.м</t>
+          <t>1985 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3643">
       <c r="A3643" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3643" t="inlineStr">
         <is>
-          <t>1974 ₽/пг.м</t>
+          <t>1983 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3644">
       <c r="A3644" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3644" t="inlineStr">
         <is>
-          <t>1974 ₽/пг.м</t>
+          <t>1984 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3645">
       <c r="A3645" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3645" t="inlineStr">
         <is>
-          <t>1973 ₽/пг.м</t>
+          <t>1982 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3646">
       <c r="A3646" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3646" t="inlineStr">
         <is>
-          <t>1973 ₽/пг.м</t>
+          <t>1981 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3647">
       <c r="A3647" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3647" t="inlineStr">
         <is>
-          <t>1972 ₽/пг.м</t>
+          <t>1982 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3648">
       <c r="A3648" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3648" t="inlineStr">
         <is>
-          <t>1973 ₽/пг.м</t>
+          <t>1983 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3649">
       <c r="A3649" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 8 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 85 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3649" t="inlineStr">
         <is>
-          <t>1974 ₽/пг.м</t>
+          <t>1983 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3650">
       <c r="A3650" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3650" t="inlineStr">
         <is>
-          <t>1994 ₽/пг.м</t>
+          <t>1991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3651">
       <c r="A3651" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3651" t="inlineStr">
         <is>
-          <t>1994 ₽/пг.м</t>
+          <t>1989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3652">
       <c r="A3652" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3652" t="inlineStr">
         <is>
-          <t>1995 ₽/пг.м</t>
+          <t>1991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3653">
       <c r="A3653" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3653" t="inlineStr">
         <is>
-          <t>1994 ₽/пг.м</t>
+          <t>1988 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3654">
       <c r="A3654" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3654" t="inlineStr">
         <is>
-          <t>1994 ₽/пг.м</t>
+          <t>1989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3655">
       <c r="A3655" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3655" t="inlineStr">
         <is>
-          <t>1992 ₽/пг.м</t>
+          <t>1986 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3656">
       <c r="A3656" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3656" t="inlineStr">
         <is>
-          <t>1992 ₽/пг.м</t>
+          <t>1985 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3657">
       <c r="A3657" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3657" t="inlineStr">
         <is>
-          <t>1992 ₽/пг.м</t>
+          <t>1986 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3658">
       <c r="A3658" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3658" t="inlineStr">
         <is>
-          <t>1993 ₽/пг.м</t>
+          <t>1987 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3659">
       <c r="A3659" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 90 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 9 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3659" t="inlineStr">
         <is>
-          <t>1993 ₽/пг.м</t>
+          <t>1988 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3660">
       <c r="A3660" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3660" t="inlineStr">
         <is>
-          <t>2000 ₽/пг.м</t>
+          <t>1994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3661">
       <c r="A3661" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3661" t="inlineStr">
         <is>
-          <t>1999 ₽/пг.м</t>
+          <t>1994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3662">
       <c r="A3662" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3662" t="inlineStr">
         <is>
-          <t>2000 ₽/пг.м</t>
+          <t>1995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3663">
       <c r="A3663" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3663" t="inlineStr">
         <is>
-          <t>1997 ₽/пг.м</t>
+          <t>1994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3664">
       <c r="A3664" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3664" t="inlineStr">
         <is>
-          <t>1997 ₽/пг.м</t>
+          <t>1994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3665">
       <c r="A3665" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3665" t="inlineStr">
         <is>
-          <t>1995 ₽/пг.м</t>
+          <t>1992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3666">
       <c r="A3666" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3666" t="inlineStr">
         <is>
-          <t>1995 ₽/пг.м</t>
+          <t>1992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3667">
       <c r="A3667" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3667" t="inlineStr">
         <is>
-          <t>1995 ₽/пг.м</t>
+          <t>1992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3668">
       <c r="A3668" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3668" t="inlineStr">
         <is>
-          <t>1995 ₽/пг.м</t>
+          <t>1993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3669">
       <c r="A3669" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 95 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 90 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3669" t="inlineStr">
         <is>
-          <t>1997 ₽/пг.м</t>
+          <t>1993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3670">
       <c r="A3670" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм 20ХНЗА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм 20ХНЗА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3670" t="inlineStr">
         <is>
-          <t>1991 ₽/пг.м</t>
+          <t>2000 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3671">
       <c r="A3671" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм 30ХГСА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм 30ХГСА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3671" t="inlineStr">
         <is>
-          <t>1989 ₽/пг.м</t>
+          <t>1999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3672">
       <c r="A3672" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм 30ХМА ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм 30ХМА ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3672" t="inlineStr">
         <is>
-          <t>1991 ₽/пг.м</t>
+          <t>2000 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3673">
       <c r="A3673" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм 40Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм 40Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3673" t="inlineStr">
         <is>
-          <t>1988 ₽/пг.м</t>
+          <t>1997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3674">
       <c r="A3674" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм 45Х ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм 45Х ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3674" t="inlineStr">
         <is>
-          <t>1989 ₽/пг.м</t>
+          <t>1997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3675">
       <c r="A3675" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм ст20 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм ст20 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3675" t="inlineStr">
         <is>
-          <t>1986 ₽/пг.м</t>
+          <t>1995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3676">
       <c r="A3676" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм ст35 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм ст3 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3676" t="inlineStr">
         <is>
-          <t>1986 ₽/пг.м</t>
+          <t>1995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3677">
       <c r="A3677" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм ст3 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм ст35 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3677" t="inlineStr">
         <is>
-          <t>1985 ₽/пг.м</t>
+          <t>1995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3678">
       <c r="A3678" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм ст45 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм ст45 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3678" t="inlineStr">
         <is>
-          <t>1987 ₽/пг.м</t>
+          <t>1995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3679">
       <c r="A3679" t="inlineStr">
         <is>
-          <t>Квадрат стальной калиброванный 9 мм ст50 ГОСТ 8559-75</t>
+          <t>Квадрат стальной калиброванный 95 мм ст50 ГОСТ 8559-75</t>
         </is>
       </c>
       <c r="B3679" t="inlineStr">
         <is>
-          <t>1988 ₽/пг.м</t>
+          <t>1997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3680">
       <c r="A3680" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 100 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3680" t="inlineStr">
         <is>
           <t>1314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3681">
       <c r="A3681" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 100 мм 30ХГСА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3681" t="inlineStr">
         <is>
           <t>1313 ₽/пг.м</t>
         </is>
@@ -44637,68 +44637,68 @@
         <is>
           <t>Квадрат стальной кованый 100 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3684" t="inlineStr">
         <is>
           <t>1313 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3685">
       <c r="A3685" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 100 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3685" t="inlineStr">
         <is>
           <t>1311 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3686">
       <c r="A3686" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 100 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 100 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3686" t="inlineStr">
         <is>
-          <t>1312 ₽/пг.м</t>
+          <t>1311 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3687">
       <c r="A3687" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 100 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 100 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3687" t="inlineStr">
         <is>
-          <t>1311 ₽/пг.м</t>
+          <t>1312 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3688">
       <c r="A3688" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 100 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3688" t="inlineStr">
         <is>
           <t>1312 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3689">
       <c r="A3689" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 105 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3689" t="inlineStr">
         <is>
           <t>1335 ₽/пг.м</t>
         </is>
@@ -44745,68 +44745,68 @@
         <is>
           <t>Квадрат стальной кованый 105 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3693" t="inlineStr">
         <is>
           <t>1335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3694">
       <c r="A3694" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 105 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3694" t="inlineStr">
         <is>
           <t>1333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3695">
       <c r="A3695" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 105 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 105 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3695" t="inlineStr">
         <is>
-          <t>1335 ₽/пг.м</t>
+          <t>1333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3696">
       <c r="A3696" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 105 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 105 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3696" t="inlineStr">
         <is>
-          <t>1333 ₽/пг.м</t>
+          <t>1335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3697">
       <c r="A3697" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 105 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3697" t="inlineStr">
         <is>
           <t>1335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3698">
       <c r="A3698" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 110 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3698" t="inlineStr">
         <is>
           <t>1357 ₽/пг.м</t>
         </is>
@@ -44853,63 +44853,63 @@
         <is>
           <t>Квадрат стальной кованый 110 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3702" t="inlineStr">
         <is>
           <t>1357 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3703">
       <c r="A3703" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 110 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3703" t="inlineStr">
         <is>
           <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3704">
       <c r="A3704" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 110 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 110 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3704" t="inlineStr">
         <is>
           <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3705">
       <c r="A3705" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 110 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 110 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3705" t="inlineStr">
         <is>
           <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3706">
       <c r="A3706" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 110 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3706" t="inlineStr">
         <is>
           <t>1356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3707">
       <c r="A3707" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 115 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -44961,63 +44961,63 @@
         <is>
           <t>Квадрат стальной кованый 115 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3711" t="inlineStr">
         <is>
           <t>1388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3712">
       <c r="A3712" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 115 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3712" t="inlineStr">
         <is>
           <t>1386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3713">
       <c r="A3713" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 115 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 115 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3713" t="inlineStr">
         <is>
           <t>1386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3714">
       <c r="A3714" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 115 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 115 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3714" t="inlineStr">
         <is>
           <t>1386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3715">
       <c r="A3715" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 115 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3715" t="inlineStr">
         <is>
           <t>1387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3716">
       <c r="A3716" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 120 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -45069,68 +45069,68 @@
         <is>
           <t>Квадрат стальной кованый 120 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3720" t="inlineStr">
         <is>
           <t>1408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3721">
       <c r="A3721" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 120 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3721" t="inlineStr">
         <is>
           <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3722">
       <c r="A3722" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 120 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 120 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3722" t="inlineStr">
         <is>
-          <t>1407 ₽/пг.м</t>
+          <t>1406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3723">
       <c r="A3723" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 120 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 120 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3723" t="inlineStr">
         <is>
-          <t>1406 ₽/пг.м</t>
+          <t>1407 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3724">
       <c r="A3724" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 120 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3724" t="inlineStr">
         <is>
           <t>1408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3725">
       <c r="A3725" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 125 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3725" t="inlineStr">
         <is>
           <t>1441 ₽/пг.м</t>
         </is>
@@ -45177,68 +45177,68 @@
         <is>
           <t>Квадрат стальной кованый 125 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3729" t="inlineStr">
         <is>
           <t>1441 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3730">
       <c r="A3730" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 125 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3730" t="inlineStr">
         <is>
           <t>1438 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3731">
       <c r="A3731" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 125 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 125 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3731" t="inlineStr">
         <is>
-          <t>1439 ₽/пг.м</t>
+          <t>1437 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3732">
       <c r="A3732" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 125 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 125 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3732" t="inlineStr">
         <is>
-          <t>1437 ₽/пг.м</t>
+          <t>1439 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3733">
       <c r="A3733" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 125 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3733" t="inlineStr">
         <is>
           <t>1441 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3734">
       <c r="A3734" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 130 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3734" t="inlineStr">
         <is>
           <t>1470 ₽/пг.м</t>
         </is>
@@ -45285,68 +45285,68 @@
         <is>
           <t>Квадрат стальной кованый 130 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3738" t="inlineStr">
         <is>
           <t>1470 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3739">
       <c r="A3739" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 130 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3739" t="inlineStr">
         <is>
           <t>1468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3740">
       <c r="A3740" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 130 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 130 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3740" t="inlineStr">
         <is>
-          <t>1469 ₽/пг.м</t>
+          <t>1468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3741">
       <c r="A3741" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 130 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 130 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3741" t="inlineStr">
         <is>
-          <t>1468 ₽/пг.м</t>
+          <t>1469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3742">
       <c r="A3742" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 130 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3742" t="inlineStr">
         <is>
           <t>1469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3743">
       <c r="A3743" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 135 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3743" t="inlineStr">
         <is>
           <t>1492 ₽/пг.м</t>
         </is>
@@ -45393,63 +45393,63 @@
         <is>
           <t>Квадрат стальной кованый 135 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3747" t="inlineStr">
         <is>
           <t>1492 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3748">
       <c r="A3748" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 135 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3748" t="inlineStr">
         <is>
           <t>1491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3749">
       <c r="A3749" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 135 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 135 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3749" t="inlineStr">
         <is>
           <t>1491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3750">
       <c r="A3750" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 135 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 135 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3750" t="inlineStr">
         <is>
           <t>1491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3751">
       <c r="A3751" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 135 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3751" t="inlineStr">
         <is>
           <t>1491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3752">
       <c r="A3752" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 140 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -45501,68 +45501,68 @@
         <is>
           <t>Квадрат стальной кованый 140 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3756" t="inlineStr">
         <is>
           <t>1530 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3757">
       <c r="A3757" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 140 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3757" t="inlineStr">
         <is>
           <t>1529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3758">
       <c r="A3758" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 140 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 140 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3758" t="inlineStr">
         <is>
-          <t>1529 ₽/пг.м</t>
+          <t>1528 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3759">
       <c r="A3759" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 140 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 140 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3759" t="inlineStr">
         <is>
-          <t>1528 ₽/пг.м</t>
+          <t>1529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3760">
       <c r="A3760" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 140 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3760" t="inlineStr">
         <is>
           <t>1529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3761">
       <c r="A3761" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 145 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3761" t="inlineStr">
         <is>
           <t>1563 ₽/пг.м</t>
         </is>
@@ -45609,68 +45609,68 @@
         <is>
           <t>Квадрат стальной кованый 145 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3765" t="inlineStr">
         <is>
           <t>1563 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3766">
       <c r="A3766" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 145 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3766" t="inlineStr">
         <is>
           <t>1562 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3767">
       <c r="A3767" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 145 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 145 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3767" t="inlineStr">
         <is>
-          <t>1562 ₽/пг.м</t>
+          <t>1561 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3768">
       <c r="A3768" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 145 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 145 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3768" t="inlineStr">
         <is>
-          <t>1561 ₽/пг.м</t>
+          <t>1562 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3769">
       <c r="A3769" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 145 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3769" t="inlineStr">
         <is>
           <t>1562 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3770">
       <c r="A3770" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 150 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3770" t="inlineStr">
         <is>
           <t>1597 ₽/пг.м</t>
         </is>
@@ -45717,68 +45717,68 @@
         <is>
           <t>Квадрат стальной кованый 150 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3774" t="inlineStr">
         <is>
           <t>1595 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3775">
       <c r="A3775" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 150 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3775" t="inlineStr">
         <is>
           <t>1592 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3776">
       <c r="A3776" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 150 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 150 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3776" t="inlineStr">
         <is>
-          <t>1592 ₽/пг.м</t>
+          <t>1591 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3777">
       <c r="A3777" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 150 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 150 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3777" t="inlineStr">
         <is>
-          <t>1591 ₽/пг.м</t>
+          <t>1592 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3778">
       <c r="A3778" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 150 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3778" t="inlineStr">
         <is>
           <t>1593 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3779">
       <c r="A3779" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 155 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3779" t="inlineStr">
         <is>
           <t>1603 ₽/пг.м</t>
         </is>
@@ -45825,63 +45825,63 @@
         <is>
           <t>Квадрат стальной кованый 155 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3783" t="inlineStr">
         <is>
           <t>1602 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3784">
       <c r="A3784" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 155 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3784" t="inlineStr">
         <is>
           <t>1600 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3785">
       <c r="A3785" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 155 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 155 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3785" t="inlineStr">
         <is>
           <t>1600 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3786">
       <c r="A3786" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 155 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 155 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3786" t="inlineStr">
         <is>
           <t>1600 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3787">
       <c r="A3787" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 155 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3787" t="inlineStr">
         <is>
           <t>1600 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3788">
       <c r="A3788" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 160 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -45933,68 +45933,68 @@
         <is>
           <t>Квадрат стальной кованый 160 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3792" t="inlineStr">
         <is>
           <t>1632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3793">
       <c r="A3793" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 160 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3793" t="inlineStr">
         <is>
           <t>1630 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3794">
       <c r="A3794" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 160 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 160 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3794" t="inlineStr">
         <is>
-          <t>1632 ₽/пг.м</t>
+          <t>1629 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3795">
       <c r="A3795" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 160 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 160 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3795" t="inlineStr">
         <is>
-          <t>1629 ₽/пг.м</t>
+          <t>1632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3796">
       <c r="A3796" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 160 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3796" t="inlineStr">
         <is>
           <t>1632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3797">
       <c r="A3797" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 165 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3797" t="inlineStr">
         <is>
           <t>1639 ₽/пг.м</t>
         </is>
@@ -46041,68 +46041,68 @@
         <is>
           <t>Квадрат стальной кованый 165 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3801" t="inlineStr">
         <is>
           <t>1639 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3802">
       <c r="A3802" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 165 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3802" t="inlineStr">
         <is>
           <t>1635 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3803">
       <c r="A3803" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 165 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 165 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3803" t="inlineStr">
         <is>
-          <t>1635 ₽/пг.м</t>
+          <t>1634 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3804">
       <c r="A3804" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 165 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 165 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3804" t="inlineStr">
         <is>
-          <t>1634 ₽/пг.м</t>
+          <t>1635 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3805">
       <c r="A3805" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 165 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3805" t="inlineStr">
         <is>
           <t>1636 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3806">
       <c r="A3806" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 170 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3806" t="inlineStr">
         <is>
           <t>1663 ₽/пг.м</t>
         </is>
@@ -46149,63 +46149,63 @@
         <is>
           <t>Квадрат стальной кованый 170 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3810" t="inlineStr">
         <is>
           <t>1661 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3811">
       <c r="A3811" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 170 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3811" t="inlineStr">
         <is>
           <t>1659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3812">
       <c r="A3812" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 170 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 170 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3812" t="inlineStr">
         <is>
           <t>1659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3813">
       <c r="A3813" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 170 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 170 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3813" t="inlineStr">
         <is>
           <t>1659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3814">
       <c r="A3814" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 170 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3814" t="inlineStr">
         <is>
           <t>1660 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3815">
       <c r="A3815" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 175 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -46257,68 +46257,68 @@
         <is>
           <t>Квадрат стальной кованый 175 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3819" t="inlineStr">
         <is>
           <t>1665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3820">
       <c r="A3820" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 175 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3820" t="inlineStr">
         <is>
           <t>1664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3821">
       <c r="A3821" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 175 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 175 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3821" t="inlineStr">
         <is>
-          <t>1664 ₽/пг.м</t>
+          <t>1663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3822">
       <c r="A3822" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 175 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 175 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3822" t="inlineStr">
         <is>
-          <t>1663 ₽/пг.м</t>
+          <t>1664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3823">
       <c r="A3823" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 175 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3823" t="inlineStr">
         <is>
           <t>1664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3824">
       <c r="A3824" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 180 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3824" t="inlineStr">
         <is>
           <t>1693 ₽/пг.м</t>
         </is>
@@ -46365,68 +46365,68 @@
         <is>
           <t>Квадрат стальной кованый 180 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3828" t="inlineStr">
         <is>
           <t>1690 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3829">
       <c r="A3829" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 180 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3829" t="inlineStr">
         <is>
           <t>1688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3830">
       <c r="A3830" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 180 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 180 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3830" t="inlineStr">
         <is>
-          <t>1689 ₽/пг.м</t>
+          <t>1688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3831">
       <c r="A3831" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 180 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 180 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3831" t="inlineStr">
         <is>
-          <t>1688 ₽/пг.м</t>
+          <t>1689 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3832">
       <c r="A3832" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 180 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3832" t="inlineStr">
         <is>
           <t>1689 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3833">
       <c r="A3833" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 185 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3833" t="inlineStr">
         <is>
           <t>1697 ₽/пг.м</t>
         </is>
@@ -46473,68 +46473,68 @@
         <is>
           <t>Квадрат стальной кованый 185 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3837" t="inlineStr">
         <is>
           <t>1697 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3838">
       <c r="A3838" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 185 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3838" t="inlineStr">
         <is>
           <t>1695 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3839">
       <c r="A3839" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 185 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 185 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3839" t="inlineStr">
         <is>
-          <t>1695 ₽/пг.м</t>
+          <t>1694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3840">
       <c r="A3840" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 185 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 185 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3840" t="inlineStr">
         <is>
-          <t>1694 ₽/пг.м</t>
+          <t>1695 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3841">
       <c r="A3841" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 185 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3841" t="inlineStr">
         <is>
           <t>1696 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3842">
       <c r="A3842" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 190 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3842" t="inlineStr">
         <is>
           <t>1722 ₽/пг.м</t>
         </is>
@@ -46581,68 +46581,68 @@
         <is>
           <t>Квадрат стальной кованый 190 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3846" t="inlineStr">
         <is>
           <t>1720 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3847">
       <c r="A3847" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 190 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3847" t="inlineStr">
         <is>
           <t>1716 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3848">
       <c r="A3848" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 190 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 190 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3848" t="inlineStr">
         <is>
-          <t>1717 ₽/пг.м</t>
+          <t>1715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3849">
       <c r="A3849" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 190 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 190 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3849" t="inlineStr">
         <is>
-          <t>1715 ₽/пг.м</t>
+          <t>1717 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3850">
       <c r="A3850" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 190 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3850" t="inlineStr">
         <is>
           <t>1717 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3851">
       <c r="A3851" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 195 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3851" t="inlineStr">
         <is>
           <t>1727 ₽/пг.м</t>
         </is>
@@ -46689,68 +46689,68 @@
         <is>
           <t>Квадрат стальной кованый 195 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3855" t="inlineStr">
         <is>
           <t>1726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3856">
       <c r="A3856" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 195 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3856" t="inlineStr">
         <is>
           <t>1722 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3857">
       <c r="A3857" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 195 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 195 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3857" t="inlineStr">
         <is>
-          <t>1723 ₽/пг.м</t>
+          <t>1722 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3858">
       <c r="A3858" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 195 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 195 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3858" t="inlineStr">
         <is>
-          <t>1722 ₽/пг.м</t>
+          <t>1723 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3859">
       <c r="A3859" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 195 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3859" t="inlineStr">
         <is>
           <t>1725 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3860">
       <c r="A3860" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 200 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3860" t="inlineStr">
         <is>
           <t>1753 ₽/пг.м</t>
         </is>
@@ -46797,68 +46797,68 @@
         <is>
           <t>Квадрат стальной кованый 200 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3864" t="inlineStr">
         <is>
           <t>1751 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3865">
       <c r="A3865" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 200 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3865" t="inlineStr">
         <is>
           <t>1748 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3866">
       <c r="A3866" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 200 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 200 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3866" t="inlineStr">
         <is>
-          <t>1749 ₽/пг.м</t>
+          <t>1747 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3867">
       <c r="A3867" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 200 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 200 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3867" t="inlineStr">
         <is>
-          <t>1747 ₽/пг.м</t>
+          <t>1749 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3868">
       <c r="A3868" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 200 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3868" t="inlineStr">
         <is>
           <t>1749 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3869">
       <c r="A3869" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 40 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3869" t="inlineStr">
         <is>
           <t>807 ₽/пг.м</t>
         </is>
@@ -46905,68 +46905,68 @@
         <is>
           <t>Квадрат стальной кованый 40 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3873" t="inlineStr">
         <is>
           <t>806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3874">
       <c r="A3874" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 40 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3874" t="inlineStr">
         <is>
           <t>806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3875">
       <c r="A3875" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 40 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 40 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3875" t="inlineStr">
         <is>
-          <t>806 ₽/пг.м</t>
+          <t>805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3876">
       <c r="A3876" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 40 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 40 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3876" t="inlineStr">
         <is>
-          <t>805 ₽/пг.м</t>
+          <t>806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3877">
       <c r="A3877" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 40 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3877" t="inlineStr">
         <is>
           <t>806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3878">
       <c r="A3878" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 42 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3878" t="inlineStr">
         <is>
           <t>839 ₽/пг.м</t>
         </is>
@@ -47013,68 +47013,68 @@
         <is>
           <t>Квадрат стальной кованый 42 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3882" t="inlineStr">
         <is>
           <t>839 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3883">
       <c r="A3883" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 42 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3883" t="inlineStr">
         <is>
           <t>837 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3884">
       <c r="A3884" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 42 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 42 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3884" t="inlineStr">
         <is>
-          <t>837 ₽/пг.м</t>
+          <t>835 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3885">
       <c r="A3885" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 42 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 42 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3885" t="inlineStr">
         <is>
-          <t>835 ₽/пг.м</t>
+          <t>837 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3886">
       <c r="A3886" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 42 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3886" t="inlineStr">
         <is>
           <t>838 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3887">
       <c r="A3887" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 45 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3887" t="inlineStr">
         <is>
           <t>862 ₽/пг.м</t>
         </is>
@@ -47121,68 +47121,68 @@
         <is>
           <t>Квадрат стальной кованый 45 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3891" t="inlineStr">
         <is>
           <t>862 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3892">
       <c r="A3892" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 45 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3892" t="inlineStr">
         <is>
           <t>859 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3893">
       <c r="A3893" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 45 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 45 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3893" t="inlineStr">
         <is>
-          <t>860 ₽/пг.м</t>
+          <t>859 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3894">
       <c r="A3894" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 45 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 45 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3894" t="inlineStr">
         <is>
-          <t>859 ₽/пг.м</t>
+          <t>860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3895">
       <c r="A3895" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 45 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3895" t="inlineStr">
         <is>
           <t>860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3896">
       <c r="A3896" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 48 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3896" t="inlineStr">
         <is>
           <t>909 ₽/пг.м</t>
         </is>
@@ -47229,68 +47229,68 @@
         <is>
           <t>Квадрат стальной кованый 48 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3900" t="inlineStr">
         <is>
           <t>908 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3901">
       <c r="A3901" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 48 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3901" t="inlineStr">
         <is>
           <t>906 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3902">
       <c r="A3902" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 48 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 48 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3902" t="inlineStr">
         <is>
-          <t>907 ₽/пг.м</t>
+          <t>906 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3903">
       <c r="A3903" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 48 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 48 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3903" t="inlineStr">
         <is>
-          <t>906 ₽/пг.м</t>
+          <t>907 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3904">
       <c r="A3904" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 48 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3904" t="inlineStr">
         <is>
           <t>907 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3905">
       <c r="A3905" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 50 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3905" t="inlineStr">
         <is>
           <t>942 ₽/пг.м</t>
         </is>
@@ -47337,63 +47337,63 @@
         <is>
           <t>Квадрат стальной кованый 50 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3909" t="inlineStr">
         <is>
           <t>940 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3910">
       <c r="A3910" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 50 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3910" t="inlineStr">
         <is>
           <t>938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3911">
       <c r="A3911" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 50 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 50 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3911" t="inlineStr">
         <is>
           <t>938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3912">
       <c r="A3912" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 50 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 50 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3912" t="inlineStr">
         <is>
           <t>938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3913">
       <c r="A3913" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 50 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3913" t="inlineStr">
         <is>
           <t>940 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3914">
       <c r="A3914" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 52 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -47445,68 +47445,68 @@
         <is>
           <t>Квадрат стальной кованый 52 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3918" t="inlineStr">
         <is>
           <t>968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3919">
       <c r="A3919" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 52 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3919" t="inlineStr">
         <is>
           <t>967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3920">
       <c r="A3920" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 52 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 52 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3920" t="inlineStr">
         <is>
-          <t>967 ₽/пг.м</t>
+          <t>966 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3921">
       <c r="A3921" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 52 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 52 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3921" t="inlineStr">
         <is>
-          <t>966 ₽/пг.м</t>
+          <t>967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3922">
       <c r="A3922" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 52 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3922" t="inlineStr">
         <is>
           <t>967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3923">
       <c r="A3923" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 55 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3923" t="inlineStr">
         <is>
           <t>995 ₽/пг.м</t>
         </is>
@@ -47553,68 +47553,68 @@
         <is>
           <t>Квадрат стальной кованый 55 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3927" t="inlineStr">
         <is>
           <t>994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3928">
       <c r="A3928" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 55 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3928" t="inlineStr">
         <is>
           <t>994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3929">
       <c r="A3929" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 55 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 55 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3929" t="inlineStr">
         <is>
-          <t>994 ₽/пг.м</t>
+          <t>993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3930">
       <c r="A3930" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 55 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 55 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3930" t="inlineStr">
         <is>
-          <t>993 ₽/пг.м</t>
+          <t>994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3931">
       <c r="A3931" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 55 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3931" t="inlineStr">
         <is>
           <t>994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3932">
       <c r="A3932" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 58 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3932" t="inlineStr">
         <is>
           <t>1016 ₽/пг.м</t>
         </is>
@@ -47661,63 +47661,63 @@
         <is>
           <t>Квадрат стальной кованый 58 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3936" t="inlineStr">
         <is>
           <t>1016 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3937">
       <c r="A3937" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 58 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3937" t="inlineStr">
         <is>
           <t>1015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3938">
       <c r="A3938" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 58 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 58 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3938" t="inlineStr">
         <is>
           <t>1015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3939">
       <c r="A3939" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 58 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 58 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3939" t="inlineStr">
         <is>
           <t>1015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3940">
       <c r="A3940" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 58 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3940" t="inlineStr">
         <is>
           <t>1015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3941">
       <c r="A3941" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 60 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -47769,68 +47769,68 @@
         <is>
           <t>Квадрат стальной кованый 60 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3945" t="inlineStr">
         <is>
           <t>1042 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3946">
       <c r="A3946" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 60 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3946" t="inlineStr">
         <is>
           <t>1039 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3947">
       <c r="A3947" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 60 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 60 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3947" t="inlineStr">
         <is>
-          <t>1041 ₽/пг.м</t>
+          <t>1039 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3948">
       <c r="A3948" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 60 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 60 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3948" t="inlineStr">
         <is>
-          <t>1039 ₽/пг.м</t>
+          <t>1041 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3949">
       <c r="A3949" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 60 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3949" t="inlineStr">
         <is>
           <t>1041 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3950">
       <c r="A3950" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 63 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3950" t="inlineStr">
         <is>
           <t>1065 ₽/пг.м</t>
         </is>
@@ -47877,68 +47877,68 @@
         <is>
           <t>Квадрат стальной кованый 63 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3954" t="inlineStr">
         <is>
           <t>1065 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3955">
       <c r="A3955" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 63 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3955" t="inlineStr">
         <is>
           <t>1063 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3956">
       <c r="A3956" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 63 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 63 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3956" t="inlineStr">
         <is>
-          <t>1064 ₽/пг.м</t>
+          <t>1062 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3957">
       <c r="A3957" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 63 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 63 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3957" t="inlineStr">
         <is>
-          <t>1062 ₽/пг.м</t>
+          <t>1064 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3958">
       <c r="A3958" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 63 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3958" t="inlineStr">
         <is>
           <t>1064 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3959">
       <c r="A3959" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 65 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3959" t="inlineStr">
         <is>
           <t>1094 ₽/пг.м</t>
         </is>
@@ -47985,68 +47985,68 @@
         <is>
           <t>Квадрат стальной кованый 65 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3963" t="inlineStr">
         <is>
           <t>1093 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3964">
       <c r="A3964" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 65 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3964" t="inlineStr">
         <is>
           <t>1092 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3965">
       <c r="A3965" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 65 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 65 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3965" t="inlineStr">
         <is>
-          <t>1092 ₽/пг.м</t>
+          <t>1091 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3966">
       <c r="A3966" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 65 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 65 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3966" t="inlineStr">
         <is>
-          <t>1091 ₽/пг.м</t>
+          <t>1092 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3967">
       <c r="A3967" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 65 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3967" t="inlineStr">
         <is>
           <t>1092 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3968">
       <c r="A3968" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 68 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3968" t="inlineStr">
         <is>
           <t>1097 ₽/пг.м</t>
         </is>
@@ -48093,63 +48093,63 @@
         <is>
           <t>Квадрат стальной кованый 68 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3972" t="inlineStr">
         <is>
           <t>1096 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3973">
       <c r="A3973" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 68 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3973" t="inlineStr">
         <is>
           <t>1095 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3974">
       <c r="A3974" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 68 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 68 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3974" t="inlineStr">
         <is>
           <t>1095 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3975">
       <c r="A3975" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 68 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 68 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3975" t="inlineStr">
         <is>
           <t>1095 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3976">
       <c r="A3976" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 68 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3976" t="inlineStr">
         <is>
           <t>1095 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3977">
       <c r="A3977" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 70 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -48201,68 +48201,68 @@
         <is>
           <t>Квадрат стальной кованый 70 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3981" t="inlineStr">
         <is>
           <t>1122 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3982">
       <c r="A3982" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 70 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3982" t="inlineStr">
         <is>
           <t>1118 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3983">
       <c r="A3983" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 70 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 70 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3983" t="inlineStr">
         <is>
-          <t>1119 ₽/пг.м</t>
+          <t>1117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3984">
       <c r="A3984" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 70 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 70 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3984" t="inlineStr">
         <is>
-          <t>1117 ₽/пг.м</t>
+          <t>1119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3985">
       <c r="A3985" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 70 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3985" t="inlineStr">
         <is>
           <t>1119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3986">
       <c r="A3986" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 73 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3986" t="inlineStr">
         <is>
           <t>1130 ₽/пг.м</t>
         </is>
@@ -48309,68 +48309,68 @@
         <is>
           <t>Квадрат стальной кованый 73 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3990" t="inlineStr">
         <is>
           <t>1129 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3991">
       <c r="A3991" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 73 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3991" t="inlineStr">
         <is>
           <t>1128 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3992">
       <c r="A3992" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 73 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 73 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3992" t="inlineStr">
         <is>
-          <t>1128 ₽/пг.м</t>
+          <t>1126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3993">
       <c r="A3993" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 73 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 73 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3993" t="inlineStr">
         <is>
-          <t>1126 ₽/пг.м</t>
+          <t>1128 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3994">
       <c r="A3994" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 73 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3994" t="inlineStr">
         <is>
           <t>1128 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3995">
       <c r="A3995" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 75 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3995" t="inlineStr">
         <is>
           <t>1151 ₽/пг.м</t>
         </is>
@@ -48417,63 +48417,63 @@
         <is>
           <t>Квадрат стальной кованый 75 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B3999" t="inlineStr">
         <is>
           <t>1151 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4000">
       <c r="A4000" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 75 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4000" t="inlineStr">
         <is>
           <t>1149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4001">
       <c r="A4001" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 75 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 75 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4001" t="inlineStr">
         <is>
           <t>1149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4002">
       <c r="A4002" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 75 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 75 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4002" t="inlineStr">
         <is>
           <t>1149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4003">
       <c r="A4003" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 75 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4003" t="inlineStr">
         <is>
           <t>1149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4004">
       <c r="A4004" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 78 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -48525,68 +48525,68 @@
         <is>
           <t>Квадрат стальной кованый 78 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4008" t="inlineStr">
         <is>
           <t>1154 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4009">
       <c r="A4009" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 78 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4009" t="inlineStr">
         <is>
           <t>1153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4010">
       <c r="A4010" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 78 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 78 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4010" t="inlineStr">
         <is>
-          <t>1153 ₽/пг.м</t>
+          <t>1152 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4011">
       <c r="A4011" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 78 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 78 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4011" t="inlineStr">
         <is>
-          <t>1152 ₽/пг.м</t>
+          <t>1153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4012">
       <c r="A4012" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 78 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4012" t="inlineStr">
         <is>
           <t>1153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4013">
       <c r="A4013" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 80 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4013" t="inlineStr">
         <is>
           <t>1181 ₽/пг.м</t>
         </is>
@@ -48633,68 +48633,68 @@
         <is>
           <t>Квадрат стальной кованый 80 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4017" t="inlineStr">
         <is>
           <t>1181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4018">
       <c r="A4018" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 80 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4018" t="inlineStr">
         <is>
           <t>1179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4019">
       <c r="A4019" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 80 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 80 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4019" t="inlineStr">
         <is>
-          <t>1180 ₽/пг.м</t>
+          <t>1179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4020">
       <c r="A4020" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 80 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 80 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4020" t="inlineStr">
         <is>
-          <t>1179 ₽/пг.м</t>
+          <t>1180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4021">
       <c r="A4021" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 80 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4021" t="inlineStr">
         <is>
           <t>1180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4022">
       <c r="A4022" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 83 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4022" t="inlineStr">
         <is>
           <t>1186 ₽/пг.м</t>
         </is>
@@ -48741,63 +48741,63 @@
         <is>
           <t>Квадрат стальной кованый 83 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4026" t="inlineStr">
         <is>
           <t>1184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4027">
       <c r="A4027" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 83 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4027" t="inlineStr">
         <is>
           <t>1182 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4028">
       <c r="A4028" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 83 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 83 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4028" t="inlineStr">
         <is>
           <t>1182 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4029">
       <c r="A4029" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 83 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 83 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4029" t="inlineStr">
         <is>
           <t>1182 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4030">
       <c r="A4030" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 83 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4030" t="inlineStr">
         <is>
           <t>1183 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4031">
       <c r="A4031" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 85 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
@@ -48849,68 +48849,68 @@
         <is>
           <t>Квадрат стальной кованый 85 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4035" t="inlineStr">
         <is>
           <t>1205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4036">
       <c r="A4036" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 85 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4036" t="inlineStr">
         <is>
           <t>1203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4037">
       <c r="A4037" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 85 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 85 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4037" t="inlineStr">
         <is>
-          <t>1204 ₽/пг.м</t>
+          <t>1203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4038">
       <c r="A4038" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 85 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 85 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4038" t="inlineStr">
         <is>
-          <t>1203 ₽/пг.м</t>
+          <t>1204 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4039">
       <c r="A4039" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 85 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4039" t="inlineStr">
         <is>
           <t>1204 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4040">
       <c r="A4040" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 90 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4040" t="inlineStr">
         <is>
           <t>1236 ₽/пг.м</t>
         </is>
@@ -48957,68 +48957,68 @@
         <is>
           <t>Квадрат стальной кованый 90 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4044" t="inlineStr">
         <is>
           <t>1235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4045">
       <c r="A4045" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 90 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4045" t="inlineStr">
         <is>
           <t>1233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4046">
       <c r="A4046" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 90 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 90 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4046" t="inlineStr">
         <is>
-          <t>1233 ₽/пг.м</t>
+          <t>1231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4047">
       <c r="A4047" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 90 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 90 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4047" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м</t>
+          <t>1233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4048">
       <c r="A4048" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 90 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4048" t="inlineStr">
         <is>
           <t>1233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4049">
       <c r="A4049" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 95 мм 20ХНЗА ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4049" t="inlineStr">
         <is>
           <t>1288 ₽/пг.м</t>
         </is>
@@ -49065,68 +49065,68 @@
         <is>
           <t>Квадрат стальной кованый 95 мм 45Х ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4053" t="inlineStr">
         <is>
           <t>1287 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4054">
       <c r="A4054" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 95 мм ст20 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4054" t="inlineStr">
         <is>
           <t>1283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4055">
       <c r="A4055" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 95 мм ст35 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 95 мм ст3 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4055" t="inlineStr">
         <is>
-          <t>1284 ₽/пг.м</t>
+          <t>1283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4056">
       <c r="A4056" t="inlineStr">
         <is>
-          <t>Квадрат стальной кованый 95 мм ст3 ГОСТ 1133-71</t>
+          <t>Квадрат стальной кованый 95 мм ст35 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4056" t="inlineStr">
         <is>
-          <t>1283 ₽/пг.м</t>
+          <t>1284 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="4057">
       <c r="A4057" t="inlineStr">
         <is>
           <t>Квадрат стальной кованый 95 мм ст45 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B4057" t="inlineStr">
         <is>
           <t>1285 ₽/пг.м</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>