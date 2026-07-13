--- v0 (2026-05-14)
+++ v1 (2026-07-13)
@@ -525,296 +525,296 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>14982 ₽/т</t>
+          <t>1012 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>15011 ₽/т</t>
+          <t>1066 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>14820 ₽/т</t>
+          <t>928 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>14898 ₽/т</t>
+          <t>974 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>14833 ₽/т</t>
+          <t>933 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>14834 ₽/т</t>
+          <t>961 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 100 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 10 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>14834 ₽/т</t>
+          <t>970 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>15043 ₽/т</t>
+          <t>14982 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>15081 ₽/т</t>
+          <t>15011 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>15011 ₽/т</t>
+          <t>14820 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>15031 ₽/т</t>
+          <t>14898 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>15016 ₽/т</t>
+          <t>14833 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>15021 ₽/т</t>
+          <t>14834 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 103 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 100 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>15026 ₽/т</t>
+          <t>14834 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1012 ₽/т</t>
+          <t>15043 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1066 ₽/т</t>
+          <t>15081 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>928 ₽/т</t>
+          <t>15011 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>974 ₽/т</t>
+          <t>15031 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>933 ₽/т</t>
+          <t>15016 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>961 ₽/т</t>
+          <t>15021 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 10 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 103 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>970 ₽/т</t>
+          <t>15026 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Шестигранник стальной 11 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>1279 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Шестигранник стальной 11 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>1310 ₽/т</t>
         </is>
@@ -1701,212 +1701,212 @@
         <is>
           <t>Шестигранник стальной 21 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>3698 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Шестигранник стальной 21 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>3699 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>4093 ₽/т</t>
+          <t>4047 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>4151 ₽/т</t>
+          <t>4051 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>4067 ₽/т</t>
+          <t>3805 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>4088 ₽/т</t>
+          <t>4037 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>4072 ₽/т</t>
+          <t>3812 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>4075 ₽/т</t>
+          <t>3853 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22,5 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>4085 ₽/т</t>
+          <t>3890 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>4047 ₽/т</t>
+          <t>4093 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>4051 ₽/т</t>
+          <t>4151 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>3805 ₽/т</t>
+          <t>4067 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>4037 ₽/т</t>
+          <t>4088 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>3812 ₽/т</t>
+          <t>4072 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>3853 ₽/т</t>
+          <t>4075 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 22 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 22,5 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>3890 ₽/т</t>
+          <t>4085 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Шестигранник стальной 23,5 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>4376 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Шестигранник стальной 23,5 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>4377 ₽/т</t>
         </is>
@@ -2037,212 +2037,212 @@
         <is>
           <t>Шестигранник стальной 24 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>4501 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Шестигранник стальной 24 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>4534 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>5186 ₽/т</t>
+          <t>4825 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>5200 ₽/т</t>
+          <t>4872 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>4985 ₽/т</t>
+          <t>4744 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>5165 ₽/т</t>
+          <t>4799 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>5011 ₽/т</t>
+          <t>4758 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>5026 ₽/т</t>
+          <t>4767 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25,5 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>5149 ₽/т</t>
+          <t>4775 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>4825 ₽/т</t>
+          <t>5186 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>4872 ₽/т</t>
+          <t>5200 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>4744 ₽/т</t>
+          <t>4985 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>4799 ₽/т</t>
+          <t>5165 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>4758 ₽/т</t>
+          <t>5011 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>4767 ₽/т</t>
+          <t>5026 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 25 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 25,5 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>4775 ₽/т</t>
+          <t>5149 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Шестигранник стальной 26 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>5423 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Шестигранник стальной 26 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>5440 ₽/т</t>
         </is>
@@ -2289,212 +2289,212 @@
         <is>
           <t>Шестигранник стальной 26 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>5263 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Шестигранник стальной 26 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>5343 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>5893 ₽/т</t>
+          <t>5779 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>5916 ₽/т</t>
+          <t>5798 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>5812 ₽/т</t>
+          <t>5563 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>5862 ₽/т</t>
+          <t>5775 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>5827 ₽/т</t>
+          <t>5592 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>5830 ₽/т</t>
+          <t>5690 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28,5 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>5860 ₽/т</t>
+          <t>5739 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>5779 ₽/т</t>
+          <t>5893 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>5798 ₽/т</t>
+          <t>5916 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>5563 ₽/т</t>
+          <t>5812 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>5775 ₽/т</t>
+          <t>5862 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>5592 ₽/т</t>
+          <t>5827 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>5690 ₽/т</t>
+          <t>5830 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 28 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 28,5 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>5739 ₽/т</t>
+          <t>5860 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Шестигранник стальной 30 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>6044 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Шестигранник стальной 30 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>6045 ₽/т</t>
         </is>
@@ -3381,380 +3381,380 @@
         <is>
           <t>Шестигранник стальной 40 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>8235 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Шестигранник стальной 40 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>8252 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>8699 ₽/т</t>
+          <t>8436 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>8736 ₽/т</t>
+          <t>8438 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>8451 ₽/т</t>
+          <t>8292 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>8637 ₽/т</t>
+          <t>8381 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>8463 ₽/т</t>
+          <t>8306 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>8550 ₽/т</t>
+          <t>8320 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42,5 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>8583 ₽/т</t>
+          <t>8374 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>8436 ₽/т</t>
+          <t>8699 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>8438 ₽/т</t>
+          <t>8736 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>8292 ₽/т</t>
+          <t>8451 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>8381 ₽/т</t>
+          <t>8637 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>8306 ₽/т</t>
+          <t>8463 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>8320 ₽/т</t>
+          <t>8550 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 42 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 42,5 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>8374 ₽/т</t>
+          <t>8583 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>9216 ₽/т</t>
+          <t>8960 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>9217 ₽/т</t>
+          <t>8961 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>9066 ₽/т</t>
+          <t>8744 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>9191 ₽/т</t>
+          <t>8950 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>9109 ₽/т</t>
+          <t>8763 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>9129 ₽/т</t>
+          <t>8782 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47,5 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>9154 ₽/т</t>
+          <t>8862 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>8960 ₽/т</t>
+          <t>9216 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>8961 ₽/т</t>
+          <t>9217 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>8744 ₽/т</t>
+          <t>9066 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>8950 ₽/т</t>
+          <t>9191 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>8763 ₽/т</t>
+          <t>9109 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>8782 ₽/т</t>
+          <t>9129 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 47 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 47,5 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>8862 ₽/т</t>
+          <t>9154 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Шестигранник стальной 48 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>9489 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Шестигранник стальной 48 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>9515 ₽/т</t>
         </is>
@@ -4893,882 +4893,882 @@
         <is>
           <t>Шестигранник стальной 78 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>13033 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Шестигранник стальной 78 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>13071 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>13345 ₽/т</t>
+          <t>671 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>13369 ₽/т</t>
+          <t>683 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>13199 ₽/т</t>
+          <t>536 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>13344 ₽/т</t>
+          <t>642 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>13201 ₽/т</t>
+          <t>578 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>13259 ₽/т</t>
+          <t>593 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 80 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 8 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>13326 ₽/т</t>
+          <t>620 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>13524 ₽/т</t>
+          <t>13345 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>13537 ₽/т</t>
+          <t>13369 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>13400 ₽/т</t>
+          <t>13199 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>13521 ₽/т</t>
+          <t>13344 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>13421 ₽/т</t>
+          <t>13201 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>13439 ₽/т</t>
+          <t>13259 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 83 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 80 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>13487 ₽/т</t>
+          <t>13326 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>13759 ₽/т</t>
+          <t>13524 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>13795 ₽/т</t>
+          <t>13537 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>13546 ₽/т</t>
+          <t>13400 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>13704 ₽/т</t>
+          <t>13521 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>13556 ₽/т</t>
+          <t>13421 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>13616 ₽/т</t>
+          <t>13439 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 85 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 83 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>13681 ₽/т</t>
+          <t>13487 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>13974 ₽/т</t>
+          <t>13759 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>13983 ₽/т</t>
+          <t>13795 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>13813 ₽/т</t>
+          <t>13546 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>13923 ₽/т</t>
+          <t>13704 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>13873 ₽/т</t>
+          <t>13556 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>13902 ₽/т</t>
+          <t>13616 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 88 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 85 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>13907 ₽/т</t>
+          <t>13681 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>671 ₽/т</t>
+          <t>13974 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>683 ₽/т</t>
+          <t>13983 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>536 ₽/т</t>
+          <t>13813 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>642 ₽/т</t>
+          <t>13923 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>578 ₽/т</t>
+          <t>13873 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>593 ₽/т</t>
+          <t>13902 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 8 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 88 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>620 ₽/т</t>
+          <t>13907 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>14147 ₽/т</t>
+          <t>910 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>14160 ₽/т</t>
+          <t>926 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>13988 ₽/т</t>
+          <t>721 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>14091 ₽/т</t>
+          <t>909 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>14020 ₽/т</t>
+          <t>768 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>14056 ₽/т</t>
+          <t>856 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 90 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 9 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>14063 ₽/т</t>
+          <t>895 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>14377 ₽/т</t>
+          <t>14147 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>14453 ₽/т</t>
+          <t>14160 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>14171 ₽/т</t>
+          <t>13988 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>14347 ₽/т</t>
+          <t>14091 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>14239 ₽/т</t>
+          <t>14020 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>14243 ₽/т</t>
+          <t>14056 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 93 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 90 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>14323 ₽/т</t>
+          <t>14063 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>14620 ₽/т</t>
+          <t>14377 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>14628 ₽/т</t>
+          <t>14453 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>14455 ₽/т</t>
+          <t>14171 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>14569 ₽/т</t>
+          <t>14347 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>14470 ₽/т</t>
+          <t>14239 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>14557 ₽/т</t>
+          <t>14243 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 95 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 93 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>14562 ₽/т</t>
+          <t>14323 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>14752 ₽/т</t>
+          <t>14620 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>14769 ₽/т</t>
+          <t>14628 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>14659 ₽/т</t>
+          <t>14455 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>14751 ₽/т</t>
+          <t>14569 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>14715 ₽/т</t>
+          <t>14470 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>14745 ₽/т</t>
+          <t>14557 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 98 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 95 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>14745 ₽/т</t>
+          <t>14562 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм 09Г2С ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм 09Г2С ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>910 ₽/т</t>
+          <t>14752 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм 20ХН3А ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм 20ХН3А ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>926 ₽/т</t>
+          <t>14769 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм 40Х ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм 40Х ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>721 ₽/т</t>
+          <t>14659 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм А12 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм А12 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>909 ₽/т</t>
+          <t>14751 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм ст20 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм ст20 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>768 ₽/т</t>
+          <t>14715 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм ст35 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм ст35 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>856 ₽/т</t>
+          <t>14745 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Шестигранник стальной 9 мм ст45 ГОСТ 2879-2006</t>
+          <t>Шестигранник стальной 98 мм ст45 ГОСТ 2879-2006</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>895 ₽/т</t>
+          <t>14745 ₽/т</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>