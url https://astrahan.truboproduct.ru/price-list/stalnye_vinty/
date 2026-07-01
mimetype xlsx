--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -525,932 +525,932 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х20 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,2х2 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х25 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,2х3 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х30 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,2х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х35 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,2х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х40 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,2х6 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х45 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х10 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х50 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х11 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х55 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х2 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х60 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х3 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х65 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 10х70 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х25 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х6 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,2х2 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х8 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х30 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,4х9 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х35 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х10 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,2х3 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х11 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х40 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х12 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х45 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х13 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,2х4 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х14 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х50 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х2 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х55 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х3 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,2х5 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х60 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х65 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х6 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,2х6 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х8 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х70 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 1,6х9 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х75 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х20 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 12х80 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х25 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х10 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х30 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х11 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х35 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х25 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х2 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х45 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х30 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х50 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х35 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х55 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х3 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х60 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х40 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х65 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х45 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 10х70 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х4 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х25 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х50 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х30 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х55 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х35 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х5 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х60 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х45 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х65 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х50 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х6 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х55 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х70 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х60 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х75 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х65 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х80 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х70 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х8 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х75 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 14х90 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 12х80 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,4х9 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х25 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х10 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х30 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х11 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х35 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х12 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х13 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х45 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х14 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х50 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х2 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х55 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х30 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х60 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х35 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х65 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х3 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х70 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х40 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х75 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х45 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х80 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х4 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 14х90 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х50 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х30 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х55 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х35 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х5 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х60 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х45 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х65 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х50 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х6 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х55 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х70 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х60 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х75 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х65 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х80 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х70 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х8 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х75 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 16х90 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х80 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 1,6х9 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 16х90 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 18х35 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 18х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
@@ -1593,356 +1593,356 @@
         <is>
           <t>Стальной винт с полукруглой головкой 1х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 1х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х100 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х10 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х110 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х11 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х40 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х12 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х45 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х13 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х50 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х14 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х55 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х16 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х60 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х20 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х65 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х25 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х70 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х3 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х75 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х80 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 20х90 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х6 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х10 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х8 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х11 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 2,5х9 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х12 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х100 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х13 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х110 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х14 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х16 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х45 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х20 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х50 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х25 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х55 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х3 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х60 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х4 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х65 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х5 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х70 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х6 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х75 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х8 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х80 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 2,5х9 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 20х90 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 2х10 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 2х11 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
@@ -2325,68 +2325,68 @@
         <is>
           <t>Стальной винт с полукруглой головкой 3х20 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 3х25 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 3х30 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 3х3 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 3х3 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 3х30 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 3х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 3х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
@@ -2529,68 +2529,68 @@
         <is>
           <t>Стальной винт с полукруглой головкой 4х30 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 4х35 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 4х40 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 4х4 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Стальной винт с полукруглой головкой 4х4 мм ГОСТ 17473-80</t>
+          <t>Стальной винт с полукруглой головкой 4х40 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 4х5 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Стальной винт с полукруглой головкой 4х6 мм ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
@@ -3189,140 +3189,140 @@
         <is>
           <t>Стальной винт с потайной головкой 100х18 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 100х20 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 10х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 10х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 10х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 10х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
@@ -3393,92 +3393,92 @@
         <is>
           <t>Стальной винт с потайной головкой 11х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 11х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 11х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 11х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 11х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 11х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 11х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 11х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 11х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 11х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 11х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 11х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
@@ -3501,140 +3501,140 @@
         <is>
           <t>Стальной винт с потайной головкой 11х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 120х20 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 12х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 12х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 12х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 12х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
@@ -3645,116 +3645,116 @@
         <is>
           <t>Стальной винт с потайной головкой 12х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 12х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 13х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 13х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 13х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 13х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 13х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 13х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 13х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 13х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 13х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 13х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 13х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 13х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 13х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 13х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
@@ -3765,116 +3765,116 @@
         <is>
           <t>Стальной винт с потайной головкой 13х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 13х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 14х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 14х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 14х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 14х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 14х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 14х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 14х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 14х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 14х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 14х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 14х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 14х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 14х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 14х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
@@ -3885,128 +3885,128 @@
         <is>
           <t>Стальной винт с потайной головкой 14х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 14х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х12 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 16х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 16х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 16х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 16х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
@@ -4041,92 +4041,92 @@
         <is>
           <t>Стальной винт с потайной головкой 18х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 18х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 18х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 18х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 18х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 18х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 18х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 18х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 18х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 18х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 18х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 18х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
@@ -4161,92 +4161,92 @@
         <is>
           <t>Стальной винт с потайной головкой 20х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 20х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 20х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 20х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 20х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 20х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 20х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 20х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 20х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 20х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 20х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 20х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
@@ -4293,68 +4293,68 @@
         <is>
           <t>Стальной винт с потайной головкой 22х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 22х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 22х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 22х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 22х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 22х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 22х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 22х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
@@ -4413,68 +4413,68 @@
         <is>
           <t>Стальной винт с потайной головкой 25х14 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 25х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 25х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 25х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 25х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 25х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 25х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 25х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
@@ -4521,68 +4521,68 @@
         <is>
           <t>Стальной винт с потайной головкой 28х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 28х14 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 28х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 28х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 28х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 28х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 28х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 28х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
@@ -4593,452 +4593,452 @@
         <is>
           <t>Стальной винт с потайной головкой 28х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 28х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 2х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 2х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 2х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 2х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х12 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х14 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х16 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3,5х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 30х8 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х14 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х16 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х12 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х14 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х16 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 30х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 32х8 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 35х10 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х14 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 35х12 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х16 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 35х14 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 35х16 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 32х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 35х18 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 35х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 35х12 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 35х14 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 35х16 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 35х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 35х18 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3,5х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 35х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 35х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 35х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
@@ -5157,87 +5157,87 @@
         <is>
           <t>Стальной винт с потайной головкой 38х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 38х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 3х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 3х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 3х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 40х10 мм ГОСТ 17475-80</t>
         </is>
@@ -5661,116 +5661,116 @@
         <is>
           <t>Стальной винт с потайной головкой 48х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 48х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 4х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 4х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 4х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 4х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 4х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 4х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 4х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 4х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 4х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 4х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 4х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 4х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 4х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 50х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
@@ -5949,140 +5949,140 @@
         <is>
           <t>Стальной винт с потайной головкой 55х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 55х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 5х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 5х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 5х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 60х10 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
@@ -6237,140 +6237,140 @@
         <is>
           <t>Стальной винт с потайной головкой 65х20 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 65х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 6х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 6х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 6х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 6х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
@@ -6525,140 +6525,140 @@
         <is>
           <t>Стальной винт с потайной головкой 75х20 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 75х8 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 7х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 7х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 7х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 7х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
@@ -6801,140 +6801,140 @@
         <is>
           <t>Стальной винт с потайной головкой 85х18 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 85х20 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 8х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 8х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 8х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 8х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
@@ -7077,1736 +7077,1736 @@
         <is>
           <t>Стальной винт с потайной головкой 95х18 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 95х20 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х1,2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х1 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х1,4 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х1,2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х1,6 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х1,4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х1 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х1,6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х2,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х2 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х2 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х2,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х3,5 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х3 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Стальной винт с потайной головкой 9х3 мм ГОСТ 17475-80</t>
+          <t>Стальной винт с потайной головкой 9х3,5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 9х4 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 9х5 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Стальной винт с потайной головкой 9х6 мм ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х100 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х10 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х18 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х11 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х20 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х12 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х22 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х2 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х25 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х2,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х28 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х30 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х32 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х35 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х38 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х6 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х40 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х7 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х42 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х8 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х45 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,2х9 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х48 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х10 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х50 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х11 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х55 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х12 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х60 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х2 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х65 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х2,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х70 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х75 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х80 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х85 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х90 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х6 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 10х95 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х7 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х100 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х8 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х10 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,4х9 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х11 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х10 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х12 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х11 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х18 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х12 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х20 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х13 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х22 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х14 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х25 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х16 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х2,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х2 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х28 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х2,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х2 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х30 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х32 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х35 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х3,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х6 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х38 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х7 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х8 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х40 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1,6х9 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х42 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х100 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х45 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х18 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х48 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х20 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х4 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х22 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х50 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х25 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х55 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х28 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х30 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х60 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х32 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х65 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х35 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х6 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х38 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х70 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х40 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х75 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х42 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х7 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х45 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х80 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х48 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х85 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х50 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х8 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х55 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х90 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х60 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 12х95 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х65 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,2х9 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х70 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х100 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х75 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х10 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х80 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х11 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х85 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х12 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х90 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х25 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 10х95 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х2,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х100 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х28 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х18 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х2 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х20 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х30 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х22 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х32 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х25 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х35 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х28 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х3,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х30 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х38 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х32 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х35 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х40 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х38 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х42 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х40 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х45 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х42 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х48 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х45 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х4 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х48 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х50 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х50 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х55 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х55 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х60 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х60 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х65 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х65 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х70 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х6 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х75 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х70 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х80 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х75 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х85 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х7 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х90 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х80 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 12х95 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х85 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х100 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х8 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х25 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х90 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х28 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 14х95 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х30 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,4х9 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х32 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х100 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х35 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х10 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х38 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х11 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х40 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х12 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х42 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х13 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х45 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х14 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х48 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х16 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х50 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х2,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х55 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х2 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х60 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х30 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х65 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х32 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х70 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х35 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х75 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х3,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х80 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х38 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х85 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х90 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х40 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 14х95 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х42 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х100 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х45 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х30 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х48 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х32 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х4 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х35 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х50 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х38 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х55 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х40 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х42 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х60 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х45 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х65 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х48 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х6 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х50 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х70 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х55 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х75 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х60 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х7 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х65 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х80 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х70 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х85 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х75 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х8 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х80 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х90 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х85 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 16х95 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х90 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1,6х9 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 16х95 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 18х100 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 18х110 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
@@ -8997,92 +8997,92 @@
         <is>
           <t>Стальной винт с цилиндрической головкой 18х95 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 1х10 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1х2,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1х2 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1х2 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1х2,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1х3,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 1х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 1х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 1х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 1х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
@@ -9117,464 +9117,464 @@
         <is>
           <t>Стальной винт с цилиндрической головкой 1х8 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 1х9 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х100 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х10 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х110 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х11 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х120 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х12 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х40 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х13 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х42 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х14 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х45 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х16 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х48 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х18 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х50 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х20 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х55 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х22 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х60 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х25 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х65 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х70 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х75 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х80 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х85 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х6 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х90 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х7 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 20х95 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х8 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х10 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2,5х9 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х11 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х100 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х12 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х110 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х13 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х120 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х14 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х40 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х16 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х42 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х18 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х45 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х20 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х48 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х22 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х50 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х25 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х55 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х3,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х60 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х65 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х4 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х70 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х75 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х6 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х80 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х7 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х85 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х8 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х90 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2,5х9 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 20х95 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 2х10 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 2х11 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
@@ -9621,92 +9621,92 @@
         <is>
           <t>Стальной винт с цилиндрической головкой 2х16 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 2х18 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2х20 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2х2,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2х2,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2х20 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2х3,5 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 2х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 2х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 2х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 2х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
@@ -10113,80 +10113,80 @@
         <is>
           <t>Стальной винт с цилиндрической головкой 3х25 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 3х28 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 3х30 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 3х3 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 3х3,5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Стальной винт с цилиндрической головкой 3х3 мм ГОСТ 1491-80</t>
+          <t>Стальной винт с цилиндрической головкой 3х30 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 3х4 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>Стальной винт с цилиндрической головкой 3х5 мм ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
@@ -13545,1940 +13545,1940 @@
         <is>
           <t>Стальной винт с шестигранной головкой 60х480 мм ГОСТ Р ИСО 4018-2013</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
           <t>Стальной винт с шестигранной головкой 60х500 мм ГОСТ Р ИСО 4018-2013</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х10 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х2 мм DIN 915</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х10 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х2 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х12 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х2,5 мм DIN 915</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х12 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х2,5 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х16 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х3 мм DIN 915</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х16 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х3 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х20 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х4 мм DIN 915</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х20 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х4 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х25 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х5 мм DIN 915</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х25 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х5 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х30 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х6 мм DIN 915</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х30 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х6 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х35 мм DIN 915</t>
+          <t>Стальной винт установочный 1,6х8 мм DIN 915</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х35 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 1,6х8 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х40 мм DIN 915</t>
+          <t>Стальной винт установочный 10х10 мм DIN 915</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х40 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х10 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х45 мм DIN 915</t>
+          <t>Стальной винт установочный 10х12 мм DIN 915</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х45 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х12 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х50 мм DIN 915</t>
+          <t>Стальной винт установочный 10х16 мм DIN 915</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х50 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х16 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х55 мм DIN 915</t>
+          <t>Стальной винт установочный 10х20 мм DIN 915</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х55 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х20 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х60 мм DIN 915</t>
+          <t>Стальной винт установочный 10х25 мм DIN 915</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х60 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х25 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х70 мм DIN 915</t>
+          <t>Стальной винт установочный 10х30 мм DIN 915</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 10х70 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х30 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х12 мм DIN 915</t>
+          <t>Стальной винт установочный 10х35 мм DIN 915</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х12 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х35 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х16 мм DIN 915</t>
+          <t>Стальной винт установочный 10х40 мм DIN 915</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х16 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х40 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х20 мм DIN 915</t>
+          <t>Стальной винт установочный 10х45 мм DIN 915</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х20 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х45 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х25 мм DIN 915</t>
+          <t>Стальной винт установочный 10х50 мм DIN 915</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х25 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х50 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х30 мм DIN 915</t>
+          <t>Стальной винт установочный 10х55 мм DIN 915</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х30 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х55 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х35 мм DIN 915</t>
+          <t>Стальной винт установочный 10х60 мм DIN 915</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х35 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х60 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х40 мм DIN 915</t>
+          <t>Стальной винт установочный 10х70 мм DIN 915</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х40 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 10х70 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х45 мм DIN 915</t>
+          <t>Стальной винт установочный 12х12 мм DIN 915</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х45 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х12 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х50 мм DIN 915</t>
+          <t>Стальной винт установочный 12х16 мм DIN 915</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х50 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х16 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х55 мм DIN 915</t>
+          <t>Стальной винт установочный 12х20 мм DIN 915</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х55 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х20 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х60 мм DIN 915</t>
+          <t>Стальной винт установочный 12х25 мм DIN 915</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х60 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х25 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х70 мм DIN 915</t>
+          <t>Стальной винт установочный 12х30 мм DIN 915</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х70 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х30 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х80 мм DIN 915</t>
+          <t>Стальной винт установочный 12х35 мм DIN 915</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 12х80 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х35 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х100 мм DIN 915</t>
+          <t>Стальной винт установочный 12х40 мм DIN 915</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х100 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х40 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х16 мм DIN 915</t>
+          <t>Стальной винт установочный 12х45 мм DIN 915</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х16 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х45 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х20 мм DIN 915</t>
+          <t>Стальной винт установочный 12х50 мм DIN 915</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х20 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х50 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х25 мм DIN 915</t>
+          <t>Стальной винт установочный 12х55 мм DIN 915</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х2,5 мм DIN 915</t>
+          <t>Стальной винт установочный 12х55 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х25 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х60 мм DIN 915</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х2,5 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х60 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х2 мм DIN 915</t>
+          <t>Стальной винт установочный 12х70 мм DIN 915</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х2 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х70 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х30 мм DIN 915</t>
+          <t>Стальной винт установочный 12х80 мм DIN 915</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х30 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 12х80 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х35 мм DIN 915</t>
+          <t>Стальной винт установочный 16х100 мм DIN 915</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х35 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х100 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х3 мм DIN 915</t>
+          <t>Стальной винт установочный 16х16 мм DIN 915</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х3 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х16 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х40 мм DIN 915</t>
+          <t>Стальной винт установочный 16х20 мм DIN 915</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х40 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х20 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х45 мм DIN 915</t>
+          <t>Стальной винт установочный 16х25 мм DIN 915</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х45 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х25 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х4 мм DIN 915</t>
+          <t>Стальной винт установочный 16х30 мм DIN 915</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х4 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х30 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х50 мм DIN 915</t>
+          <t>Стальной винт установочный 16х35 мм DIN 915</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х50 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х35 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х55 мм DIN 915</t>
+          <t>Стальной винт установочный 16х40 мм DIN 915</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х55 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х40 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х5 мм DIN 915</t>
+          <t>Стальной винт установочный 16х45 мм DIN 915</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х5 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х45 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х60 мм DIN 915</t>
+          <t>Стальной винт установочный 16х50 мм DIN 915</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х60 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х50 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х6 мм DIN 915</t>
+          <t>Стальной винт установочный 16х55 мм DIN 915</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х6 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х55 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х70 мм DIN 915</t>
+          <t>Стальной винт установочный 16х60 мм DIN 915</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х70 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х60 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х80 мм DIN 915</t>
+          <t>Стальной винт установочный 16х70 мм DIN 915</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 16х80 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х70 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х8 мм DIN 915</t>
+          <t>Стальной винт установочный 16х80 мм DIN 915</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 1,6х8 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 16х80 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
           <t>Стальной винт установочный 16х90 мм DIN 915</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>Стальной винт установочный 16х90 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х100 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х10 мм DIN 915</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х100 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х10 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х20 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х12 мм DIN 915</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х20 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х12 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х25 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х3 мм DIN 915</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х25 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х3 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х30 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х4 мм DIN 915</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х30 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х4 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х35 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х5 мм DIN 915</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х35 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х5 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х40 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х6 мм DIN 915</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х40 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х6 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х45 мм DIN 915</t>
+          <t>Стальной винт установочный 2,5х8 мм DIN 915</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х45 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 2,5х8 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х50 мм DIN 915</t>
+          <t>Стальной винт установочный 20х100 мм DIN 915</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х50 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х100 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х55 мм DIN 915</t>
+          <t>Стальной винт установочный 20х20 мм DIN 915</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х55 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х20 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х60 мм DIN 915</t>
+          <t>Стальной винт установочный 20х25 мм DIN 915</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х60 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х25 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х70 мм DIN 915</t>
+          <t>Стальной винт установочный 20х30 мм DIN 915</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х70 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х30 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х80 мм DIN 915</t>
+          <t>Стальной винт установочный 20х35 мм DIN 915</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х80 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х35 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х90 мм DIN 915</t>
+          <t>Стальной винт установочный 20х40 мм DIN 915</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 20х90 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х40 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х100 мм DIN 915</t>
+          <t>Стальной винт установочный 20х45 мм DIN 915</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х100 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х45 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х25 мм DIN 915</t>
+          <t>Стальной винт установочный 20х50 мм DIN 915</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х25 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х50 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х30 мм DIN 915</t>
+          <t>Стальной винт установочный 20х55 мм DIN 915</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х30 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х55 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х35 мм DIN 915</t>
+          <t>Стальной винт установочный 20х60 мм DIN 915</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х35 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х60 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х40 мм DIN 915</t>
+          <t>Стальной винт установочный 20х70 мм DIN 915</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х40 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х70 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х45 мм DIN 915</t>
+          <t>Стальной винт установочный 20х80 мм DIN 915</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х45 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х80 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х50 мм DIN 915</t>
+          <t>Стальной винт установочный 20х90 мм DIN 915</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х50 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 20х90 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х55 мм DIN 915</t>
+          <t>Стальной винт установочный 24х100 мм DIN 915</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х55 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х100 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х60 мм DIN 915</t>
+          <t>Стальной винт установочный 24х25 мм DIN 915</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х60 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х25 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х70 мм DIN 915</t>
+          <t>Стальной винт установочный 24х30 мм DIN 915</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х70 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х30 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х80 мм DIN 915</t>
+          <t>Стальной винт установочный 24х35 мм DIN 915</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х80 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х35 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х90 мм DIN 915</t>
+          <t>Стальной винт установочный 24х40 мм DIN 915</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 24х90 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х40 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х10 мм DIN 915</t>
+          <t>Стальной винт установочный 24х45 мм DIN 915</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х10 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х45 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х12 мм DIN 915</t>
+          <t>Стальной винт установочный 24х50 мм DIN 915</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х12 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х50 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х3 мм DIN 915</t>
+          <t>Стальной винт установочный 24х55 мм DIN 915</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х3 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х55 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х4 мм DIN 915</t>
+          <t>Стальной винт установочный 24х60 мм DIN 915</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х4 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х60 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х5 мм DIN 915</t>
+          <t>Стальной винт установочный 24х70 мм DIN 915</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х5 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х70 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х6 мм DIN 915</t>
+          <t>Стальной винт установочный 24х80 мм DIN 915</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х6 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х80 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х8 мм DIN 915</t>
+          <t>Стальной винт установочный 24х90 мм DIN 915</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Стальной винт установочный 2,5х8 мм ГОСТ 11075-93</t>
+          <t>Стальной винт установочный 24х90 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
           <t>Стальной винт установочный 2х10 мм DIN 915</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
           <t>Стальной винт установочный 2х10 мм ГОСТ 11075-93</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>