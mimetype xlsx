--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -585,92 +585,92 @@
         <is>
           <t>Канатная ветвь 0,63x1000 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Канатная ветвь 0,8x1000 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>2594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Канатная ветвь 10x1600 мм ВК ГОСТ 25573-82</t>
+          <t>Канатная ветвь 1,25x1000 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>4315 ₽/шт.</t>
+          <t>3007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Канатная ветвь 1,25x1000 мм ВК ГОСТ 25573-82</t>
+          <t>Канатная ветвь 1,6x1000 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3007 ₽/шт.</t>
+          <t>3069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Канатная ветвь 12,5x1600 мм ВК ГОСТ 25573-82</t>
+          <t>Канатная ветвь 10x1600 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>4664 ₽/шт.</t>
+          <t>4315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Канатная ветвь 1,6x1000 мм ВК ГОСТ 25573-82</t>
+          <t>Канатная ветвь 12,5x1600 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>3069 ₽/шт.</t>
+          <t>4664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Канатная ветвь 1x1000 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Канатная ветвь 2,5x1000 мм ВК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>3464 ₽/шт.</t>
         </is>
@@ -969,236 +969,236 @@
         <is>
           <t>Канатный петлевой строп 0,9x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>4498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Канатный петлевой строп 0,9x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>4569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 10x4000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,1x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>9459 ₽/шт.</t>
+          <t>4765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 10x4000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,1x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>9615 ₽/шт.</t>
+          <t>4914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,1x2000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,25x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>4765 ₽/шт.</t>
+          <t>4995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,1x2000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,25x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>4914 ₽/шт.</t>
+          <t>5019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 11x4000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,4x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>9679 ₽/шт.</t>
+          <t>5164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 11x4000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,4x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>9799 ₽/шт.</t>
+          <t>5396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,25x2000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,6x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>4995 ₽/шт.</t>
+          <t>5467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,25x2000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,6x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>5019 ₽/шт.</t>
+          <t>5472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 12,5x4000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,8x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>9817 ₽/шт.</t>
+          <t>5530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 12,5x4000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 1,8x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>9961 ₽/шт.</t>
+          <t>5538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,4x2000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 10x4000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>5164 ₽/шт.</t>
+          <t>9459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,4x2000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 10x4000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>5396 ₽/шт.</t>
+          <t>9615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,6x2000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 11x4000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>5467 ₽/шт.</t>
+          <t>9679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,6x2000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 11x4000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>5472 ₽/шт.</t>
+          <t>9799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,8x2000 мм СКП1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 12,5x4000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>5530 ₽/шт.</t>
+          <t>9817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Канатный петлевой строп 1,8x2000 мм УСК1 ГОСТ 25573-82</t>
+          <t>Канатный петлевой строп 12,5x4000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>5538 ₽/шт.</t>
+          <t>9961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Канатный петлевой строп 1x2000 мм СКП1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>4596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Канатный петлевой строп 1x2000 мм УСК1 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>4597 ₽/шт.</t>
         </is>
@@ -1593,140 +1593,140 @@
         <is>
           <t>Канатный черырехветвевой строп 0,8x1000 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>8444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 0,8x900 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>8590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 10x1800 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 1,25x1000 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>24359 ₽/шт.</t>
+          <t>9921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 10x1800 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 1,25x1200 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>24437 ₽/шт.</t>
+          <t>13284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 1,25x1000 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 1,6x1000 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>9921 ₽/шт.</t>
+          <t>13855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 1,25x1200 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 1,6x1200 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>13284 ₽/шт.</t>
+          <t>13886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 12,5x1800 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 10x1800 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>25349 ₽/шт.</t>
+          <t>24437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 12,5x1800 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 10x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>25830 ₽/шт.</t>
+          <t>24359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 1,6x1000 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 12,5x1800 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>13855 ₽/шт.</t>
+          <t>25830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 1,6x1200 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 12,5x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>13886 ₽/шт.</t>
+          <t>25349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 16x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>26116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 16x2500 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>26413 ₽/шт.</t>
         </is>
@@ -1737,92 +1737,92 @@
         <is>
           <t>Канатный черырехветвевой строп 1x1000 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>8877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 1x900 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>9557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 20x1800 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 2,5x1000 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>27119 ₽/шт.</t>
+          <t>14278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 20x2500 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 2,5x1300 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>27075 ₽/шт.</t>
+          <t>15323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 2,5x1000 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 20x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>14278 ₽/шт.</t>
+          <t>27119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 2,5x1300 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 20x2500 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>15323 ₽/шт.</t>
+          <t>27075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 25x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>27467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 25x2500 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>27567 ₽/шт.</t>
         </is>
@@ -1881,764 +1881,764 @@
         <is>
           <t>Канатный черырехветвевой строп 32x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>27658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Канатный черырехветвевой строп 32x2500 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>29756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 4x1600 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 4x1600 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>17327 ₽/шт.</t>
+          <t>17959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 4x1600 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 4x1600 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>17959 ₽/шт.</t>
+          <t>17327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 5x1600 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 5x1600 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>18497 ₽/шт.</t>
+          <t>18806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 5x1600 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 5x1600 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>18806 ₽/шт.</t>
+          <t>18497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 6,3x1600 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 6,3x1600 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>21122 ₽/шт.</t>
+          <t>21444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 6,3x1600 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 6,3x1600 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>21444 ₽/шт.</t>
+          <t>21122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 8x1800 мм 4СК2 ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 8x1800 мм 4СК ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>22263 ₽/шт.</t>
+          <t>22620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Канатный черырехветвевой строп 8x1800 мм 4СК ГОСТ 25573-82</t>
+          <t>Канатный черырехветвевой строп 8x1800 мм 4СК2 ГОСТ 25573-82</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>22620 ₽/шт.</t>
+          <t>22263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Круглопрядный кольцевой строп 1 т 3000 мм СТКк</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>1268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Круглопрядный кольцевой строп 4 т 3000 мм СТК</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>2698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 120х1000 мм 4 т СТП</t>
+          <t>Строп текстильный кольцевой 120х1000 мм 4 т СТК</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>6548 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 150х2000 мм 5 т СТП</t>
+          <t>Строп текстильный кольцевой 150х2000 мм 5 т СТК</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>7965 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 180х2000 мм 6 т СТП</t>
+          <t>Строп текстильный кольцевой 180х2000 мм 6 т СТК</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>8238 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 240х2000 мм 8 т СТП</t>
+          <t>Строп текстильный кольцевой 240х2000 мм 8 т СТК</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>9867 ₽/шт.</t>
+          <t>722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 300х2000 мм 10 т СТП</t>
+          <t>Строп текстильный кольцевой 300х2000 мм 10 т СТК</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>10986 ₽/шт.</t>
+          <t>1369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 300х2000 мм 12,5 т СТП</t>
+          <t>Строп текстильный кольцевой 300х2000 мм 12,5 т СТК</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>12853 ₽/шт.</t>
+          <t>1480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 300х2000 мм 15 т СТП</t>
+          <t>Строп текстильный кольцевой 300х2000 мм 15 т СТК</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>59867 ₽/шт.</t>
+          <t>1569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 30х1000 мм 0,5 т СТП</t>
+          <t>Строп текстильный кольцевой 30х1000 мм 0,5 т СТК</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>1133 ₽/шт.</t>
+          <t>313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 30х1000 мм 1 т СТП</t>
+          <t>Строп текстильный кольцевой 30х1000 мм 1 т СТК</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>1280 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 60х1000 мм 1,5 т СТП</t>
+          <t>Строп текстильный кольцевой 60х1000 мм 1,5 т СТК</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1750 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 60х1000 мм 2 т СТП</t>
+          <t>Строп текстильный кольцевой 60х1000 мм 2 т СТК</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2099 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 90х1000 мм 2,5 т СТП</t>
+          <t>Строп текстильный кольцевой 90х1000 мм 2,5 т СТК</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2227 ₽/шт.</t>
+          <t>429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Стропа текстильная петлевая 90х1000 мм 3 т СТП</t>
+          <t>Строп текстильный кольцевой 90х1000 мм 3 т СТК</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2865 ₽/шт.</t>
+          <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 120х1000 мм 4 т СТК</t>
+          <t>Строп текстильный четырехветвевой 120х2000 мм 10 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>18752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 150х2000 мм 5 т СТК</t>
+          <t>Строп текстильный четырехветвевой 150х2000 мм 12,5 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>19863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 180х2000 мм 6 т СТК</t>
+          <t>Строп текстильный четырехветвевой 300х2000 мм 20 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>30986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 240х2000 мм 8 т СТК</t>
+          <t>Строп текстильный четырехветвевой 300х2000 мм 25 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>722 ₽/шт.</t>
+          <t>32968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 300х2000 мм 10 т СТК</t>
+          <t>Строп текстильный четырехветвевой 30х1000 мм 1,25 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1369 ₽/шт.</t>
+          <t>3173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 300х2000 мм 12,5 т СТК</t>
+          <t>Строп текстильный четырехветвевой 30х1000 мм 2,5 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1480 ₽/шт.</t>
+          <t>3221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 300х2000 мм 15 т СТК</t>
+          <t>Строп текстильный четырехветвевой 60х1000 мм 3 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1569 ₽/шт.</t>
+          <t>4181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 30х1000 мм 0,5 т СТК</t>
+          <t>Строп текстильный четырехветвевой 60х1000 мм 4 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>313 ₽/шт.</t>
+          <t>4806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 30х1000 мм 1 т СТК</t>
+          <t>Строп текстильный четырехветвевой 60х1000 мм 5 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>6854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 60х1000 мм 1,5 т СТК</t>
+          <t>Строп текстильный четырехветвевой 90х1000 мм 6 т 4СТ РД 24-СЗК-01-01</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>7963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 60х1000 мм 2 т СТК</t>
+          <t>Стропа текстильная петлевая 120х1000 мм 4 т СТП</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>6548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 90х1000 мм 2,5 т СТК</t>
+          <t>Стропа текстильная петлевая 150х2000 мм 5 т СТП</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>429 ₽/шт.</t>
+          <t>7965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Строп текстильный кольцевой 90х1000 мм 3 т СТК</t>
+          <t>Стропа текстильная петлевая 180х2000 мм 6 т СТП</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>435 ₽/шт.</t>
+          <t>8238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 120х2000 мм 10 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 240х2000 мм 8 т СТП</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>18752 ₽/шт.</t>
+          <t>9867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 150х2000 мм 12,5 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 300х2000 мм 10 т СТП</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>19863 ₽/шт.</t>
+          <t>10986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 300х2000 мм 20 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 300х2000 мм 12,5 т СТП</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>30986 ₽/шт.</t>
+          <t>12853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 300х2000 мм 25 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 300х2000 мм 15 т СТП</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>32968 ₽/шт.</t>
+          <t>59867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 30х1000 мм 1,25 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 30х1000 мм 0,5 т СТП</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>3173 ₽/шт.</t>
+          <t>1133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 30х1000 мм 2,5 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 30х1000 мм 1 т СТП</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>3221 ₽/шт.</t>
+          <t>1280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 60х1000 мм 3 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 60х1000 мм 1,5 т СТП</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>4181 ₽/шт.</t>
+          <t>1750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 60х1000 мм 4 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 60х1000 мм 2 т СТП</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>4806 ₽/шт.</t>
+          <t>2099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 60х1000 мм 5 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 90х1000 мм 2,5 т СТП</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>6854 ₽/шт.</t>
+          <t>2227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Строп текстильный четырехветвевой 90х1000 мм 6 т 4СТ РД 24-СЗК-01-01</t>
+          <t>Стропа текстильная петлевая 90х1000 мм 3 т СТП</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>7963 ₽/шт.</t>
+          <t>2865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Цепная ветвь 12,5 мм 13 т УСЦ2</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>7461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Цепная ветвь 20 мм 16 т УСЦ2</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>7866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Цепная ветвь 26,5 мм 18 т УСЦ2</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>8244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Цепная ветвь 31,5 мм 20 т УСЦ2</t>
+          <t>Цепная ветвь 3,15 мм 6 т УСЦ2</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>8705 ₽/шт.</t>
+          <t>5103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Цепная ветвь 3,15 мм 6 т УСЦ2</t>
+          <t>Цепная ветвь 31,5 мм 20 т УСЦ2</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>5103 ₽/шт.</t>
+          <t>8705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Цепная ветвь 4,3 мм 7 т УСЦ2</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>5241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Цепная ветвь 5 мм 8 т УСЦ2</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>7014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Цепная ветвь 8 мм 10 т УСЦ2</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>7435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Цепной двухветвевой строп 12,5 мм 16 т 2СЦ</t>
+          <t>Цепной двухветвевой строп 1,6 мм 6 т 2СЦ</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>13282 ₽/шт.</t>
+          <t>2493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Цепной двухветвевой строп 14 мм 18 т 2СЦ</t>
+          <t>Цепной двухветвевой строп 12,5 мм 16 т 2СЦ</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>13534 ₽/шт.</t>
+          <t>13282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Цепной двухветвевой строп 1,6 мм 6 т 2СЦ</t>
+          <t>Цепной двухветвевой строп 14 мм 18 т 2СЦ</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2493 ₽/шт.</t>
+          <t>13534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Цепной двухветвевой строп 17 мм 20 т 2СЦ</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>14889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Цепной двухветвевой строп 21,2 мм 22 т 2СЦ</t>
+          <t>Цепной двухветвевой строп 2,1 мм 7 т 2СЦ</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>14980 ₽/шт.</t>
+          <t>2859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Цепной двухветвевой строп 2,1 мм 7 т 2СЦ</t>
+          <t>Цепной двухветвевой строп 21,2 мм 22 т 2СЦ</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2859 ₽/шт.</t>
+          <t>14980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Цепной двухветвевой строп 3,2 мм 8 т 2СЦ</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>5951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Цепной двухветвевой строп 5,3 мм 10 т 2СЦ</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>10541 ₽/шт.</t>
         </is>
@@ -2889,68 +2889,68 @@
         <is>
           <t>Цепной четырехветвевой строп 14 мм 18 т 4СЦ</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>11038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Цепной четырехветвевой строп 17 мм 20 т 4СЦ</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>13706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Цепной четырехветвевой строп 21,2 мм 22 т 4СЦ</t>
+          <t>Цепной четырехветвевой строп 2,1 мм 1,6 т 4СЦ</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>16534 ₽/шт.</t>
+          <t>7095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Цепной четырехветвевой строп 2,1 мм 1,6 т 4СЦ</t>
+          <t>Цепной четырехветвевой строп 21,2 мм 22 т 4СЦ</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>7095 ₽/шт.</t>
+          <t>16534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Цепной четырехветвевой строп 3,2 мм 8 т 4СЦ</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>7365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Цепной четырехветвевой строп 5,3 мм 10 т 4СЦ</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>7785 ₽/шт.</t>
         </is>