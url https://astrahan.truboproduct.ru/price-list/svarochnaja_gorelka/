--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -561,68 +561,68 @@
         <is>
           <t>Сварочная горелка 140x0,5x2,4x4 мм SRA 17V TBi</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Сварочная горелка 140x0,5x2,4x8 мм SRA 17V TBi</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>3357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Сварочная горелка 140x1x4x4 мм TECH TS 17V М12х1 Сварог</t>
+          <t>Сварочная горелка 140x1x4x4 мм TECH TS 17 ОКС Б/Р, 2ПИН Сварог</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3272 ₽/шт.</t>
+          <t>3422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Сварочная горелка 140x1x4x4 мм TECH TS 17 ОКС Б/Р, 2ПИН Сварог</t>
+          <t>Сварочная горелка 140x1x4x4 мм TECH TS 17V М12х1 Сварог</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>3422 ₽/шт.</t>
+          <t>3272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Сварочная горелка 140x1x4x8 мм TECH TS 17 ОКС Б/Р, 2ПИН Сварог</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>3118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Сварочная горелка 160x0,6x1x3 мм PRO MS 15 Сварог</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3162 ₽/шт.</t>
         </is>
@@ -753,80 +753,80 @@
         <is>
           <t>Сварочная горелка 180x1,6x3x4 мм 14 Му Шл.4.У.О.О.Бр АГНИ</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>3468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Сварочная горелка 180x1x4x4 мм PRO TS 26 ОКС Б/Р, 2 ПИН Сварог</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>3045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сварочная горелка 180x1x4x4 мм TECH TS 26V М12х1 Сварог</t>
+          <t>Сварочная горелка 180x1x4x4 мм TECH TS 26 ОКС М10Х1 5pin Сварог</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>3495 ₽/шт.</t>
+          <t>3465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Сварочная горелка 180x1x4x4 мм TECH TS 26 ОКС б/р 2pin Сварог</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>3216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сварочная горелка 180x1x4x4 мм TECH TS 26 ОКС М10Х1 5pin Сварог</t>
+          <t>Сварочная горелка 180x1x4x4 мм TECH TS 26V М12х1 Сварог</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>3465 ₽/шт.</t>
+          <t>3495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Сварочная горелка 180x1x4x8 мм TECH TS 26 М12х1 Сварог</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>3161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Сварочная горелка 180x1x4x8 мм TECH TS 26 ОКС б/р 2pin Сварог</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>3048 ₽/шт.</t>
         </is>
@@ -849,68 +849,68 @@
         <is>
           <t>Сварочная горелка 200x0,5x4x4 мм SRA 26FXV TBi</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>3360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Сварочная горелка 200x0,5x4x8 мм SRA 26FXV TBi</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>3074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сварочная горелка 200x0,8x1,2x3 мм 3G Mini TBi</t>
+          <t>Сварочная горелка 200x0,8x1,2x3 мм  PRO MS 24 Сварог</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>3031 ₽/шт.</t>
+          <t>3391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Сварочная горелка 200x0,8x1,2x3 мм  PRO MS 24 Сварог</t>
+          <t>Сварочная горелка 200x0,8x1,2x3 мм 3G Mini TBi</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>3391 ₽/шт.</t>
+          <t>3031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Сварочная горелка 200x1,6x5 мм 12М (без шлейфа) АГНИ</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Сварочная горелка 200x2x2,4x4 мм 12Му Шл.4.У.Р.О.О.Бр АГНИ</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>3142 ₽/шт.</t>
         </is>
@@ -969,104 +969,104 @@
         <is>
           <t>Сварочная горелка 230x0,8x1,2x5 мм TECH MS 25 Сварог</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>3077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Сварочная горелка 240x0,5x3,2x4 мм SR 26V (TSB 35/50) TBi</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>3032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Сварочная горелка 240x0,5x3,2x4 мм SRA 26FX TBi</t>
+          <t>Сварочная горелка 240x0,5x3,2x4 мм SRA 26 TBi</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>3118 ₽/шт.</t>
+          <t>3027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Сварочная горелка 240x0,5x3,2x4 мм SRA 26 TBi</t>
+          <t>Сварочная горелка 240x0,5x3,2x4 мм SRA 26FX TBi</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>3027 ₽/шт.</t>
+          <t>3118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Сварочная горелка 240x0,5x3,2x4 мм SRA 26V TBi</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>3469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Сварочная горелка 240x0,5x3,2x8 мм SRA 26FX TBi</t>
+          <t>Сварочная горелка 240x0,5x3,2x8 мм SRA 26 TBi</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>3042 ₽/шт.</t>
+          <t>3005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Сварочная горелка 240x0,5x3,2x8 мм SRA 26 TBi</t>
+          <t>Сварочная горелка 240x0,5x3,2x8 мм SRA 26FX TBi</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>3005 ₽/шт.</t>
+          <t>3042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Сварочная горелка 240x0,5x3,2x8 мм SRA 26V TBi</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>3028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Сварочная горелка 250x0,8x1,2x3 мм 240 Expert TBi</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>3447 ₽/шт.</t>
         </is>
@@ -1221,152 +1221,152 @@
         <is>
           <t>Сварочная горелка 300x0,8x1,6x3 мм TECH MS 240 Сварог</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>3338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Сварочная горелка 300x0,8x1,6x5 мм TECH MS 240 Сварог</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>3177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Сварочная горелка 315x1,6x5x8 мм 13Му Шл.8.У.В.О.ОО.О.Бр АГНИ</t>
+          <t>Сварочная горелка 315x1,6x5 мм 07М (без шлейфа) АГНИ</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>3221 ₽/шт.</t>
+          <t>3395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Сварочная горелка 315x1,6x5 мм 07М (без шлейфа) АГНИ</t>
+          <t>Сварочная горелка 315x1,6x5x8 мм 13Му Шл.8.У.В.О.ОО.О.Бр АГНИ</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>3395 ₽/шт.</t>
+          <t>3221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Сварочная горелка 320x0,5x4x4 мм SRA 18FX TBi</t>
+          <t>Сварочная горелка 320x0,5x4x4 мм SRA 18 TBi</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>3108 ₽/шт.</t>
+          <t>3410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Сварочная горелка 320x0,5x4x4 мм SRA 18FXV TBi</t>
+          <t>Сварочная горелка 320x0,5x4x4 мм SRA 18FX TBi</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>3135 ₽/шт.</t>
+          <t>3108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Сварочная горелка 320x0,5x4x4 мм SRA 18 TBi</t>
+          <t>Сварочная горелка 320x0,5x4x4 мм SRA 18FXV TBi</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>3410 ₽/шт.</t>
+          <t>3135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Сварочная горелка 320x0,5x4x4 мм SRA 18V TBi</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>3045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Сварочная горелка 320x0,5x4x4 мм SRP 18 (TSB 35/50) TBi</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>3060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Сварочная горелка 320x0,5x4x8 мм SRA 18FX TBi</t>
+          <t>Сварочная горелка 320x0,5x4x8 мм SRA 18 TBi</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>3327 ₽/шт.</t>
+          <t>3376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Сварочная горелка 320x0,5x4x8 мм SRA 18 TBi</t>
+          <t>Сварочная горелка 320x0,5x4x8 мм SRA 18FX TBi</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>3376 ₽/шт.</t>
+          <t>3327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Сварочная горелка 320x0,8x1,6x3 мм TECH MS 36 Сварог</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>3284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Сварочная горелка 320x0,8x1,6x5 мм MIG MS 36 (УДЛ) Сварог</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>3010 ₽/шт.</t>
         </is>