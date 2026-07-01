--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -549,92 +549,92 @@
         <is>
           <t>Сварочный инвертор 140 А 3.2 мм 4400 кВт САИ 140</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>3492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Сварочный инвертор 150 А 4 мм 3900 кВт Prestige 171/S</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Сварочный инвертор 160 А 3.2 мм 6200 кВт REAL ARC 160 (Z240)</t>
+          <t>Сварочный инвертор 160 А 3 мм 5200 кВт TIG 160 AC/DC (R57)</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>4726 ₽/шт.</t>
+          <t>4061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Сварочный инвертор 160 А 3.2 мм 6800 кВт PRO ARC 160 (Z206)</t>
+          <t>Сварочный инвертор 160 А 3.2 мм 6200 кВт REAL ARC 160 (Z240)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>5510 ₽/шт.</t>
+          <t>4726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Сварочный инвертор 160 А 3.2 мм 7200 кВт PRO ARC 160 (Z211S)</t>
+          <t>Сварочный инвертор 160 А 3.2 мм 6800 кВт PRO ARC 160 (Z206)</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>6154 ₽/шт.</t>
+          <t>5510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Сварочный инвертор 160 А 3 мм 5200 кВт TIG 160 AC/DC (R57)</t>
+          <t>Сварочный инвертор 160 А 3.2 мм 7200 кВт PRO ARC 160 (Z211S)</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>4061 ₽/шт.</t>
+          <t>6154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Сварочный инвертор 160 А 4 мм 4500 кВт ММА 160</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Сварочный инвертор 160 А 4 мм 4800 кВт САИ 160</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>3636 ₽/шт.</t>
         </is>