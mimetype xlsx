--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -693,68 +693,68 @@
         <is>
           <t>Сварочный полуавтомат 200 А 0.6 мм REAL MIG 200 (N24002) BLACK Сварог</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>31360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат 200 А 0.6 мм REAL MIG 200 (N24002) Сварог</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>20275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Сварочный полуавтомат 200 А 0.6 мм TECH MIG 3500 (N222) Сварог</t>
+          <t>Сварочный полуавтомат 200 А 0.6 мм TECH MIG 350 P (N316) Сварог</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>31441 ₽/шт.</t>
+          <t>31436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Сварочный полуавтомат 200 А 0.6 мм TECH MIG 350 P (N316) Сварог</t>
+          <t>Сварочный полуавтомат 200 А 0.6 мм TECH MIG 3500 (N222) Сварог</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>31436 ₽/шт.</t>
+          <t>31441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат 200 А 0.6 мм ПДИ-181 Циклон</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>31835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат 200 А 0.8 мм KIT 500 S Kuhtreiber</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>24152 ₽/шт.</t>
         </is>
@@ -909,68 +909,68 @@
         <is>
           <t>Сварочный полуавтомат 350 А 0.6 мм MIG 350 (J1601) Сварог</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>47839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат 350 А 0.8 мм MIG 2000 (N280) Сварог</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>45516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Сварочный полуавтомат 350 А 0.8 мм MIG 2500 (J92) Сварог</t>
+          <t>Сварочный полуавтомат 350 А 0.8 мм MIG 250 F (J33) Сварог</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>47063 ₽/шт.</t>
+          <t>45635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Сварочный полуавтомат 350 А 0.8 мм MIG 250 F (J33) Сварог</t>
+          <t>Сварочный полуавтомат 350 А 0.8 мм MIG 2500 (J92) Сварог</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>45635 ₽/шт.</t>
+          <t>47063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат 450 А 0.6 мм 200 PRO VIKING</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>48600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Сварочный полуавтомат 500 А 0.6 мм 200ПА Форсаж</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>49181 ₽/шт.</t>
         </is>