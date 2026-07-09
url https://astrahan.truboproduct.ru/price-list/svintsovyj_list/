--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -957,428 +957,428 @@
         <is>
           <t>Свинцовый лист 0,8х500х1000 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Свинцовый лист 0,8х500х1000 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х500х1000 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х500х1000 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1483 ₽/кг</t>
+          <t>742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х500х1000 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х500х1000 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1498 ₽/кг</t>
+          <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х500х1000 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х500х1000 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1517 ₽/кг</t>
+          <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х500х1000 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х500х1000 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1531 ₽/кг</t>
+          <t>827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х600х1200 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х600х1200 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2295 ₽/кг</t>
+          <t>1724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х600х1200 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х600х1200 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2311 ₽/кг</t>
+          <t>1734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х600х1200 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х600х1200 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2324 ₽/кг</t>
+          <t>1740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Свинцовый лист 10х600х1200 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 1,5х600х1200 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2328 ₽/кг</t>
+          <t>1750 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х500х1000 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х500х1000 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1538 ₽/кг</t>
+          <t>1483 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х500х1000 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х500х1000 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1552 ₽/кг</t>
+          <t>1498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х500х1000 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х500х1000 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1567 ₽/кг</t>
+          <t>1517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х500х1000 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х500х1000 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1580 ₽/кг</t>
+          <t>1531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х600х1200 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х600х1200 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2351 ₽/кг</t>
+          <t>2295 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х600х1200 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х600х1200 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2379 ₽/кг</t>
+          <t>2311 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х600х1200 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х600х1200 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2386 ₽/кг</t>
+          <t>2324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Свинцовый лист 12х600х1200 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 10х600х1200 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2391 ₽/кг</t>
+          <t>2328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х500х1000 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х500х1000 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1582 ₽/кг</t>
+          <t>1538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х500х1000 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х500х1000 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>742 ₽/кг</t>
+          <t>1552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х500х1000 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х500х1000 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1616 ₽/кг</t>
+          <t>1567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х500х1000 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х500х1000 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>776 ₽/кг</t>
+          <t>1580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х500х1000 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х600х1200 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1644 ₽/кг</t>
+          <t>2351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х500х1000 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х600х1200 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>781 ₽/кг</t>
+          <t>2379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х500х1000 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х600х1200 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1662 ₽/кг</t>
+          <t>2386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х500х1000 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 12х600х1200 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>827 ₽/кг</t>
+          <t>2391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х600х1200 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х500х1000 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2409 ₽/кг</t>
+          <t>1582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х600х1200 мм С0 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х500х1000 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1724 ₽/кг</t>
+          <t>1616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х600х1200 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х500х1000 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2410 ₽/кг</t>
+          <t>1644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х600х1200 мм С1 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х500х1000 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1734 ₽/кг</t>
+          <t>1662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х600х1200 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х600х1200 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2410 ₽/кг</t>
+          <t>2409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х600х1200 мм С2 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х600х1200 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1740 ₽/кг</t>
+          <t>2410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Свинцовый лист 15х600х1200 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х600х1200 мм С2 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2412 ₽/кг</t>
+          <t>2410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Свинцовый лист 1,5х600х1200 мм С3 ГОСТ 9559-89</t>
+          <t>Свинцовый лист 15х600х1200 мм С3 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1750 ₽/кг</t>
+          <t>2412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Свинцовый лист 1х500х1000 мм С0 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Свинцовый лист 1х500х1000 мм С1 ГОСТ 9559-89</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>722 ₽/кг</t>
         </is>