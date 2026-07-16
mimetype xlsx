--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -525,116 +525,116 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Свинцовый припой 10 мм С1</t>
+          <t>Свинцовый припой 1 мм С1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1422 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Свинцовый припой 10 мм С2</t>
+          <t>Свинцовый припой 1 мм С2</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1421 ₽/кг</t>
+          <t>895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Свинцовый припой 10 мм ССуА</t>
+          <t>Свинцовый припой 1 мм ССуА</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1493 ₽/кг</t>
+          <t>842 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Свинцовый припой 1 мм С1</t>
+          <t>Свинцовый припой 10 мм С1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>1422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Свинцовый припой 1 мм С2</t>
+          <t>Свинцовый припой 10 мм С2</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>895 ₽/кг</t>
+          <t>1421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Свинцовый припой 1 мм ССуА</t>
+          <t>Свинцовый припой 10 мм ССуА</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>842 ₽/кг</t>
+          <t>1493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Свинцовый припой 2 мм С1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>932 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Свинцовый припой 2 мм С2</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>919 ₽/кг</t>
         </is>