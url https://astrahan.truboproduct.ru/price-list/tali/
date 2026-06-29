--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -873,152 +873,152 @@
         <is>
           <t>Таль ручная шестереночная 0,5 кг 6 м 231 Н</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>165 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Таль ручная шестереночная 0,5 кг 9 м 231 Н</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>174 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 10 кг 12 м 414 Н</t>
+          <t>Таль ручная шестереночная 1 кг 12 м 309 Н</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>250 ₽/ед</t>
+          <t>179 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 10 кг 3 м 414 Н</t>
+          <t>Таль ручная шестереночная 1 кг 3 м 309 Н</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>242 ₽/ед</t>
+          <t>175 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 10 кг 6 м 414 Н</t>
+          <t>Таль ручная шестереночная 1 кг 6 м 309 Н</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>243 ₽/ед</t>
+          <t>176 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 10 кг 9 м 414 Н</t>
+          <t>Таль ручная шестереночная 1 кг 9 м 309 Н</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>249 ₽/ед</t>
+          <t>176 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Таль ручная шестереночная 1,5 кг 3 м 320 Н</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>182 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 1 кг 12 м 309 Н</t>
+          <t>Таль ручная шестереночная 10 кг 12 м 414 Н</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>179 ₽/ед</t>
+          <t>250 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 1 кг 3 м 309 Н</t>
+          <t>Таль ручная шестереночная 10 кг 3 м 414 Н</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>175 ₽/ед</t>
+          <t>242 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 1 кг 6 м 309 Н</t>
+          <t>Таль ручная шестереночная 10 кг 6 м 414 Н</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>176 ₽/ед</t>
+          <t>243 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Таль ручная шестереночная 1 кг 9 м 309 Н</t>
+          <t>Таль ручная шестереночная 10 кг 9 м 414 Н</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>176 ₽/ед</t>
+          <t>249 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Таль ручная шестереночная 2 кг 12 м 340 Н</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>192 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Таль ручная шестереночная 2 кг 3 м 360 Н</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>182 ₽/ед</t>
         </is>