--- v0 (2026-05-15)
+++ v1 (2026-07-17)
@@ -525,375 +525,375 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 100х180 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 10,2х20 мм DIN 2093</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 100х200 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 10,2х20 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 100х250 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 10,2х23 мм DIN 2093</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 102х200 мм DIN 2093</t>
+          <t>Тарельчатая шайба 10,2х28 мм DIN 2093</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 10,2х20 мм DIN 2093</t>
+          <t>Тарельчатая шайба 10,5х25 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 10,2х20 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 100х180 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 10,2х23 мм DIN 2093</t>
+          <t>Тарельчатая шайба 100х200 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 10,2х28 мм DIN 2093</t>
+          <t>Тарельчатая шайба 100х250 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 10,5х25 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 102х200 мм DIN 2093</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 10х20 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 112х200 мм DIN 2093</t>
+          <t>Тарельчатая шайба 11,2х20 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 112х200 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 11,2х22,5 мм DIN 2093</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 11,2х20 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 11,2х22,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 112х225 мм DIN 2093</t>
+          <t>Тарельчатая шайба 112х200 мм DIN 2093</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 11,2х22,5 мм DIN 2093</t>
+          <t>Тарельчатая шайба 112х200 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 112х225 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 112х225 мм DIN 2093</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 11,2х22,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 112х225 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 11х31,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 12,2х25 мм DIN 2093</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 12,2х25 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 122х280 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 12,2х28 мм DIN 2093</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 12,2х28 мм DIN 2093</t>
+          <t>Тарельчатая шайба 12,3х34 мм DIN 2093</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 12,3х34 мм DIN 2093</t>
+          <t>Тарельчатая шайба 12,5х22,4 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 125х224 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 12,5х25 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 12,5х22,4 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 12,5х31,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 12,5х25 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 122х280 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 125х315 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 125х224 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 12,5х31,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 125х315 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 127х250 мм DIN 2093</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 127х250 мм ГОСТ 3057-90</t>
         </is>
@@ -909,87 +909,87 @@
         <is>
           <t>Тарельчатая шайба 12х28 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 13х29 мм DIN 6796</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 140х250 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 14,3х34 мм DIN 2093</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 140х280 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 14,3х40 мм DIN 2093</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 14,3х34 мм DIN 2093</t>
+          <t>Тарельчатая шайба 140х250 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 14,3х40 мм DIN 2093</t>
+          <t>Тарельчатая шайба 140х280 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 14х25 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 14х28 мм ГОСТ 3057-90</t>
         </is>
@@ -1017,368 +1017,368 @@
         <is>
           <t>Тарельчатая шайба 15х35 мм DIN 6796</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 15х35 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 160х315 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 16,3х31,5 мм DIN 2093</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 16,3х31,5 мм DIN 2093</t>
+          <t>Тарельчатая шайба 16,3х31,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 16,3х31,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 16,3х34 мм DIN 2093</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 16,3х34 мм DIN 2093</t>
+          <t>Тарельчатая шайба 16,3х40 мм DIN 2093</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 16,3х40 мм DIN 2093</t>
+          <t>Тарельчатая шайба 16,3х48 мм DIN 2093</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 16,3х48 мм DIN 2093</t>
+          <t>Тарельчатая шайба 160х315 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 16х31,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 16х35,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 17х39 мм DIN 6796</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 180х355 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 18,3х35,5 мм DIN 2093</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 18,3х35,5 мм DIN 2093</t>
+          <t>Тарельчатая шайба 18,3х40 мм DIN 2093</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 18,3х40 мм DIN 2093</t>
+          <t>Тарельчатая шайба 18,4х50 мм DIN 2093</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 18,4х50 мм DIN 2093</t>
+          <t>Тарельчатая шайба 180х355 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 18х45 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 19х42 мм DIN 6796</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 200х355 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 2,7х6 мм DIN 6796</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 200х400 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 20,4х31,7 мм DIN 2093</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20,4х31,7 мм DIN 2093</t>
+          <t>Тарельчатая шайба 20,4х40 мм DIN 2093</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20,4х40 мм DIN 2093</t>
+          <t>Тарельчатая шайба 20,4х40 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20,4х40 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 20,4х50 мм DIN 2093</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20,4х50 мм DIN 2093</t>
+          <t>Тарельчатая шайба 20,5х60 мм DIN 2093</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20,5х60 мм DIN 2093</t>
+          <t>Тарельчатая шайба 200х355 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20х35,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 200х400 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20х40 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 20х35,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 20х50 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 20х40 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 21х45 мм DIN 6796</t>
+          <t>Тарельчатая шайба 20х50 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 224х400 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 21х45 мм DIN 6796</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 22,4х40 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 22,4х45 мм DIN 2093</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
@@ -1401,200 +1401,200 @@
         <is>
           <t>Тарельчатая шайба 22,4х50 мм DIN 2093</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 22,4х56 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 23х49 мм DIN 6796</t>
+          <t>Тарельчатая шайба 224х400 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 24,5х70 мм DIN 2093</t>
+          <t>Тарельчатая шайба 23х49 мм DIN 6796</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25,4х50 мм DIN 2093</t>
+          <t>Тарельчатая шайба 24,5х70 мм DIN 2093</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25,4х50 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 25,4х50 мм DIN 2093</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25,5х60 мм DIN 2093</t>
+          <t>Тарельчатая шайба 25,4х50 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25,5х70 мм DIN 2093</t>
+          <t>Тарельчатая шайба 25,5х60 мм DIN 2093</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25х40 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 25,5х70 мм DIN 2093</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25х45 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 25х40 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25х50 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 25х45 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25х56 мм DIN 6796</t>
+          <t>Тарельчатая шайба 25х50 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25х60 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 25х56 мм DIN 6796</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 25х63 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 25х60 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 2,7х6 мм DIN 6796</t>
+          <t>Тарельчатая шайба 25х63 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 28,5х56 мм DIN 2093</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 28,5х56 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
@@ -1629,320 +1629,320 @@
         <is>
           <t>Тарельчатая шайба 28х56 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 28х60 мм DIN 6796</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30,5х46,5 мм DIN 2093</t>
+          <t>Тарельчатая шайба 3,2х7 мм DIN 6796</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30,5х60 мм DIN 2093</t>
+          <t>Тарельчатая шайба 3,2х8 мм DIN 2093</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30,5х70 мм DIN 2093</t>
+          <t>Тарельчатая шайба 3,55х6,3 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30,5х80 мм DIN 2093</t>
+          <t>Тарельчатая шайба 3,55х8 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30х50 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30,5х46,5 мм DIN 2093</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30х60 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30,5х60 мм DIN 2093</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 30х70 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30,5х70 мм DIN 2093</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31,5х50 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30,5х80 мм DIN 2093</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31,5х56 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30х50 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31,5х63 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30х60 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31,5х80 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 30х70 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31х63 мм DIN 2093</t>
+          <t>Тарельчатая шайба 31,5х50 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31х63 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 31,5х56 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31х70 мм DIN 6796</t>
+          <t>Тарельчатая шайба 31,5х63 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 31х80 мм DIN 2093</t>
+          <t>Тарельчатая шайба 31,5х80 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 3,2х7 мм DIN 6796</t>
+          <t>Тарельчатая шайба 31х63 мм DIN 2093</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 3,2х8 мм DIN 2093</t>
+          <t>Тарельчатая шайба 31х63 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 32х90 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 31х70 мм DIN 6796</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 3,55х6,3 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 31х80 мм DIN 2093</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 35,5х63 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 32х90 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 35,5х70 мм DIN 2093</t>
+          <t>Тарельчатая шайба 35,5х63 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 35,5х71 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 35,5х70 мм DIN 2093</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 3,55х8 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 35,5х71 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 35,5х90 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 35х80 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
@@ -1989,1052 +1989,1052 @@
         <is>
           <t>Тарельчатая шайба 36х80 мм DIN 2093</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 36х80 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 40,5х70 мм DIN 2093</t>
+          <t>Тарельчатая шайба 4,1х8 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 40х100 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 4,2х10 мм DIN 2093</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 40х71 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 4,2х12 мм DIN 2093</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 40х90 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 4,2х8 мм DIN 2093</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 41х100 мм DIN 2093</t>
+          <t>Тарельчатая шайба 4,3х9 мм DIN 6796</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 41х80 мм DIN 2093</t>
+          <t>Тарельчатая шайба 4,75х10 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 4,1х8 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 40,5х70 мм DIN 2093</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 4,2х10 мм DIN 2093</t>
+          <t>Тарельчатая шайба 40х100 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 4,2х12 мм DIN 2093</t>
+          <t>Тарельчатая шайба 40х71 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 4,2х8 мм DIN 2093</t>
+          <t>Тарельчатая шайба 40х90 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 4,3х9 мм DIN 6796</t>
+          <t>Тарельчатая шайба 41х100 мм DIN 2093</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 45,5х90 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 41х80 мм DIN 2093</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 45х80 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 45,5х90 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 45х90 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 45х80 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 4,75х10 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 45х90 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 4х10 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 50х100 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 5,2х10 мм DIN 2093</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 50х110 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 5,2х12 мм DIN 2093</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 50х125 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 5,2х15 мм DIN 2093</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 50х90 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 5,3х11 мм DIN 6796</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 51х100 мм DIN 2093</t>
+          <t>Тарельчатая шайба 5,6х14 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 51х100 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 5,6х9 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 51х125 мм DIN 2093</t>
+          <t>Тарельчатая шайба 50х100 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 5,2х10 мм DIN 2093</t>
+          <t>Тарельчатая шайба 50х110 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 5,2х12 мм DIN 2093</t>
+          <t>Тарельчатая шайба 50х125 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 5,2х15 мм DIN 2093</t>
+          <t>Тарельчатая шайба 50х90 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 5,3х11 мм DIN 6796</t>
+          <t>Тарельчатая шайба 51х100 мм DIN 2093</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 56х100 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 51х100 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 56х112 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 51х125 мм DIN 2093</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 56х140 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 56х100 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 5,6х14 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 56х112 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 5,6х9 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 56х140 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 57х112 мм DIN 2093</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 5х10 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 60х130 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 6,2х12 мм DIN 2093</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 60х140 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 6,2х12,5 мм DIN 2093</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 61х125 мм DIN 2093</t>
+          <t>Тарельчатая шайба 6,2х12,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 61х150 мм DIN 2093</t>
+          <t>Тарельчатая шайба 6,2х18 мм DIN 2093</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 6,2х12,5 мм DIN 2093</t>
+          <t>Тарельчатая шайба 6,3х12,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 6,2х12,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 6,4х14 мм DIN 6796</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 6,2х12 мм DIN 2093</t>
+          <t>Тарельчатая шайба 60х130 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 6,2х18 мм DIN 2093</t>
+          <t>Тарельчатая шайба 60х140 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 63х112 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 61х125 мм DIN 2093</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 63х125 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 61х150 мм DIN 2093</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 6,3х12,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 63х112 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 63х160 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 63х125 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 64х125 мм DIN 2093</t>
+          <t>Тарельчатая шайба 63х160 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 64х125 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 64х125 мм DIN 2093</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 6,4х14 мм DIN 6796</t>
+          <t>Тарельчатая шайба 64х125 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 70х150 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 7,2х14 мм DIN 2093</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 70х160 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 7,5х12,5 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 71х125 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 70х150 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 71х140 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 70х160 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 71х150 мм DIN 2093</t>
+          <t>Тарельчатая шайба 71х125 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 71х180 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 71х140 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 72х140 мм DIN 2093</t>
+          <t>Тарельчатая шайба 71х150 мм DIN 2093</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 72х140 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 71х180 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 7,2х14 мм DIN 2093</t>
+          <t>Тарельчатая шайба 72х140 мм DIN 2093</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 7,5х12,5 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 72х140 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 7х14 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 80х140 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 8,2х15 мм DIN 2093</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 80х160 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 8,2х16 мм DIN 2093</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 80х180 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 8,2х20 мм DIN 2093</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 80х200 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 8,2х23 мм DIN 2093</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 81х150 мм DIN 2093</t>
+          <t>Тарельчатая шайба 8,4х18 мм DIN 6796</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 8,2х15 мм DIN 2093</t>
+          <t>Тарельчатая шайба 80х140 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 82х160 мм DIN 2093</t>
+          <t>Тарельчатая шайба 80х160 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 82х160 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 80х180 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 8,2х16 мм DIN 2093</t>
+          <t>Тарельчатая шайба 80х200 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 82х200 мм DIN 2093</t>
+          <t>Тарельчатая шайба 81х150 мм DIN 2093</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 8,2х20 мм DIN 2093</t>
+          <t>Тарельчатая шайба 82х160 мм DIN 2093</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 8,2х23 мм DIN 2093</t>
+          <t>Тарельчатая шайба 82х160 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 8,4х18 мм DIN 6796</t>
+          <t>Тарельчатая шайба 82х200 мм DIN 2093</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 8х16 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 90х160 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 9,2х18 мм DIN 2093</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 90х180 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 9,2х18 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 90х200 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 90х160 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 90х220 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 90х180 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 90х224 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 90х200 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 90х225 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 90х220 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 92х180 мм DIN 2093</t>
+          <t>Тарельчатая шайба 90х224 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 92х180 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 90х225 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 9,2х18 мм DIN 2093</t>
+          <t>Тарельчатая шайба 92х180 мм DIN 2093</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Тарельчатая шайба 9,2х18 мм ГОСТ 3057-90</t>
+          <t>Тарельчатая шайба 92х180 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 92х200 мм DIN 2093</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Тарельчатая шайба 9х16 мм ГОСТ 3057-90</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>