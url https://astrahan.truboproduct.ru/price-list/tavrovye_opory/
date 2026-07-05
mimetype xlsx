--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -765,68 +765,68 @@
         <is>
           <t>Опора тавровая приварная ТП B22/108-159 ст20 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП А11/57-89 10Г2 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП А12/57-89 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП А12/57 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>262 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП А12/57 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП А12/57-89 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП А21/57-89 10Г2 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП А21/57-89 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>271 ₽/шт.</t>
         </is>
@@ -873,104 +873,104 @@
         <is>
           <t>Опора тавровая приварная ТП А22/57-89 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП А22/57-89 ст20 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АН/57-89 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АН/57 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>246 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АН/57 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АН/57-89 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС00/18-45 09Г2С ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС00/18 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>165 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС00/18-45 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС00/18-45 09Г2С ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС00/18 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС00/18-45 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП АС00/25 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП АС00/32 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>190 ₽/шт.</t>
         </is>
@@ -993,104 +993,104 @@
         <is>
           <t>Опора тавровая приварная ТП АС10/18-45 10Г2 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП АС10/18-45 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС11/57-89 09Г2С ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС11/57 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС11/57-89 10Г2 ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС11/57-89 09Г2С ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС11/57-89 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС11/57-89 10Г2 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС11/57-89 ст20 ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС11/57-89 ВСтЗпс ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Опора тавровая приварная ТП АС11/57 ВСтЗпс ОСТ 36-146-88</t>
+          <t>Опора тавровая приварная ТП АС11/57-89 ст20 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП АС12/57-89 09Г2С ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Опора тавровая приварная ТП АС12/57-89 10Г2 ОСТ 36-146-88</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>