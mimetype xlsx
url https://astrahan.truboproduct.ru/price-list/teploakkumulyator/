--- v0 (2026-05-15)
+++ v1 (2026-08-20)
@@ -777,188 +777,188 @@
         <is>
           <t>Теплоаккумулятор для генераторов нержавеющий 1500 л 50 кВ 3 МПа без теплообменника 1200х1200х2220 мм</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>44397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов нержавеющий 1500 л 50 кВ 3 МПа без теплообменника 1400х1400х2200 мм</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>44396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 2000 л 65 кВ 3 МПа 1 теплообменник 1350х1350х2250 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 200 л 10 кВ 3 МПа без теплообменника 600х600х1200 мм</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>46592 ₽/шт.</t>
+          <t>30157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 2000 л 65 кВ 3 МПа без теплообменника 1350х1350х2250 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 2000 л 65 кВ 3 МПа 1 теплообменник 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>46516 ₽/шт.</t>
+          <t>46592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 2000 л 70 кВ 3 МПа без теплообменника 1200х1200х2412 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 2000 л 65 кВ 3 МПа без теплообменника 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>46535 ₽/шт.</t>
+          <t>46516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 200 л 10 кВ 3 МПа без теплообменника 600х600х1200 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 2000 л 70 кВ 3 МПа без теплообменника 1200х1200х2412 мм</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>30157 ₽/шт.</t>
+          <t>46535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов нержавеющий 265 л 10 кВ 3 МПа без теплообменника 584х584х1570 мм</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>30999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 3000 л 100 кВ 3 МПа 1 теплообменник 1450х1450х2770 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа 1 теплообменник 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>48114 ₽/шт.</t>
+          <t>31996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 3000 л 100 кВ 3 МПа без теплообменника 1450х1450х2770 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа 2 теплообменника 750х750х1430 мм</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>48091 ₽/шт.</t>
+          <t>31891 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа 1 теплообменник 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 630х630х1600 мм</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>31996 ₽/шт.</t>
+          <t>31640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа 2 теплообменника 750х750х1430 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 650х650х1420 мм</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>31891 ₽/шт.</t>
+          <t>31438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 630х630х1600 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>31640 ₽/шт.</t>
+          <t>31366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 650х650х1420 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 3000 л 100 кВ 3 МПа 1 теплообменник 1450х1450х2770 мм</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>31438 ₽/шт.</t>
+          <t>48114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для генераторов нержавеющий 3000 л 100 кВ 3 МПа без теплообменника 1450х1450х2770 мм</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>31366 ₽/шт.</t>
+          <t>48091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов нержавеющий 320 л 10 кВ 3 МПа без теплообменника 550х550х1610 мм</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>33593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов нержавеющий 400 л 13 кВ 3 МПа без теплообменника 750х750х1410 мм</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>33790 ₽/шт.</t>
         </is>
@@ -1269,188 +1269,188 @@
         <is>
           <t>Теплоаккумулятор для генераторов пластиковый 1500 л 50 кВ 3 МПа без теплообменника 1200х1200х2220 мм</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>45172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов пластиковый 1500 л 50 кВ 3 МПа без теплообменника 1400х1400х2200 мм</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>45110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 2000 л 65 кВ 3 МПа 1 теплообменник 1350х1350х2250 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 200 л 10 кВ 3 МПа без теплообменника 600х600х1200 мм</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>47157 ₽/шт.</t>
+          <t>30641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 2000 л 65 кВ 3 МПа без теплообменника 1350х1350х2250 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 2000 л 65 кВ 3 МПа 1 теплообменник 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>47076 ₽/шт.</t>
+          <t>47157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 2000 л 70 кВ 3 МПа без теплообменника 1200х1200х2412 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 2000 л 65 кВ 3 МПа без теплообменника 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>47109 ₽/шт.</t>
+          <t>47076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 200 л 10 кВ 3 МПа без теплообменника 600х600х1200 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 2000 л 70 кВ 3 МПа без теплообменника 1200х1200х2412 мм</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>30641 ₽/шт.</t>
+          <t>47109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов пластиковый 265 л 10 кВ 3 МПа без теплообменника 584х584х1570 мм</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>31070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 3000 л 100 кВ 3 МПа 1 теплообменник 1450х1450х2770 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа 1 теплообменник 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>48492 ₽/шт.</t>
+          <t>32454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 3000 л 100 кВ 3 МПа без теплообменника 1450х1450х2770 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа 2 теплообменника 750х750х1430 мм</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>48416 ₽/шт.</t>
+          <t>32438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа 1 теплообменник 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа без теплообменника 630х630х1600 мм</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>32454 ₽/шт.</t>
+          <t>32415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа 2 теплообменника 750х750х1430 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа без теплообменника 650х650х1420 мм</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>32438 ₽/шт.</t>
+          <t>32317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа без теплообменника 630х630х1600 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>32415 ₽/шт.</t>
+          <t>32098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа без теплообменника 650х650х1420 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 3000 л 100 кВ 3 МПа 1 теплообменник 1450х1450х2770 мм</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>32317 ₽/шт.</t>
+          <t>48492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов пластиковый 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для генераторов пластиковый 3000 л 100 кВ 3 МПа без теплообменника 1450х1450х2770 мм</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>32098 ₽/шт.</t>
+          <t>48416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов пластиковый 320 л 10 кВ 3 МПа без теплообменника 550х550х1610 мм</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>33735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов пластиковый 400 л 13 кВ 3 МПа без теплообменника 750х750х1410 мм</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>33902 ₽/шт.</t>
         </is>
@@ -1761,188 +1761,188 @@
         <is>
           <t>Теплоаккумулятор для генераторов стальной 1500 л 50 кВ 3 МПа без теплообменника 1200х1200х2220 мм</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>46368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов стальной 1500 л 50 кВ 3 МПа без теплообменника 1400х1400х2200 мм</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>46289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 2000 л 65 кВ 3 МПа 1 теплообменник 1350х1350х2250 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 200 л 10 кВ 3 МПа без теплообменника 600х600х1200 мм</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>48078 ₽/шт.</t>
+          <t>30918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 2000 л 65 кВ 3 МПа без теплообменника 1350х1350х2250 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 2000 л 65 кВ 3 МПа 1 теплообменник 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>47994 ₽/шт.</t>
+          <t>48078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 2000 л 70 кВ 3 МПа без теплообменника 1200х1200х2412 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 2000 л 65 кВ 3 МПа без теплообменника 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>48049 ₽/шт.</t>
+          <t>47994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 200 л 10 кВ 3 МПа без теплообменника 600х600х1200 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 2000 л 70 кВ 3 МПа без теплообменника 1200х1200х2412 мм</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>30918 ₽/шт.</t>
+          <t>48049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов стальной 265 л 10 кВ 3 МПа без теплообменника 584х584х1570 мм</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>31105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 3000 л 100 кВ 3 МПа 1 теплообменник 1450х1450х2770 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа 1 теплообменник 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>49232 ₽/шт.</t>
+          <t>33575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 3000 л 100 кВ 3 МПа без теплообменника 1450х1450х2770 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа 2 теплообменника 750х750х1430 мм</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>49030 ₽/шт.</t>
+          <t>33552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа 1 теплообменник 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа без теплообменника 630х630х1600 мм</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>33575 ₽/шт.</t>
+          <t>33546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа 2 теплообменника 750х750х1430 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа без теплообменника 650х650х1420 мм</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>33552 ₽/шт.</t>
+          <t>33501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа без теплообменника 630х630х1600 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>33546 ₽/шт.</t>
+          <t>33432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа без теплообменника 650х650х1420 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 3000 л 100 кВ 3 МПа 1 теплообменник 1450х1450х2770 мм</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>33501 ₽/шт.</t>
+          <t>49232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для генераторов стальной 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для генераторов стальной 3000 л 100 кВ 3 МПа без теплообменника 1450х1450х2770 мм</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>33432 ₽/шт.</t>
+          <t>49030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов стальной 320 л 10 кВ 3 МПа без теплообменника 550х550х1610 мм</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>33772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для генераторов стальной 400 л 13 кВ 3 МПа без теплообменника 750х750х1410 мм</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>34042 ₽/шт.</t>
         </is>
@@ -2241,140 +2241,140 @@
         <is>
           <t>Теплоаккумулятор для котлов нержавеющий 2000 л 70 кВ 6 МПа без теплообменника 1350х1350х2110 мм</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>46635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов нержавеющий 2000 л 70 кВ 6 МПа без теплообменника 1630х930х1990 мм</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>46599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 500х700х1920 мм</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>48135 ₽/шт.</t>
+          <t>32068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 500х700х1920 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>32068 ₽/шт.</t>
+          <t>32050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>32050 ₽/шт.</t>
+          <t>32065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>32065 ₽/шт.</t>
+          <t>48135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов нержавеющий 400 л 12 кВ 3 МПа без теплообменника 600х800х1700 мм</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>33824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 5000 л 150 кВ 6 МПа без теплообменника 1750х1750х2851 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 500 л 15 кВ 3 МПа без теплообменника 600х800х1995 мм</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>49275 ₽/шт.</t>
+          <t>35423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 500 л 15 кВ 3 МПа без теплообменника 600х800х1995 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>35423 ₽/шт.</t>
+          <t>35193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов нержавеющий 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
+          <t>Теплоаккумулятор для котлов нержавеющий 5000 л 150 кВ 6 МПа без теплообменника 1750х1750х2851 мм</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>35193 ₽/шт.</t>
+          <t>49275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов нержавеющий 600 л 20 кВ 6 МПа без теплообменника 1410х630х1630 мм</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>36449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов нержавеющий 750 л 25 кВ 3 МПа без теплообменника 750х950х2010 мм</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>36881 ₽/шт.</t>
         </is>
@@ -2517,140 +2517,140 @@
         <is>
           <t>Теплоаккумулятор для котлов пластиковый 2000 л 70 кВ 6 МПа без теплообменника 1350х1350х2110 мм</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>47573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов пластиковый 2000 л 70 кВ 6 МПа без теплообменника 1630х930х1990 мм</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>47565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 300 л 10 кВ 3 МПа без теплообменника 500х700х1920 мм</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>48502 ₽/шт.</t>
+          <t>32092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 300 л 10 кВ 3 МПа без теплообменника 500х700х1920 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>32092 ₽/шт.</t>
+          <t>32810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>32810 ₽/шт.</t>
+          <t>32076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>32076 ₽/шт.</t>
+          <t>48502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов пластиковый 400 л 12 кВ 3 МПа без теплообменника 600х800х1700 мм</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>33858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 5000 л 150 кВ 6 МПа без теплообменника 1750х1750х2851 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 500 л 15 кВ 3 МПа без теплообменника 600х800х1995 мм</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>49326 ₽/шт.</t>
+          <t>35538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 500 л 15 кВ 3 МПа без теплообменника 600х800х1995 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>35538 ₽/шт.</t>
+          <t>35848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов пластиковый 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
+          <t>Теплоаккумулятор для котлов пластиковый 5000 л 150 кВ 6 МПа без теплообменника 1750х1750х2851 мм</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>35848 ₽/шт.</t>
+          <t>49326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов пластиковый 600 л 20 кВ 6 МПа без теплообменника 1410х630х1630 мм</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>36509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов пластиковый 750 л 25 кВ 3 МПа без теплообменника 750х950х2010 мм</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>37474 ₽/шт.</t>
         </is>
@@ -2793,140 +2793,140 @@
         <is>
           <t>Теплоаккумулятор для котлов стальной 2000 л 70 кВ 6 МПа без теплообменника 1350х1350х2110 мм</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>47596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов стальной 2000 л 70 кВ 6 МПа без теплообменника 1630х930х1990 мм</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>47585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 300 л 10 кВ 3 МПа без теплообменника 500х700х1920 мм</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>48525 ₽/шт.</t>
+          <t>33372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 300 л 10 кВ 3 МПа без теплообменника 500х700х1920 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>33372 ₽/шт.</t>
+          <t>33015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 300 л 10 кВ 3 МПа без теплообменника 750х750х1460 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>33015 ₽/шт.</t>
+          <t>33236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>33236 ₽/шт.</t>
+          <t>48525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов стальной 400 л 12 кВ 3 МПа без теплообменника 600х800х1700 мм</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>33952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 5000 л 150 кВ 6 МПа без теплообменника 1750х1750х2851 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 500 л 15 кВ 3 МПа без теплообменника 600х800х1995 мм</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>49640 ₽/шт.</t>
+          <t>36028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 500 л 15 кВ 3 МПа без теплообменника 600х800х1995 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>36028 ₽/шт.</t>
+          <t>35956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для котлов стальной 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
+          <t>Теплоаккумулятор для котлов стальной 5000 л 150 кВ 6 МПа без теплообменника 1750х1750х2851 мм</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>35956 ₽/шт.</t>
+          <t>49640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов стальной 600 л 20 кВ 6 МПа без теплообменника 1410х630х1630 мм</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>36712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для котлов стальной 750 л 25 кВ 3 МПа без теплообменника 750х950х2010 мм</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>37633 ₽/шт.</t>
         </is>
@@ -2985,92 +2985,92 @@
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 1500 л 50 кВ 6 МПа 1 теплообменник 1070х1070х2360 мм</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>44334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 2000 л 65 кВ 6 МПа 1 теплообменник 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>46870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 3000 л 100 кВ 6 МПа 1 теплообменник 1730х1730х2450 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 300 л 10 кВ 6 МПа 1 теплообменник 630х630х1570 мм</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>48274 ₽/шт.</t>
+          <t>32040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 300 л 10 кВ 6 МПа 1 теплообменник 630х630х1570 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 3000 л 100 кВ 6 МПа 1 теплообменник 1730х1730х2450 мм</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>32040 ₽/шт.</t>
+          <t>48274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 5000 л 150 кВ 6 МПа 1 теплообменник 1730х1730х2851 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 500 л 15 кВ 6 МПа 1 теплообменник 780х780х1570 мм</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>49310 ₽/шт.</t>
+          <t>35171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 500 л 15 кВ 6 МПа 1 теплообменник 780х780х1570 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 5000 л 150 кВ 6 МПа 1 теплообменник 1730х1730х2851 мм</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>35171 ₽/шт.</t>
+          <t>49310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак нержавеющий 750 л 25 кВ 6 МПа 1 теплообменник 920х920х1570 мм</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>36797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 1000 л 35 кВ 6 МПа 1 теплообменник 920х920х2050 мм</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>41983 ₽/шт.</t>
         </is>
@@ -3093,92 +3093,92 @@
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 1500 л 50 кВ 6 МПа 1 теплообменник 1070х1070х2360 мм</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>45070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 2000 л 65 кВ 6 МПа 1 теплообменник 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>47499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 3000 л 100 кВ 6 МПа 1 теплообменник 1730х1730х2450 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 300 л 10 кВ 6 МПа 1 теплообменник 630х630х1570 мм</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>48298 ₽/шт.</t>
+          <t>32720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 300 л 10 кВ 6 МПа 1 теплообменник 630х630х1570 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 3000 л 100 кВ 6 МПа 1 теплообменник 1730х1730х2450 мм</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>32720 ₽/шт.</t>
+          <t>48298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 5000 л 150 кВ 6 МПа 1 теплообменник 1730х1730х2851 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 500 л 15 кВ 6 МПа 1 теплообменник 780х780х1570 мм</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>49536 ₽/шт.</t>
+          <t>35765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 500 л 15 кВ 6 МПа 1 теплообменник 780х780х1570 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 5000 л 150 кВ 6 МПа 1 теплообменник 1730х1730х2851 мм</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>35765 ₽/шт.</t>
+          <t>49536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак пластиковый 750 л 25 кВ 6 МПа 1 теплообменник 920х920х1570 мм</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>37187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак стальной 1000 л 35 кВ 6 МПа 1 теплообменник 920х920х2050 мм</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>42324 ₽/шт.</t>
         </is>
@@ -3201,92 +3201,92 @@
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак стальной 1500 л 50 кВ 6 МПа 1 теплообменник 1070х1070х2360 мм</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>46273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак стальной 2000 л 65 кВ 6 МПа 1 теплообменник 1350х1350х2250 мм</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>47835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак стальной 3000 л 100 кВ 6 МПа 1 теплообменник 1730х1730х2450 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак стальной 300 л 10 кВ 6 МПа 1 теплообменник 630х630х1570 мм</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>48639 ₽/шт.</t>
+          <t>32919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак стальной 300 л 10 кВ 6 МПа 1 теплообменник 630х630х1570 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак стальной 3000 л 100 кВ 6 МПа 1 теплообменник 1730х1730х2450 мм</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>32919 ₽/шт.</t>
+          <t>48639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак стальной 5000 л 150 кВ 6 МПа 1 теплообменник 1730х1730х2851 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак стальной 500 л 15 кВ 6 МПа 1 теплообменник 780х780х1570 мм</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>49911 ₽/шт.</t>
+          <t>35898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для отдачи тепла в бак стальной 500 л 15 кВ 6 МПа 1 теплообменник 780х780х1570 мм</t>
+          <t>Теплоаккумулятор для отдачи тепла в бак стальной 5000 л 150 кВ 6 МПа 1 теплообменник 1730х1730х2851 мм</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>35898 ₽/шт.</t>
+          <t>49911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для отдачи тепла в бак стальной 750 л 25 кВ 6 МПа 1 теплообменник 920х920х1570 мм</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>37578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды нержавеющий 1000 л 30 кВ 6 МПа без теплообменника 740х920х2035 мм</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>40645 ₽/шт.</t>
         </is>
@@ -3309,92 +3309,92 @@
         <is>
           <t>Теплоаккумулятор для чистой воды нержавеющий 1500 л 50 кВ 6 МПа без теплообменника 1070х1070х2360 мм</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>44779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды нержавеющий 2000 л 65 кВ 6 МПа без теплообменника 1220х1220х2110 мм</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>46745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды нержавеющий 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
+          <t>Теплоаккумулятор для чистой воды нержавеющий 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>48193 ₽/шт.</t>
+          <t>32048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды нержавеющий 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
+          <t>Теплоаккумулятор для чистой воды нержавеющий 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>32048 ₽/шт.</t>
+          <t>48193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды нержавеющий 5000 л 150 кВ 6 МПа без теплообменника 1730х1730х2851 мм</t>
+          <t>Теплоаккумулятор для чистой воды нержавеющий 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>49250 ₽/шт.</t>
+          <t>35192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды нержавеющий 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
+          <t>Теплоаккумулятор для чистой воды нержавеющий 5000 л 150 кВ 6 МПа без теплообменника 1730х1730х2851 мм</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>35192 ₽/шт.</t>
+          <t>49250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды нержавеющий 750 л 25 кВ 6 МПа без теплообменника 920х920х1535 мм</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>36809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды пластиковый 1000 л 30 кВ 6 МПа без теплообменника 740х920х2035 мм</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>40944 ₽/шт.</t>
         </is>
@@ -3417,92 +3417,92 @@
         <is>
           <t>Теплоаккумулятор для чистой воды пластиковый 1500 л 50 кВ 6 МПа без теплообменника 1070х1070х2360 мм</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>45025 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды пластиковый 2000 л 65 кВ 6 МПа без теплообменника 1220х1220х2110 мм</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>47487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды пластиковый 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
+          <t>Теплоаккумулятор для чистой воды пластиковый 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>48494 ₽/шт.</t>
+          <t>32096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды пластиковый 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
+          <t>Теплоаккумулятор для чистой воды пластиковый 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>32096 ₽/шт.</t>
+          <t>48494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды пластиковый 5000 л 150 кВ 6 МПа без теплообменника 1730х1730х2851 мм</t>
+          <t>Теплоаккумулятор для чистой воды пластиковый 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>49637 ₽/шт.</t>
+          <t>35555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды пластиковый 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
+          <t>Теплоаккумулятор для чистой воды пластиковый 5000 л 150 кВ 6 МПа без теплообменника 1730х1730х2851 мм</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>35555 ₽/шт.</t>
+          <t>49637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды пластиковый 750 л 25 кВ 6 МПа без теплообменника 920х920х1535 мм</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>36948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды стальной 1000 л 30 кВ 6 МПа без теплообменника 740х920х2035 мм</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>43070 ₽/шт.</t>
         </is>
@@ -3525,92 +3525,92 @@
         <is>
           <t>Теплоаккумулятор для чистой воды стальной 1500 л 50 кВ 6 МПа без теплообменника 1070х1070х2360 мм</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>46237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды стальной 2000 л 65 кВ 6 МПа без теплообменника 1220х1220х2110 мм</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>47811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды стальной 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
+          <t>Теплоаккумулятор для чистой воды стальной 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>48608 ₽/шт.</t>
+          <t>33414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды стальной 300 л 10 кВ 6 МПа без теплообменника 630х630х1545 мм</t>
+          <t>Теплоаккумулятор для чистой воды стальной 3000 л 100 кВ 6 МПа без теплообменника 1750х1750х2220 мм</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>33414 ₽/шт.</t>
+          <t>48608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды стальной 5000 л 150 кВ 6 МПа без теплообменника 1730х1730х2851 мм</t>
+          <t>Теплоаккумулятор для чистой воды стальной 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>49904 ₽/шт.</t>
+          <t>36124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Теплоаккумулятор для чистой воды стальной 500 л 15 кВ 6 МПа без теплообменника 780х780х1565 мм</t>
+          <t>Теплоаккумулятор для чистой воды стальной 5000 л 150 кВ 6 МПа без теплообменника 1730х1730х2851 мм</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>36124 ₽/шт.</t>
+          <t>49904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Теплоаккумулятор для чистой воды стальной 750 л 25 кВ 6 МПа без теплообменника 920х920х1535 мм</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>37736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Теплоаккумулятор стальной 100 л</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>15365 ₽/шт.</t>
         </is>