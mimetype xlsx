--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -525,1124 +525,1124 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 1,6 т 10000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>30784 ₽/шт.</t>
+          <t>6110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 2000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 1,6 т 10000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>27214 ₽/шт.</t>
+          <t>8329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 1,6 т 10000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>28406 ₽/шт.</t>
+          <t>6913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 4000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 1,6 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>30497 ₽/шт.</t>
+          <t>5868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 4000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 1,6 т 2000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>29899 ₽/шт.</t>
+          <t>9132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 4000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 1,6 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>26665 ₽/шт.</t>
+          <t>7948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 6000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 1,6 т 4000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>27779 ₽/шт.</t>
+          <t>9168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 6000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 1,6 т 4000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>27433 ₽/шт.</t>
+          <t>8573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Линейная траверса 10 т 6000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 1,6 т 4000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>27895 ₽/шт.</t>
+          <t>7771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 1,6 т 6000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>31772 ₽/шт.</t>
+          <t>5806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 2000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 1,6 т 6000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>31186 ₽/шт.</t>
+          <t>8450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 1,6 т 6000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>32914 ₽/шт.</t>
+          <t>6952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 3000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 1,6 т 8000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>31275 ₽/шт.</t>
+          <t>6786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 3000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 1,6 т 8000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>31285 ₽/шт.</t>
+          <t>8350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 3000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 1,6 т 8000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>31951 ₽/шт.</t>
+          <t>6951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 4000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 10 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>31193 ₽/шт.</t>
+          <t>30784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 4000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 10 т 2000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>33020 ₽/шт.</t>
+          <t>27214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Линейная траверса 15 т 4000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 10 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>31139 ₽/шт.</t>
+          <t>28406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 10000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 10 т 4000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>6110 ₽/шт.</t>
+          <t>30497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 10000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 10 т 4000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>8329 ₽/шт.</t>
+          <t>29899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 10000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 10 т 4000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>6913 ₽/шт.</t>
+          <t>26665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 10 т 6000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>5868 ₽/шт.</t>
+          <t>27779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 2000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 10 т 6000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>9132 ₽/шт.</t>
+          <t>27433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 10 т 6000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>7948 ₽/шт.</t>
+          <t>27895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 4000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 15 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>9168 ₽/шт.</t>
+          <t>31772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 4000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 15 т 2000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>8573 ₽/шт.</t>
+          <t>31186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 4000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 15 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>7771 ₽/шт.</t>
+          <t>32914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 6000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 15 т 3000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>5806 ₽/шт.</t>
+          <t>31275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 6000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 15 т 3000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>8450 ₽/шт.</t>
+          <t>31285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 6000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 15 т 3000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>6952 ₽/шт.</t>
+          <t>31951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 8000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 15 т 4000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>6786 ₽/шт.</t>
+          <t>31193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 8000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 15 т 4000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>8350 ₽/шт.</t>
+          <t>33020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Линейная траверса 1,6 т 8000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 15 т 4000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>6951 ₽/шт.</t>
+          <t>31139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 1500 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 2 т 10000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>34820 ₽/шт.</t>
+          <t>12078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 2 т 10000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>33753 ₽/шт.</t>
+          <t>9994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 2 т 10000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>34114 ₽/шт.</t>
+          <t>10783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 2500 мм 1РННТ4 А</t>
+          <t>Линейная траверса 2 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>33292 ₽/шт.</t>
+          <t>9677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 2500 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 2 т 2000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>33259 ₽/шт.</t>
+          <t>9829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 2500 мм 2РННТ4 В</t>
+          <t>Линейная траверса 2 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>33968 ₽/шт.</t>
+          <t>9699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 3000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 2 т 4000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>33706 ₽/шт.</t>
+          <t>10603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 3000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 2 т 4000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>33797 ₽/шт.</t>
+          <t>9419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Линейная траверса 20 т 3000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 2 т 4000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>33848 ₽/шт.</t>
+          <t>11589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 1500 мм 1РННТ4 А</t>
+          <t>Линейная траверса 2 т 6000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>36721 ₽/шт.</t>
+          <t>10563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 1500 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 2 т 6000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>36030 ₽/шт.</t>
+          <t>11794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 1500 мм 2РННТ4 В</t>
+          <t>Линейная траверса 2 т 6000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>37593 ₽/шт.</t>
+          <t>11466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 2 т 8000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>35685 ₽/шт.</t>
+          <t>12092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 2 т 8000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>36977 ₽/шт.</t>
+          <t>10313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 2500 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 2 т 8000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>35964 ₽/шт.</t>
+          <t>11116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 3000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 20 т 1500 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>36273 ₽/шт.</t>
+          <t>34820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 3000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 20 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>35817 ₽/шт.</t>
+          <t>33753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Линейная траверса 26 т 3000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 20 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>37572 ₽/шт.</t>
+          <t>34114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 10000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 20 т 2500 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>12078 ₽/шт.</t>
+          <t>33292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 10000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 20 т 2500 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>9994 ₽/шт.</t>
+          <t>33259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 10000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 20 т 2500 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>10783 ₽/шт.</t>
+          <t>33968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 20 т 3000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>9677 ₽/шт.</t>
+          <t>33706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 2000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 20 т 3000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>9829 ₽/шт.</t>
+          <t>33797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 20 т 3000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>9699 ₽/шт.</t>
+          <t>33848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 4000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 26 т 1500 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>10603 ₽/шт.</t>
+          <t>36721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 4000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 26 т 1500 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>9419 ₽/шт.</t>
+          <t>36030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 4000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 26 т 1500 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>11589 ₽/шт.</t>
+          <t>37593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 6000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 26 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>10563 ₽/шт.</t>
+          <t>35685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 6000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 26 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>11794 ₽/шт.</t>
+          <t>36977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 6000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 26 т 2500 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>11466 ₽/шт.</t>
+          <t>35964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 8000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 26 т 3000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>12092 ₽/шт.</t>
+          <t>36273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 8000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 26 т 3000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>10313 ₽/шт.</t>
+          <t>35817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Линейная траверса 2 т 8000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 26 т 3000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>11116 ₽/шт.</t>
+          <t>37572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 1500 мм 1РННТ4 А</t>
+          <t>Линейная траверса 3 т 10000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>38208 ₽/шт.</t>
+          <t>16148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 1500 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 3 т 10000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>38060 ₽/шт.</t>
+          <t>15744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 1500 мм 2РННТ4 В</t>
+          <t>Линейная траверса 3 т 10000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>39151 ₽/шт.</t>
+          <t>13950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 3 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>39740 ₽/шт.</t>
+          <t>12171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 3 т 2000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>39069 ₽/шт.</t>
+          <t>13340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 2500 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 3 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>39552 ₽/шт.</t>
+          <t>15560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 3000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 3 т 4000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>37752 ₽/шт.</t>
+          <t>16836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 3000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 3 т 4000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>39568 ₽/шт.</t>
+          <t>13422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Линейная траверса 32 т 3000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 3 т 4000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>38368 ₽/шт.</t>
+          <t>13022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 10000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 3 т 6000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>16148 ₽/шт.</t>
+          <t>16715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 10000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 3 т 6000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>15744 ₽/шт.</t>
+          <t>13133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 10000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 3 т 6000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>13950 ₽/шт.</t>
+          <t>13993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 2000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 3 т 8000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>12171 ₽/шт.</t>
+          <t>16713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 2000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 3 т 8000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>13340 ₽/шт.</t>
+          <t>16135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 2000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 3 т 8000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>15560 ₽/шт.</t>
+          <t>13363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 4000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 32 т 1500 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>16836 ₽/шт.</t>
+          <t>38208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 4000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 32 т 1500 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>13422 ₽/шт.</t>
+          <t>38060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 4000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 32 т 1500 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>13022 ₽/шт.</t>
+          <t>39151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 6000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 32 т 2000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>16715 ₽/шт.</t>
+          <t>39740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 6000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 32 т 2000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>13133 ₽/шт.</t>
+          <t>39069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 6000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 32 т 2500 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>13993 ₽/шт.</t>
+          <t>39552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 8000 мм 1РННТ4 А</t>
+          <t>Линейная траверса 32 т 3000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>16713 ₽/шт.</t>
+          <t>37752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 8000 мм 2РННТ4 Б</t>
+          <t>Линейная траверса 32 т 3000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>16135 ₽/шт.</t>
+          <t>39568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Линейная траверса 3 т 8000 мм 2РННТ4 В</t>
+          <t>Линейная траверса 32 т 3000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>13363 ₽/шт.</t>
+          <t>38368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Линейная траверса 4 т 10000 мм 1РННТ4 А</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>17526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Линейная траверса 4 т 10000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>17493 ₽/шт.</t>
         </is>
@@ -2073,1676 +2073,1676 @@
         <is>
           <t>Линейная траверса 8 т 6000 мм 2РННТ4 Б</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>25962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Линейная траверса 8 т 6000 мм 2РННТ4 В</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>25758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Траверса 10,1 кг Ст3сп ТМ 9 3.407.1-143.8 ва р.0</t>
+          <t>Траверса 1,9 кг Ст3сп ТМ 45 26.0085-37</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>3203 ₽/шт.</t>
+          <t>2063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Траверса 10,4 кг Ст3сп ТМ 9 3.407.1-143.8 ва р.1</t>
+          <t>Траверса 10,1 кг Ст3сп ТМ 9 3.407.1-143.8 ва р.0</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>3234 ₽/шт.</t>
+          <t>3203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Траверса 10,4 кг Ст3сп ТМ 9 ЛЭП 98.01</t>
+          <t>Траверса 10,4 кг Ст3сп ТМ 9 3.407.1-143.8 ва р.1</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>3204 ₽/шт.</t>
+          <t>3234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Траверса 10,55 кг Ст3сп ТМ 57 27.0002</t>
+          <t>Траверса 10,4 кг Ст3сп ТМ 9 ЛЭП 98.01</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>3251 ₽/шт.</t>
+          <t>3204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Траверса 10,55 кг Ст3сп ТМ 69 27.0002</t>
+          <t>Траверса 10,55 кг Ст3сп ТМ 57 27.0002</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>3239 ₽/шт.</t>
+          <t>3251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Траверса 10,9 кг Ст3сп ТМ 2 3.407.1-143.8</t>
+          <t>Траверса 10,55 кг Ст3сп ТМ 69 27.0002</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>3295 ₽/шт.</t>
+          <t>3239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Траверса 11,5 кг Ст3сп ТМ 10 22.0100 ва р.0</t>
+          <t>Траверса 10,9 кг Ст3сп ТМ 2 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>3295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Траверса 11,5 кг Ст3сп ТМ 10 3.407.1-143.8 ва р.0</t>
+          <t>Траверса 11,5 кг Ст3сп ТМ 10 22.0100 ва р.0</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>3342 ₽/шт.</t>
+          <t>3295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Траверса 12,4 кг 09Г2С ТМ 66 Л56-97</t>
+          <t>Траверса 11,5 кг Ст3сп ТМ 10 3.407.1-143.8 ва р.0</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>3441 ₽/шт.</t>
+          <t>3342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Траверса 12,4 кг Ст3сп ТМ 66-М Л56-97</t>
+          <t>Траверса 12 кг Ст3сп ТМ 10 22.0100 ва р.1</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>3395 ₽/шт.</t>
+          <t>3349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Траверса 12 кг Ст3сп ТМ 10 22.0100 ва р.1</t>
+          <t>Траверса 12 кг Ст3сп ТМ 10 3.407.1-143.8 ва р.1</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>3349 ₽/шт.</t>
+          <t>3395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Траверса 12 кг Ст3сп ТМ 10 3.407.1-143.8 ва р.1</t>
+          <t>Траверса 12,4 кг 09Г2С ТМ 66 Л56-97</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>3395 ₽/шт.</t>
+          <t>3441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Траверса 13,5 кг 09Г2С ТМ 68 Л57-97</t>
+          <t>Траверса 12,4 кг Ст3сп ТМ 66-М Л56-97</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>3701 ₽/шт.</t>
+          <t>3395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Траверса 13,5 кг Ст3сп ТМ 106 26.0004</t>
+          <t>Траверса 13 кг 09Г2С ТМ 72а-М Л57-97</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>3613 ₽/шт.</t>
+          <t>3531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Траверса 13,5 кг Ст3сп ТМ 68-М Л57-97</t>
+          <t>Траверса 13 кг 09Г2С ТМ 72б-М Л57-97</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>3634 ₽/шт.</t>
+          <t>3518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Траверса 13 кг 09Г2С ТМ 72а-М Л57-97</t>
+          <t>Траверса 13 кг 09Г2С ТМ 74 27.0002</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>3531 ₽/шт.</t>
+          <t>3576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Траверса 13 кг 09Г2С ТМ 72б-М Л57-97</t>
+          <t>Траверса 13 кг Ст3сп ТМ 62 27.0002</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>3518 ₽/шт.</t>
+          <t>3588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Траверса 13 кг 09Г2С ТМ 74 27.0002</t>
+          <t>Траверса 13 кг Ст3сп ТМ 72а Л57-97</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>3576 ₽/шт.</t>
+          <t>3550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Траверса 13 кг Ст3сп ТМ 62 27.0002</t>
+          <t>Траверса 13 кг Ст3сп ТМ 72б Л57-97</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>3588 ₽/шт.</t>
+          <t>3529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Траверса 13 кг Ст3сп ТМ 72а Л57-97</t>
+          <t>Траверса 13,5 кг 09Г2С ТМ 68 Л57-97</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>3550 ₽/шт.</t>
+          <t>3701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Траверса 13 кг Ст3сп ТМ 72б Л57-97</t>
+          <t>Траверса 13,5 кг Ст3сп ТМ 106 26.0004</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>3529 ₽/шт.</t>
+          <t>3613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Траверса 14,2 кг Ст3сп ТМ 4 3.407.1-143.8</t>
+          <t>Траверса 13,5 кг Ст3сп ТМ 68-М Л57-97</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>3746 ₽/шт.</t>
+          <t>3634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Траверса 14,3 кг Ст3сп ТМ 23 23.0016</t>
+          <t>Траверса 14,2 кг Ст3сп ТМ 4 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>3749 ₽/шт.</t>
+          <t>3746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Траверса 15,1 кг Ст3сп ТМ 5 ЛЭП 98.01</t>
+          <t>Траверса 14,3 кг Ст3сп ТМ 23 23.0016</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>3753 ₽/шт.</t>
+          <t>3749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Траверса 16,2 кг 09Г2С ТМ 71а-М Л57-97</t>
+          <t>Траверса 15,1 кг Ст3сп ТМ 5 ЛЭП 98.01</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>3788 ₽/шт.</t>
+          <t>3753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Траверса 16,2 кг 09Г2С ТМ 71б-М Л57-97</t>
+          <t>Траверса 16,2 кг 09Г2С ТМ 71а-М Л57-97</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>3759 ₽/шт.</t>
+          <t>3788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Траверса 16,2 кг Ст3сп ТМ 71а Л57-97</t>
+          <t>Траверса 16,2 кг 09Г2С ТМ 71б-М Л57-97</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>3794 ₽/шт.</t>
+          <t>3759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Траверса 16,2 кг Ст3сп ТМ 71б Л57-97</t>
+          <t>Траверса 16,2 кг Ст3сп ТМ 71а Л57-97</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>3801 ₽/шт.</t>
+          <t>3794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Траверса 16,62 кг 09Г2С ТМ86 20.0027</t>
+          <t>Траверса 16,2 кг Ст3сп ТМ 71б Л57-97</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>3815 ₽/шт.</t>
+          <t>3801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Траверса 16,8 кг Ст3сп ТМ 18 3.407.1-143.8</t>
+          <t>Траверса 16,62 кг 09Г2С ТМ86 20.0027</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>3856 ₽/шт.</t>
+          <t>3815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Траверса 17,1 кг Ст3сп ТМ 101 26.0004</t>
+          <t>Траверса 16,8 кг Ст3сп ТМ 18 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>3869 ₽/шт.</t>
+          <t>3856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Траверса 17,2 кг Ст3сп ТМ 1 3.407.1-143.8</t>
+          <t>Траверса 17,1 кг Ст3сп ТМ 101 26.0004</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>3926 ₽/шт.</t>
+          <t>3869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Траверса 17,31 кг 09Г2С ТМ77 20.0027</t>
+          <t>Траверса 17,2 кг Ст3сп ТМ 1 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>4141 ₽/шт.</t>
+          <t>3926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Траверса 17,31 кг 09Г2С ТМ77-М 20.0027</t>
+          <t>Траверса 17,3 кг Ст3сп ТМ 5 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>4070 ₽/шт.</t>
+          <t>3928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Траверса 17,31 кг Ст3сп ТМ 77 21.005</t>
+          <t>Траверса 17,31 кг 09Г2С ТМ77 20.0027</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>4205 ₽/шт.</t>
+          <t>4141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Траверса 17,31 кг Ст3сп ТМ 77-М 21.005</t>
+          <t>Траверса 17,31 кг 09Г2С ТМ77-М 20.0027</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>4046 ₽/шт.</t>
+          <t>4070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Траверса 17,3 кг Ст3сп ТМ 5 3.407.1-143.8</t>
+          <t>Траверса 17,31 кг Ст3сп ТМ 77 21.005</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>3928 ₽/шт.</t>
+          <t>4205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Траверса 17,5 кг Ст3сп ТМ 60 27.0002</t>
+          <t>Траверса 17,31 кг Ст3сп ТМ 77-М 21.005</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>4248 ₽/шт.</t>
+          <t>4046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Траверса 17,5 кг Ст3сп ТМ 72 27.0002</t>
+          <t>Траверса 17,5 кг Ст3сп ТМ 60 27.0002</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>4313 ₽/шт.</t>
+          <t>4248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Траверса 18,31 кг 09Г2С ТМ 77ш 21.005</t>
+          <t>Траверса 17,5 кг Ст3сп ТМ 72 27.0002</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>4435 ₽/шт.</t>
+          <t>4313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Траверса 18,31 кг Ст3сп ТМ 77ш-М 21.005</t>
+          <t>Траверса 18,3 кг Ст3сп ТМ 15 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>4403 ₽/шт.</t>
+          <t>4367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Траверса 18,3 кг Ст3сп ТМ 15 3.407.1-143.8</t>
+          <t>Траверса 18,3 кг Ст3сп ТМ 16 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>4367 ₽/шт.</t>
+          <t>4335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Траверса 18,3 кг Ст3сп ТМ 16 3.407.1-143.8</t>
+          <t>Траверса 18,31 кг 09Г2С ТМ 77ш 21.005</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>4335 ₽/шт.</t>
+          <t>4435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Траверса 18,6 кг Ст3сп ТМ 24 3.407.1-143.8</t>
+          <t>Траверса 18,31 кг Ст3сп ТМ 77ш-М 21.005</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>4437 ₽/шт.</t>
+          <t>4403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Траверса 18,8 кг Ст3сп ТМ 53 27.0002</t>
+          <t>Траверса 18,6 кг Ст3сп ТМ 24 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>4479 ₽/шт.</t>
+          <t>4437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Траверса 18,8 кг Ст3сп ТМ 65 27.0002</t>
+          <t>Траверса 18,8 кг Ст3сп ТМ 53 27.0002</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>4445 ₽/шт.</t>
+          <t>4479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Траверса 19,74 кг 09Г2С ТМ 73-М 20.0027</t>
+          <t>Траверса 18,8 кг Ст3сп ТМ 65 27.0002</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>4624 ₽/шт.</t>
+          <t>4445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Траверса 19,74 кг Ст3сп ТМ 73 20.0027</t>
+          <t>Траверса 19,7 кг 09Г2С ТМ 73 21.005</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>4637 ₽/шт.</t>
+          <t>4566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Траверса 19,7 кг 09Г2С ТМ 73 21.005</t>
+          <t>Траверса 19,7 кг 09Г2С ТМ 73-М Л56-97</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>4566 ₽/шт.</t>
+          <t>4559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Траверса 19,7 кг 09Г2С ТМ 73-М Л56-97</t>
+          <t>Траверса 19,7 кг Ст3сп ТМ 73 Л56-97</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>4559 ₽/шт.</t>
+          <t>4609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Траверса 19,7 кг Ст3сп ТМ 73 Л56-97</t>
+          <t>Траверса 19,7 кг Ст3сп ТМ 73-М 21.005</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>4609 ₽/шт.</t>
+          <t>4512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Траверса 19,7 кг Ст3сп ТМ 73-М 21.005</t>
+          <t>Траверса 19,74 кг 09Г2С ТМ 73-М 20.0027</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>4512 ₽/шт.</t>
+          <t>4624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Траверса 1,9 кг Ст3сп ТМ 45 26.0085-37</t>
+          <t>Траверса 19,74 кг Ст3сп ТМ 73 20.0027</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2063 ₽/шт.</t>
+          <t>4637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Траверса 20,7 кг 09Г2С ТМ 73ш 21.005</t>
+          <t>Траверса 2,23 кг 09Г2С ТМ80-М 20.0027</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>4653 ₽/шт.</t>
+          <t>2076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Траверса 20,7 кг Ст3сп ТМ 73ш-М 21.005</t>
+          <t>Траверса 2,34 кг 09Г2С ТМ80-М 21.005</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>4653 ₽/шт.</t>
+          <t>2110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Траверса 21,8 кг Ст3сп ТМ 59 27.0002</t>
+          <t>Траверса 2,34 кг Ст3сп ТМ80 20.0027</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>4672 ₽/шт.</t>
+          <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Траверса 21,8 кг Ст3сп ТМ 71 27.0002</t>
+          <t>Траверса 2,34 кг Ст3сп ТМ80 21.005</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>4670 ₽/шт.</t>
+          <t>2146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Траверса 21 кг Ст3сп ТМ 3 22.0100</t>
+          <t>Траверса 2,74 кг 09Г2С ТМ 80б-М 20.0027</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>4654 ₽/шт.</t>
+          <t>2151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Траверса 21 кг Ст3сп ТМ 3 3.407.1-143.8</t>
+          <t>Траверса 2,74 кг Ст3сп ТМ 80б 20.0027</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>4668 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Траверса 2,23 кг 09Г2С ТМ80-М 20.0027</t>
+          <t>Траверса 2,85 кг 09Г2С ТМ83а-М 20.0027</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2076 ₽/шт.</t>
+          <t>2198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Траверса 22,3 кг Ст3сп ТМ 51 27.0002</t>
+          <t>Траверса 2,85 кг Ст3сп ТМ83а 20.0027</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>4755 ₽/шт.</t>
+          <t>2236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Траверса 22,3 кг Ст3сп ТМ 63 27.0002</t>
+          <t>Траверса 20,7 кг 09Г2С ТМ 73ш 21.005</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>4685 ₽/шт.</t>
+          <t>4653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Траверса 23,44 кг 09Г2С ТМ83-М 20.0027</t>
+          <t>Траверса 20,7 кг Ст3сп ТМ 73ш-М 21.005</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>4780 ₽/шт.</t>
+          <t>4653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Траверса 23,44 кг Ст3сп ТМ83 20.0027</t>
+          <t>Траверса 21 кг Ст3сп ТМ 3 22.0100</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>4800 ₽/шт.</t>
+          <t>4654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Траверса 2,34 кг 09Г2С ТМ80-М 21.005</t>
+          <t>Траверса 21 кг Ст3сп ТМ 3 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2110 ₽/шт.</t>
+          <t>4668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Траверса 23,4 кг Ст3сп ТМ 109 26.0004</t>
+          <t>Траверса 21,8 кг Ст3сп ТМ 59 27.0002</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>4770 ₽/шт.</t>
+          <t>4672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Траверса 2,34 кг Ст3сп ТМ80 20.0027</t>
+          <t>Траверса 21,8 кг Ст3сп ТМ 71 27.0002</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>2134 ₽/шт.</t>
+          <t>4670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Траверса 2,34 кг Ст3сп ТМ80 21.005</t>
+          <t>Траверса 22,3 кг Ст3сп ТМ 51 27.0002</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2146 ₽/шт.</t>
+          <t>4755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Траверса 23,6 кг Ст3сп ТМ 17 3.407.1-143.8</t>
+          <t>Траверса 22,3 кг Ст3сп ТМ 63 27.0002</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>4921 ₽/шт.</t>
+          <t>4685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Траверса 23 кг Ст3сп ТМ 6 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>4764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Траверса 24,1 кг Ст3сп ТМ 23,1 23.0016</t>
+          <t>Траверса 23,4 кг Ст3сп ТМ 109 26.0004</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>5197 ₽/шт.</t>
+          <t>4770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Траверса 24,5 кг Ст3сп ТМ 21 3.407.1-143.8</t>
+          <t>Траверса 23,44 кг 09Г2С ТМ83-М 20.0027</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>5213 ₽/шт.</t>
+          <t>4780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Траверса 24,8 кг Ст3сп ТМ 102 26.0004</t>
+          <t>Траверса 23,44 кг Ст3сп ТМ83 20.0027</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>5216 ₽/шт.</t>
+          <t>4800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Траверса 24 кг Ст3сп ТМ 21 23.0016</t>
+          <t>Траверса 23,6 кг Ст3сп ТМ 17 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>5130 ₽/шт.</t>
+          <t>4921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Траверса 24 кг Ст3сп ТМ 21п 23.0016</t>
+          <t>Траверса 24 кг Ст3сп ТМ 21 23.0016</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>4966 ₽/шт.</t>
+          <t>5130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Траверса 25,5 кг Ст3сп ТМ 7 3.407.1-143.8</t>
+          <t>Траверса 24 кг Ст3сп ТМ 21п 23.0016</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>5248 ₽/шт.</t>
+          <t>4966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Траверса 25,6 кг Ст3сп ТМ 107 26.0004</t>
+          <t>Траверса 24,1 кг Ст3сп ТМ 23,1 23.0016</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>5301 ₽/шт.</t>
+          <t>5197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Траверса 25 кг Ст3сп ТМ 11 3.407.1-143.8</t>
+          <t>Траверса 24,5 кг Ст3сп ТМ 21 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>5225 ₽/шт.</t>
+          <t>5213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Траверса 26,3 кг Ст3сп ТМ 14 3.407.1-143.8</t>
+          <t>Траверса 24,8 кг Ст3сп ТМ 102 26.0004</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>5416 ₽/шт.</t>
+          <t>5216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Траверса 26 кг Ст3сп ТМ 8 3.407.1-143.8</t>
+          <t>Траверса 25 кг Ст3сп ТМ 11 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>5406 ₽/шт.</t>
+          <t>5225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Траверса 2,74 кг 09Г2С ТМ 80б-М 20.0027</t>
+          <t>Траверса 25,5 кг Ст3сп ТМ 7 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>2151 ₽/шт.</t>
+          <t>5248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Траверса 2,74 кг Ст3сп ТМ 80б 20.0027</t>
+          <t>Траверса 25,6 кг Ст3сп ТМ 107 26.0004</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>5301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Траверса 2,85 кг 09Г2С ТМ83а-М 20.0027</t>
+          <t>Траверса 26 кг Ст3сп ТМ 8 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2198 ₽/шт.</t>
+          <t>5406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Траверса 2,85 кг Ст3сп ТМ83а 20.0027</t>
+          <t>Траверса 26,3 кг Ст3сп ТМ 14 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>2236 ₽/шт.</t>
+          <t>5416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Траверса 30,2 кг Ст3сп ТМ 31 3.407.1-143.8</t>
+          <t>Траверса 3,5 кг 09Г2С ТМ81-М 20.0027</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>5454 ₽/шт.</t>
+          <t>2242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Траверса 30 кг Ст3сп ТМ 64 27.0002</t>
+          <t>Траверса 3,5 кг Ст3сп ТМ81 20.0027</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>5421 ₽/шт.</t>
+          <t>2243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Траверса 31,9 кг Ст3сп ТМ 111 26.0004</t>
+          <t>Траверса 3,6 кг Ст3сп ТМ 47 26.0085-39</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>5465 ₽/шт.</t>
+          <t>2246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Траверса 32,6 кг Ст3сп ТМ 13 3.407.1-143.8</t>
+          <t>Траверса 3,7 кг 09Г2С ТМ 80а-М 20.0027</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>5537 ₽/шт.</t>
+          <t>2289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Траверса 33,4 кг Ст3сп ТМ 12 3.407.1-143.8</t>
+          <t>Траверса 3,7 кг Ст3сп ТМ 80а 20.0027</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>5688 ₽/шт.</t>
+          <t>2363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Траверса 33,4 кг Ст3сп ТМ 52 27.0002</t>
+          <t>Траверса 3,9 кг Ст3сп ТМ 55 27.0002</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>5681 ₽/шт.</t>
+          <t>2369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Траверса 33 кг Ст3сп ТМ 56 27.0002</t>
+          <t>Траверса 3,9 кг Ст3сп ТМ 67 27.0002</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>5664 ₽/шт.</t>
+          <t>2367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Траверса 33 кг Ст3сп ТМ 68 27.0002</t>
+          <t>Траверса 30 кг Ст3сп ТМ 64 27.0002</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>5631 ₽/шт.</t>
+          <t>5421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Траверса 34,3 кг Ст3сп ТМ 27 23.0016</t>
+          <t>Траверса 30,2 кг Ст3сп ТМ 31 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>5723 ₽/шт.</t>
+          <t>5454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Траверса 34,4 кг Ст3сп ТМ 22 23.0016</t>
+          <t>Траверса 31,9 кг Ст3сп ТМ 111 26.0004</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>5768 ₽/шт.</t>
+          <t>5465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Траверса 34,4 кг Ст3сп ТМ 22п 23.0016</t>
+          <t>Траверса 32,6 кг Ст3сп ТМ 13 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>5757 ₽/шт.</t>
+          <t>5537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Траверса 34,9 кг Ст3сп ТМ 23 3.407.1-143.8</t>
+          <t>Траверса 33 кг Ст3сп ТМ 56 27.0002</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>5787 ₽/шт.</t>
+          <t>5664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Траверса 34,9 кг Ст3сп ТМ 26 23.0016</t>
+          <t>Траверса 33 кг Ст3сп ТМ 68 27.0002</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>5785 ₽/шт.</t>
+          <t>5631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Траверса 35,8 кг Ст3сп ТМ 105 26.0004</t>
+          <t>Траверса 33,4 кг Ст3сп ТМ 12 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>5800 ₽/шт.</t>
+          <t>5688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Траверса 35,8 кг Ст3сп ТМ 108 26.0004</t>
+          <t>Траверса 33,4 кг Ст3сп ТМ 52 27.0002</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>5796 ₽/шт.</t>
+          <t>5681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Траверса 3,5 кг 09Г2С ТМ81-М 20.0027</t>
+          <t>Траверса 34,3 кг Ст3сп ТМ 27 23.0016</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2242 ₽/шт.</t>
+          <t>5723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Траверса 3,5 кг Ст3сп ТМ81 20.0027</t>
+          <t>Траверса 34,4 кг Ст3сп ТМ 22 23.0016</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>2243 ₽/шт.</t>
+          <t>5768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Траверса 36,3 кг Ст3сп ТМ 110 26.0004</t>
+          <t>Траверса 34,4 кг Ст3сп ТМ 22п 23.0016</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>5800 ₽/шт.</t>
+          <t>5757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Траверса 36,8 кг Ст3сп ТМ 103 26.0004</t>
+          <t>Траверса 34,9 кг Ст3сп ТМ 23 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>5820 ₽/шт.</t>
+          <t>5787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Траверса 3,6 кг Ст3сп ТМ 47 26.0085-39</t>
+          <t>Траверса 34,9 кг Ст3сп ТМ 26 23.0016</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>2246 ₽/шт.</t>
+          <t>5785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Траверса 3,7 кг 09Г2С ТМ 80а-М 20.0027</t>
+          <t>Траверса 35,8 кг Ст3сп ТМ 105 26.0004</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>2289 ₽/шт.</t>
+          <t>5800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Траверса 3,7 кг Ст3сп ТМ 80а 20.0027</t>
+          <t>Траверса 35,8 кг Ст3сп ТМ 108 26.0004</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>2363 ₽/шт.</t>
+          <t>5796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Траверса 38,1 кг Ст3сп ТМ 30 3.407.1-143.8</t>
+          <t>Траверса 36,3 кг Ст3сп ТМ 110 26.0004</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>5848 ₽/шт.</t>
+          <t>5800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Траверса 38 кг Ст3сп ТМ 19 3.407.1-143.8</t>
+          <t>Траверса 36,8 кг Ст3сп ТМ 103 26.0004</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>5828 ₽/шт.</t>
+          <t>5820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Траверса 3,9 кг Ст3сп ТМ 55 27.0002</t>
+          <t>Траверса 38 кг Ст3сп ТМ 19 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>2369 ₽/шт.</t>
+          <t>5828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Траверса 3,9 кг Ст3сп ТМ 67 27.0002</t>
+          <t>Траверса 38,1 кг Ст3сп ТМ 30 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>2367 ₽/шт.</t>
+          <t>5848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Траверса 40,8 кг Ст3сп ТМ 22 3.407.1-143.8</t>
+          <t>Траверса 4,11 кг Ст3сп ТМ 46 26.0085-38</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>5849 ₽/шт.</t>
+          <t>2380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Траверса 4,11 кг Ст3сп ТМ 46 26.0085-38</t>
+          <t>Траверса 4,14 кг 09Г2С ТМ 83в-М 20.0027</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>2380 ₽/шт.</t>
+          <t>2427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Траверса 4,14 кг 09Г2С ТМ 83в-М 20.0027</t>
+          <t>Траверса 4,14 кг Ст3сп ТМ 83в 20.0027</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>2427 ₽/шт.</t>
+          <t>2428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Траверса 4,14 кг Ст3сп ТМ 83в 20.0027</t>
+          <t>Траверса 4,7 кг 09Г2С ТМ78-М 20.0027</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>2428 ₽/шт.</t>
+          <t>2492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Траверса 45 кг Ст3сп ТМ 20 3.407.1-143.8</t>
+          <t>Траверса 4,7 кг 09Г2С ТМ78а-М 20.0027</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>5882 ₽/шт.</t>
+          <t>2451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Траверса 4,7 кг 09Г2С ТМ78а-М 20.0027</t>
+          <t>Траверса 4,7 кг Ст3сп ТМ78 20.0027</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>2451 ₽/шт.</t>
+          <t>2496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Траверса 4,7 кг 09Г2С ТМ78-М 20.0027</t>
+          <t>Траверса 4,7 кг Ст3сп ТМ78а 20.0027</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>2492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Траверса 4,7 кг Ст3сп ТМ78 20.0027</t>
+          <t>Траверса 4,8 кг 09Г2С ТМ 60 Л56-97</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>2496 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Траверса 4,7 кг Ст3сп ТМ78а 20.0027</t>
+          <t>Траверса 4,8 кг 09Г2С ТМ 60а Л56-97</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>2492 ₽/шт.</t>
+          <t>2556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Траверса 4,8 кг 09Г2С ТМ 60а Л56-97</t>
+          <t>Траверса 4,8 кг Ст3сп ТМ 60-М Л56-97</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>2556 ₽/шт.</t>
+          <t>2594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Траверса 4,8 кг 09Г2С ТМ 60 Л56-97</t>
+          <t>Траверса 4,8 кг Ст3сп ТМ 60а-М Л56-97</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>2616 ₽/шт.</t>
+          <t>2520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Траверса 4,8 кг Ст3сп ТМ 60а-М Л56-97</t>
+          <t>Траверса 40,8 кг Ст3сп ТМ 22 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>2520 ₽/шт.</t>
+          <t>5849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Траверса 4,8 кг Ст3сп ТМ 60-М Л56-97</t>
+          <t>Траверса 45 кг Ст3сп ТМ 20 3.407.1-143.8</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2594 ₽/шт.</t>
+          <t>5882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Траверса 49,4 кг Ст3сп ТМ 24 23.0016</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>5939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Траверса 50,9 кг Ст3сп ТМ 24,1 23.0016</t>
+          <t>Траверса 5 кг Ст3сп ТМ 58 27.0002</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>5960 ₽/шт.</t>
+          <t>2640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Траверса 5,1 кг 09Г2С ТМ 73-М Л57-97</t>
+          <t>Траверса 5 кг Ст3сп ТМ 70 27.0002</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>2644 ₽/шт.</t>
+          <t>2637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Траверса 5,1 кг Ст3сп ТМ 73а Л57-97</t>
+          <t>Траверса 5,1 кг 09Г2С ТМ 73-М Л57-97</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>2643 ₽/шт.</t>
+          <t>2644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Траверса 5,1 кг Ст3сп ТМ 73 Л57-97</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>2665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Траверса 5,3 кг Ст3сп ТМ 101 23.0067</t>
+          <t>Траверса 5,1 кг Ст3сп ТМ 73а Л57-97</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>2805 ₽/шт.</t>
+          <t>2643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Траверса 5,7 кг 09Г2С ТМ85 20.0027</t>
+          <t>Траверса 5,3 кг Ст3сп ТМ 101 23.0067</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>2939 ₽/шт.</t>
+          <t>2805 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Траверса 5,7 кг 09Г2С ТМ85а 20.0027</t>
+          <t>Траверса 5,7 кг 09Г2С ТМ85 20.0027</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>2828 ₽/шт.</t>
+          <t>2939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Траверса 5,7 кг Ст3сп ТМ85а-М 20.0027</t>
+          <t>Траверса 5,7 кг 09Г2С ТМ85а 20.0027</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>2811 ₽/шт.</t>
+          <t>2828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Траверса 5,7 кг Ст3сп ТМ85-М 20.0027</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>2835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Траверса 59,4 кг Ст3сп ТМ 25 23.0016</t>
+          <t>Траверса 5,7 кг Ст3сп ТМ85а-М 20.0027</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>5992 ₽/шт.</t>
+          <t>2811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Траверса 5 кг Ст3сп ТМ 58 27.0002</t>
+          <t>Траверса 50,9 кг Ст3сп ТМ 24,1 23.0016</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2640 ₽/шт.</t>
+          <t>5960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Траверса 5 кг Ст3сп ТМ 70 27.0002</t>
+          <t>Траверса 59,4 кг Ст3сп ТМ 25 23.0016</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2637 ₽/шт.</t>
+          <t>5992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>Траверса 6,56 кг 09Г2С ТМ 78б-М 20.0027</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>2947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Траверса 6,56 кг Ст3сп ТМ 78б 20.0027</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>2965 ₽/шт.</t>
         </is>
@@ -3777,80 +3777,80 @@
         <is>
           <t>Траверса 7,1 кг Ст3сп ТМ 73а Л57-97</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>3016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>Траверса 7,5 кг Ст3сп ТМ 161 26.0077</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>3030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Траверса 7,5 кг Ст3сп ТМ 74а Л57-97</t>
+          <t>Траверса 7,5 кг Ст3сп ТМ 74 Л57-97</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>3036 ₽/шт.</t>
+          <t>3098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Траверса 7,5 кг Ст3сп ТМ 74 Л57-97</t>
+          <t>Траверса 7,5 кг Ст3сп ТМ 74-М Л57-97</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>3098 ₽/шт.</t>
+          <t>3054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Траверса 7,5 кг Ст3сп ТМ 74-М Л57-97</t>
+          <t>Траверса 7,5 кг Ст3сп ТМ 74а Л57-97</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>3054 ₽/шт.</t>
+          <t>3036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Траверса 8,3 кг Ст3сп ТМ 104 26.0004</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>3103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Траверса 9,85 кг Ст3сп ТМ 61 27.0002</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>3143 ₽/шт.</t>
         </is>