--- v0 (2026-05-15)
+++ v1 (2026-07-02)
@@ -1041,5132 +1041,5132 @@
         <is>
           <t>Тройник PE-RT равнопроходный 250 мм</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Тройник PE-RT равнопроходный 280 мм</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 110 мм 45°</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>3239 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 110 мм 87°</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>3280 ₽/шт.</t>
+          <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 160 мм 45°</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>476 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 160 мм 87°</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>649 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 200 мм 45°</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>3326 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 14,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 200 мм 87°</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>807 ₽/шт.</t>
+          <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 225 мм 87°</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 250 мм 45°</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>3349 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 250 мм 87°</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>907 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 315 мм 45°</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1084 ₽/шт.</t>
+          <t>352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 315 мм 87°</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1199 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 400 мм 45°</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1277 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 400 мм 87°</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1297 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 50 мм 45°</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 50 мм 87°</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1472 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 500 мм 45°</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1551 ₽/шт.</t>
+          <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 500 мм 87°</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1667 ₽/шт.</t>
+          <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник НПВХ равнопроходный 90 мм 87°</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1891 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 110 мм</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2026 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 20 мм</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1955 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 25 мм</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2046 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 32 мм</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 40 мм</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2257 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 50 мм</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2330 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 63 мм</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2503 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 75 мм</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД компрессионный равнопроходный 90 мм</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2561 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 110х63 мм</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2612 ₽/шт.</t>
+          <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 110х90 мм</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2717 ₽/шт.</t>
+          <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 160х110 мм</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2809 ₽/шт.</t>
+          <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 160х63 мм</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Тройник бронзовый равнопроходный 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 160х90 мм</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 225х110 мм</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>3255 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 225х160 мм</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>3280 ₽/шт.</t>
+          <t>399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 225х63 мм</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 225х75 мм</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой переходной 225х90 мм</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>3340 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 14,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 110 мм</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>845 ₽/шт.</t>
+          <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 125 мм</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>729 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 140 мм</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>3409 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 160 мм</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>950 ₽/шт.</t>
+          <t>277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 180 мм</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1147 ₽/шт.</t>
+          <t>352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 200 мм</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1218 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 225 мм</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1280 ₽/шт.</t>
+          <t>398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 25 мм</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1324 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 250 мм</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1403 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 280 мм</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1506 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 315 мм</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1628 ₽/шт.</t>
+          <t>466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 32 мм</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1870 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 355 мм</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>1912 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 40 мм</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2027 ₽/шт.</t>
+          <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 400 мм</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2023 ₽/шт.</t>
+          <t>472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 50 мм</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2046 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 63 мм</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2159 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 75 мм</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2318 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД литой равнопроходный 90 мм</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2490 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 110 мм 45°</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2534 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 110 мм 90°</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>276 ₽/шт.</t>
+          <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 125 мм 45°</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2590 ₽/шт.</t>
+          <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 125 мм 90°</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2668 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 140 мм 45°</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2719 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 140 мм 90°</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2901 ₽/шт.</t>
+          <t>272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 160 мм 45°</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>315 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Тройник бронзовый с направленым отводом равнопроходный 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 160 мм 90°</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>425 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 180 мм 45°</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2222 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 106 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 180 мм 90°</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2204 ₽/шт.</t>
+          <t>364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 200 мм 45°</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2303 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 108 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 200 мм 90°</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2297 ₽/шт.</t>
+          <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 225 мм 45°</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 10 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 225 мм 90°</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 250 мм 45°</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 12 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 250 мм 90°</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>361 ₽/шт.</t>
+          <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 280 мм 45°</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2356 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 133 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 280 мм 90°</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2352 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 315 мм 45°</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 14,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 315 мм 90°</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 355 мм 90°</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>469 ₽/шт.</t>
+          <t>471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 14 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 400 мм 90°</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>445 ₽/шт.</t>
+          <t>474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 450 мм 90°</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2405 ₽/шт.</t>
+          <t>477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 159 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 500 мм 90°</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2402 ₽/шт.</t>
+          <t>485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 560 мм 90°</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>601 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 15 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 63 мм 90°</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 630 мм 90°</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 16 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 75 мм 90°</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД сегментный равнопроходный 90 мм 90°</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>698 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 18 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 110 мм</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 125 мм</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>746 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 21 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 160 мм</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 180 мм</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>895 ₽/шт.</t>
+          <t>364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 22 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 200 мм</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>832 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 225 мм</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>942 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 25 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 250 мм</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>940 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 280 мм</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1108 ₽/шт.</t>
+          <t>465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 27,4 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 315 мм</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1081 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 32 мм</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1190 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 28 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 40 мм</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1186 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 50 мм</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1230 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 34 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 63 мм</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1215 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 75 мм</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1291 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 35 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПНД электросварной равнопроходный 90 мм</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1289 ₽/шт.</t>
+          <t>189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 110 мм</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1460 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 40,5 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 125 мм</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1440 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 140 мм</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 40 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 160 мм</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1349 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 180 мм</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1537 ₽/шт.</t>
+          <t>203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 42 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 20 мм</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1499 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 200 мм</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1602 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 53,6 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 225 мм</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1591 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 25 мм</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1680 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 54 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 250 мм</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1665 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 280 мм</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1772 ₽/шт.</t>
+          <t>280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 64 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 315 мм</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1733 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 32 мм</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1803 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 66,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 355 мм</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1792 ₽/шт.</t>
+          <t>328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 40 мм</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 6 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 400 мм</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>121 ₽/шт.</t>
+          <t>356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 50 мм</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1829 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 70 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 63 мм</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1829 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 75 мм</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1903 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 76,1 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник ПП равнопроходный 90 мм</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1870 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2010 ₽/шт.</t>
+          <t>476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 80 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1988 ₽/шт.</t>
+          <t>3239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2049 ₽/шт.</t>
+          <t>3280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 88,9 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2035 ₽/шт.</t>
+          <t>649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>3326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 8 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>200 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 14,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>262 ₽/шт.</t>
+          <t>807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Тройник латунный равнопроходный 9 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2265 ₽/шт.</t>
+          <t>3349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 106 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2238 ₽/шт.</t>
+          <t>1084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2345 ₽/шт.</t>
+          <t>1199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 108 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>2317 ₽/шт.</t>
+          <t>1277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>1297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 10 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>322 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>435 ₽/шт.</t>
+          <t>1472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 12 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>1551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2395 ₽/шт.</t>
+          <t>1667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 133 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2379 ₽/шт.</t>
+          <t>1891 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>1955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 14,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>581 ₽/шт.</t>
+          <t>2026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>538 ₽/шт.</t>
+          <t>2046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 14 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>474 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2443 ₽/шт.</t>
+          <t>2257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 159 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>2441 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>608 ₽/шт.</t>
+          <t>2330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 15 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>607 ₽/шт.</t>
+          <t>2503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>650 ₽/шт.</t>
+          <t>2561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 16 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>2612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>731 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 18 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>702 ₽/шт.</t>
+          <t>2717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>775 ₽/шт.</t>
+          <t>2809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 21 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый равнопроходный 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>923 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 22 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>906 ₽/шт.</t>
+          <t>3255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1033 ₽/шт.</t>
+          <t>3280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 25 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1000 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1160 ₽/шт.</t>
+          <t>3340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 27,4 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1145 ₽/шт.</t>
+          <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 14,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1210 ₽/шт.</t>
+          <t>845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 28 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1205 ₽/шт.</t>
+          <t>950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1272 ₽/шт.</t>
+          <t>3409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 34 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>1237 ₽/шт.</t>
+          <t>1147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>1330 ₽/шт.</t>
+          <t>1218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 35 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>1293 ₽/шт.</t>
+          <t>1280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1494 ₽/шт.</t>
+          <t>1324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 40,5 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>1492 ₽/шт.</t>
+          <t>1403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>1411 ₽/шт.</t>
+          <t>1506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 40 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>1408 ₽/шт.</t>
+          <t>1628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>1575 ₽/шт.</t>
+          <t>1870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 42 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>1550 ₽/шт.</t>
+          <t>1912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>1660 ₽/шт.</t>
+          <t>2023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 53,6 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1649 ₽/шт.</t>
+          <t>2027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>1692 ₽/шт.</t>
+          <t>2046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 54 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>1685 ₽/шт.</t>
+          <t>2159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>1784 ₽/шт.</t>
+          <t>2318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 64 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>1773 ₽/шт.</t>
+          <t>276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>1824 ₽/шт.</t>
+          <t>2490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 66,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>1817 ₽/шт.</t>
+          <t>2534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>2590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 6 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>167 ₽/шт.</t>
+          <t>2668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>1849 ₽/шт.</t>
+          <t>315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 70 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>1844 ₽/шт.</t>
+          <t>2719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>1975 ₽/шт.</t>
+          <t>2901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 76,1 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник бронзовый с направленым отводом равнопроходный 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>1912 ₽/шт.</t>
+          <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>2031 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 80 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 10 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2011 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>2086 ₽/шт.</t>
+          <t>2222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 88,9 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 106 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>2077 ₽/шт.</t>
+          <t>2204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>2303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 8 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 108 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>227 ₽/шт.</t>
+          <t>2297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Тройник латунный с направленым отводом равнопроходный 9 мм CuZn39PB3 ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 12 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>266 ₽/шт.</t>
+          <t>361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>2753 ₽/шт.</t>
+          <t>2356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 133 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>2776 ₽/шт.</t>
+          <t>2352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 12 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 14 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>332 ₽/шт.</t>
+          <t>445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 133 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>2780 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 14,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>573 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 15 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>2922 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>2405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 16 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 159 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>669 ₽/шт.</t>
+          <t>2402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 18 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 21 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 16 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>848 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 22 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>943 ₽/шт.</t>
+          <t>698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 25 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 18 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>1046 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>1085 ₽/шт.</t>
+          <t>746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 28 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 21 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>1170 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 34 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>1323 ₽/шт.</t>
+          <t>895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 35 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 22 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>1487 ₽/шт.</t>
+          <t>832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>1696 ₽/шт.</t>
+          <t>942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 25 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>1495 ₽/шт.</t>
+          <t>940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 42 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>1713 ₽/шт.</t>
+          <t>1108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 27,4 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>1817 ₽/шт.</t>
+          <t>1081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 54 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>1941 ₽/шт.</t>
+          <t>1190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 28 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>2156 ₽/шт.</t>
+          <t>1186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>2448 ₽/шт.</t>
+          <t>1230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 34 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>1215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 70 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>2496 ₽/шт.</t>
+          <t>1291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 35 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>2516 ₽/шт.</t>
+          <t>1289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2724 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 40 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2745 ₽/шт.</t>
+          <t>1349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>1460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Тройник медный равнопроходный 9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 40,5 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>1440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>2759 ₽/шт.</t>
+          <t>1537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 42 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>2778 ₽/шт.</t>
+          <t>1499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>1602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 12 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 53,6 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>1591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 133 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>2821 ₽/шт.</t>
+          <t>1680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 54 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>613 ₽/шт.</t>
+          <t>1665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>557 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 6 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>2925 ₽/шт.</t>
+          <t>121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>646 ₽/шт.</t>
+          <t>1772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 16 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 64 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>727 ₽/шт.</t>
+          <t>1733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 18 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>781 ₽/шт.</t>
+          <t>1803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 21 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 66,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>908 ₽/шт.</t>
+          <t>1792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 22 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>1000 ₽/шт.</t>
+          <t>1829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 25 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 70 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>1082 ₽/шт.</t>
+          <t>1829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>1089 ₽/шт.</t>
+          <t>1903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 28 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 76,1 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>1183 ₽/шт.</t>
+          <t>1870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 34 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>1418 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 35 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 8 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>1492 ₽/шт.</t>
+          <t>200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>1702 ₽/шт.</t>
+          <t>2010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 80 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>1567 ₽/шт.</t>
+          <t>1988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 42 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>1733 ₽/шт.</t>
+          <t>2049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 88,9 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>1910 ₽/шт.</t>
+          <t>2035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 54 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>2071 ₽/шт.</t>
+          <t>262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный равнопроходный 9 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>2212 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>2465 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 10 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 70 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>2512 ₽/шт.</t>
+          <t>2265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 106 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>2598 ₽/шт.</t>
+          <t>2238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>2744 ₽/шт.</t>
+          <t>2345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 108 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>2749 ₽/шт.</t>
+          <t>2317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Тройник медный с направленым отводом равнопроходный 9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 12 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>173 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 100х104 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>2395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 100х104 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 133 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>2379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 100х104 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>461 ₽/шт.</t>
+          <t>538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 100х104 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 14 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 125х129 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>425 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 125х129 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 14,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 125х129 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>475 ₽/шт.</t>
+          <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 125х129 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 15 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 150х154 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>404 ₽/шт.</t>
+          <t>2443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 150х154 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 159 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>2441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 150х154 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>475 ₽/шт.</t>
+          <t>650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 150х154 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 16 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 15х18 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 15х18 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 18 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>429 ₽/шт.</t>
+          <t>702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 15х18 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>451 ₽/шт.</t>
+          <t>775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 15х18 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 21 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>478 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 19х22 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 19х22 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 22 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>429 ₽/шт.</t>
+          <t>906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 19х22 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>1033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 19х22 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 25 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>1000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 25х28 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>1160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 25х28 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 27,4 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>431 ₽/шт.</t>
+          <t>1145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 25х28 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>1210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 25х28 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 28 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>1205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 31х34 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>1272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 31х34 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 34 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>405 ₽/шт.</t>
+          <t>1237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 31х34 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>1330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 31х34 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 35 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>481 ₽/шт.</t>
+          <t>1293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 37х40 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>1411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 37х40 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 40 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>434 ₽/шт.</t>
+          <t>1408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 37х40 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>1494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 37х40 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 40,5 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>481 ₽/шт.</t>
+          <t>1492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 49х52 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>1575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 49х52 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 42 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>439 ₽/шт.</t>
+          <t>1550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 49х52 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>1660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 49х52 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 53,6 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>1649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 66х70 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>421 ₽/шт.</t>
+          <t>1692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 66х70 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 54 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>1685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 66х70 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 66х70 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 6 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>484 ₽/шт.</t>
+          <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 81х85 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>1784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 81х85 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 64 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>1773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 81х85 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>1824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 81х85 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 66,7 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>486 ₽/шт.</t>
+          <t>1817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 9х12 мм AISI-304 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>401 ₽/шт.</t>
+          <t>1849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 9х12 мм AISI-304L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 70 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>425 ₽/шт.</t>
+          <t>1844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 9х12 мм AISI-316 DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>1975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Тройник нержавеющий 9х12 мм AISI-316L DIN 11852</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 76,1 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>476 ₽/шт.</t>
+          <t>1912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 110 мм 45°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 110 мм 87°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 8 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>175 ₽/шт.</t>
+          <t>227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 160 мм 45°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>2031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 160 мм 87°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 80 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>2011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 200 мм 45°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>2086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 200 мм 87°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 88,9 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>224 ₽/шт.</t>
+          <t>2077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 225 мм 87°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 250 мм 45°</t>
+          <t>Тройник латунный с направленым отводом равнопроходный 9 мм CuZn39PB3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 250 мм 87°</t>
+          <t>Тройник медный равнопроходный 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 315 мм 45°</t>
+          <t>Тройник медный равнопроходный 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>352 ₽/шт.</t>
+          <t>2753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 315 мм 87°</t>
+          <t>Тройник медный равнопроходный 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>2776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 400 мм 45°</t>
+          <t>Тройник медный равнопроходный 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 400 мм 87°</t>
+          <t>Тройник медный равнопроходный 133 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>2780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 500 мм 45°</t>
+          <t>Тройник медный равнопроходный 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>434 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 500 мм 87°</t>
+          <t>Тройник медный равнопроходный 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>486 ₽/шт.</t>
+          <t>573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 50 мм 45°</t>
+          <t>Тройник медный равнопроходный 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 50 мм 87°</t>
+          <t>Тройник медный равнопроходный 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>2922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Тройник НПВХ равнопроходный 90 мм 87°</t>
+          <t>Тройник медный равнопроходный 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 110 мм</t>
+          <t>Тройник медный равнопроходный 18 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 20 мм</t>
+          <t>Тройник медный равнопроходный 21 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 25 мм</t>
+          <t>Тройник медный равнопроходный 22 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 32 мм</t>
+          <t>Тройник медный равнопроходный 25 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>1046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 40 мм</t>
+          <t>Тройник медный равнопроходный 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>1085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 50 мм</t>
+          <t>Тройник медный равнопроходный 28 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>1170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 63 мм</t>
+          <t>Тройник медный равнопроходный 34 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>1323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 75 мм</t>
+          <t>Тройник медный равнопроходный 35 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>176 ₽/шт.</t>
+          <t>1487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Тройник ПНД компрессионный равнопроходный 90 мм</t>
+          <t>Тройник медный равнопроходный 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>1495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 110х63 мм</t>
+          <t>Тройник медный равнопроходный 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>209 ₽/шт.</t>
+          <t>1696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 110х90 мм</t>
+          <t>Тройник медный равнопроходный 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>208 ₽/шт.</t>
+          <t>1713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 160х110 мм</t>
+          <t>Тройник медный равнопроходный 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>299 ₽/шт.</t>
+          <t>1817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 160х63 мм</t>
+          <t>Тройник медный равнопроходный 54 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>1941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 160х90 мм</t>
+          <t>Тройник медный равнопроходный 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 225х110 мм</t>
+          <t>Тройник медный равнопроходный 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>2156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 225х160 мм</t>
+          <t>Тройник медный равнопроходный 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>399 ₽/шт.</t>
+          <t>2448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 225х63 мм</t>
+          <t>Тройник медный равнопроходный 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>401 ₽/шт.</t>
+          <t>2496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 225х75 мм</t>
+          <t>Тройник медный равнопроходный 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>2516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой переходной 225х90 мм</t>
+          <t>Тройник медный равнопроходный 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 110 мм</t>
+          <t>Тройник медный равнопроходный 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>193 ₽/шт.</t>
+          <t>2724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 125 мм</t>
+          <t>Тройник медный равнопроходный 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>2745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 140 мм</t>
+          <t>Тройник медный равнопроходный 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 160 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>277 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 180 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>352 ₽/шт.</t>
+          <t>2759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 200 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>2778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 225 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>398 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 250 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 133 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>2821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 25 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 280 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 315 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>466 ₽/шт.</t>
+          <t>646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 32 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>2925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 355 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 400 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 18 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>472 ₽/шт.</t>
+          <t>781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 40 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 21 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>122 ₽/шт.</t>
+          <t>908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 50 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 22 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>1000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 63 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 25 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>1082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 75 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>1089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Тройник ПНД литой равнопроходный 90 мм</t>
+          <t>Тройник медный с направленым отводом равнопроходный 28 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>1183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 110 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 34 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>1418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 110 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 35 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>221 ₽/шт.</t>
+          <t>1492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 125 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>259 ₽/шт.</t>
+          <t>1567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 125 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>1702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 140 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>1733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 140 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>272 ₽/шт.</t>
+          <t>1910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 160 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 54 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>2071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 160 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 180 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>2212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 180 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>364 ₽/шт.</t>
+          <t>2465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 200 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>2512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 200 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>385 ₽/шт.</t>
+          <t>2598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 225 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>433 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 225 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>438 ₽/шт.</t>
+          <t>2744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 250 мм 45°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>2749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 250 мм 90°</t>
+          <t>Тройник медный с направленым отводом равнопроходный 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>449 ₽/шт.</t>
+          <t>173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 280 мм 45°</t>
+          <t>Тройник нержавеющий 100х104 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 280 мм 90°</t>
+          <t>Тройник нержавеющий 100х104 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 315 мм 45°</t>
+          <t>Тройник нержавеющий 100х104 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 315 мм 90°</t>
+          <t>Тройник нержавеющий 100х104 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 355 мм 90°</t>
+          <t>Тройник нержавеющий 125х129 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>471 ₽/шт.</t>
+          <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 400 мм 90°</t>
+          <t>Тройник нержавеющий 125х129 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>474 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 450 мм 90°</t>
+          <t>Тройник нержавеющий 125х129 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>477 ₽/шт.</t>
+          <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 500 мм 90°</t>
+          <t>Тройник нержавеющий 125х129 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>485 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 560 мм 90°</t>
+          <t>Тройник нержавеющий 150х154 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 630 мм 90°</t>
+          <t>Тройник нержавеющий 150х154 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 63 мм 90°</t>
+          <t>Тройник нержавеющий 150х154 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 75 мм 90°</t>
+          <t>Тройник нержавеющий 150х154 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Тройник ПНД сегментный равнопроходный 90 мм 90°</t>
+          <t>Тройник нержавеющий 15х18 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 110 мм</t>
+          <t>Тройник нержавеющий 15х18 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 125 мм</t>
+          <t>Тройник нержавеющий 15х18 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 160 мм</t>
+          <t>Тройник нержавеющий 15х18 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>351 ₽/шт.</t>
+          <t>478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 180 мм</t>
+          <t>Тройник нержавеющий 19х22 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>364 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 200 мм</t>
+          <t>Тройник нержавеющий 19х22 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 225 мм</t>
+          <t>Тройник нержавеющий 19х22 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 250 мм</t>
+          <t>Тройник нержавеющий 19х22 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 280 мм</t>
+          <t>Тройник нержавеющий 25х28 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>465 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 315 мм</t>
+          <t>Тройник нержавеющий 25х28 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 32 мм</t>
+          <t>Тройник нержавеющий 25х28 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 40 мм</t>
+          <t>Тройник нержавеющий 25х28 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 50 мм</t>
+          <t>Тройник нержавеющий 31х34 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 63 мм</t>
+          <t>Тройник нержавеющий 31х34 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 75 мм</t>
+          <t>Тройник нержавеющий 31х34 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Тройник ПНД электросварной равнопроходный 90 мм</t>
+          <t>Тройник нержавеющий 31х34 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>189 ₽/шт.</t>
+          <t>481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 110 мм</t>
+          <t>Тройник нержавеющий 37х40 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 125 мм</t>
+          <t>Тройник нержавеющий 37х40 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 140 мм</t>
+          <t>Тройник нержавеющий 37х40 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 160 мм</t>
+          <t>Тройник нержавеющий 37х40 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 180 мм</t>
+          <t>Тройник нержавеющий 49х52 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>203 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 200 мм</t>
+          <t>Тройник нержавеющий 49х52 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 20 мм</t>
+          <t>Тройник нержавеющий 49х52 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 225 мм</t>
+          <t>Тройник нержавеющий 49х52 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 250 мм</t>
+          <t>Тройник нержавеющий 66х70 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 25 мм</t>
+          <t>Тройник нержавеющий 66х70 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 280 мм</t>
+          <t>Тройник нержавеющий 66х70 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>280 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 315 мм</t>
+          <t>Тройник нержавеющий 66х70 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 32 мм</t>
+          <t>Тройник нержавеющий 81х85 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 355 мм</t>
+          <t>Тройник нержавеющий 81х85 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>328 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 400 мм</t>
+          <t>Тройник нержавеющий 81х85 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>356 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 40 мм</t>
+          <t>Тройник нержавеющий 81х85 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 50 мм</t>
+          <t>Тройник нержавеющий 9х12 мм AISI-304 DIN 11852</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 63 мм</t>
+          <t>Тройник нержавеющий 9х12 мм AISI-304L DIN 11852</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 75 мм</t>
+          <t>Тройник нержавеющий 9х12 мм AISI-316 DIN 11852</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Тройник ПП равнопроходный 90 мм</t>
+          <t>Тройник нержавеющий 9х12 мм AISI-316L DIN 11852</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>Тройник стальной бесшовный переходной 108х76х100х80 мм 09Г2С ГОСТ 17376-2001</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>1441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Тройник стальной бесшовный переходной 108х76х100х80 мм 10Г2 ГОСТ 17376-2001</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>1417 ₽/шт.</t>
         </is>
@@ -13125,4604 +13125,4604 @@
         <is>
           <t>Тройник стальной бесшовный равнопроходный 900х673 мм ст10 ГОСТ 17376-2001</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>4170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
           <t>Тройник стальной бесшовный равнопроходный 900х673 мм ст20 ГОСТ 17376-2001</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>4173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 100х25х250х150 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>4377 ₽/шт.</t>
+          <t>1328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 100х25х250х150 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>4330 ₽/шт.</t>
+          <t>1332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 100х32х250х150 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>4343 ₽/шт.</t>
+          <t>1331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 100х32х250х150 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>4365 ₽/шт.</t>
+          <t>1337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 125х32х250х160 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>4474 ₽/шт.</t>
+          <t>1633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 125х32х250х160 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>4495 ₽/шт.</t>
+          <t>1633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 150х32х250х175 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>4502 ₽/шт.</t>
+          <t>1792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 150х32х250х175 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>4388 ₽/шт.</t>
+          <t>1793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 15х10х130х105 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>4404 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 15х10х130х105 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>4414 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 20х10х130х110 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>4283 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 20х10х130х110 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>4426 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 20х15х130х110 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>4287 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 20х15х130х110 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>4439 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 25х10х150х112 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>4466 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 25х10х150х112 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>4307 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 25х15х150х112 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>4383 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 25х15х150х112 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>4333 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 25х20х150х112 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>4350 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 25х20х150х112 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>4375 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х10х150х115 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>4478 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х10х150х115 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>4495 ₽/шт.</t>
+          <t>471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х15х150х115 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>4508 ₽/шт.</t>
+          <t>461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х15х150х115 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>4392 ₽/шт.</t>
+          <t>477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х20х150х115 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>4406 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х20х150х115 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>4423 ₽/шт.</t>
+          <t>479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х25х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>4286 ₽/шт.</t>
+          <t>469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 32х25х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>4427 ₽/шт.</t>
+          <t>479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х10х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>4288 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х10х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>4444 ₽/шт.</t>
+          <t>770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х15х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>4471 ₽/шт.</t>
+          <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х15х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>4312 ₽/шт.</t>
+          <t>779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х20х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>4387 ₽/шт.</t>
+          <t>746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х20х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>4338 ₽/шт.</t>
+          <t>779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х25х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>4355 ₽/шт.</t>
+          <t>756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х25х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>4376 ₽/шт.</t>
+          <t>780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х32х200х134 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>4478 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 50х32х200х134 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>4495 ₽/шт.</t>
+          <t>786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 65х15х200х134 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>4512 ₽/шт.</t>
+          <t>933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 65х15х200х134 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>4403 ₽/шт.</t>
+          <t>939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 65х20х200х132 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>4410 ₽/шт.</t>
+          <t>936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 65х20х200х132 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>4425 ₽/шт.</t>
+          <t>941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 65х32х200х132 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>4287 ₽/шт.</t>
+          <t>938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 65х32х200х132 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>4438 ₽/шт.</t>
+          <t>953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 80х20х250х140 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>4301 ₽/шт.</t>
+          <t>1125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 80х20х250х140 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>4445 ₽/шт.</t>
+          <t>1138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 80х25х250х140 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>4472 ₽/шт.</t>
+          <t>1130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 80х25х250х140 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>4325 ₽/шт.</t>
+          <t>1138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 80х32х250х140 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>4786 ₽/шт.</t>
+          <t>1137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной с усиленным штуцером переходной 80х32х250х140 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>4750 ₽/шт.</t>
+          <t>1141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>4757 ₽/шт.</t>
+          <t>4377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>4771 ₽/шт.</t>
+          <t>4330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>4876 ₽/шт.</t>
+          <t>4343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>4899 ₽/шт.</t>
+          <t>4365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>4907 ₽/шт.</t>
+          <t>4474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>4811 ₽/шт.</t>
+          <t>4495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>4821 ₽/шт.</t>
+          <t>4502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>4830 ₽/шт.</t>
+          <t>4388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>4704 ₽/шт.</t>
+          <t>4404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>4852 ₽/шт.</t>
+          <t>4283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>4716 ₽/шт.</t>
+          <t>4414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>4858 ₽/шт.</t>
+          <t>4287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>4869 ₽/шт.</t>
+          <t>4426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>4726 ₽/шт.</t>
+          <t>4439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>4790 ₽/шт.</t>
+          <t>4466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х530х650х650 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>4751 ₽/шт.</t>
+          <t>4307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>4761 ₽/шт.</t>
+          <t>4383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>4772 ₽/шт.</t>
+          <t>4333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>4891 ₽/шт.</t>
+          <t>4350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>4902 ₽/шт.</t>
+          <t>4375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>4909 ₽/шт.</t>
+          <t>4478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>4818 ₽/шт.</t>
+          <t>4495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>4823 ₽/шт.</t>
+          <t>4508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>4836 ₽/шт.</t>
+          <t>4392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>4715 ₽/шт.</t>
+          <t>4406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>4853 ₽/шт.</t>
+          <t>4286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>4726 ₽/шт.</t>
+          <t>4423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>4861 ₽/шт.</t>
+          <t>4288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>4873 ₽/шт.</t>
+          <t>4427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>4730 ₽/шт.</t>
+          <t>4444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>4780 ₽/шт.</t>
+          <t>4471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х630х650х650 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>4750 ₽/шт.</t>
+          <t>4312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>4754 ₽/шт.</t>
+          <t>4387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>4765 ₽/шт.</t>
+          <t>4338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>4875 ₽/шт.</t>
+          <t>4355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>4893 ₽/шт.</t>
+          <t>4376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>4904 ₽/шт.</t>
+          <t>4478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>4795 ₽/шт.</t>
+          <t>4495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>4820 ₽/шт.</t>
+          <t>4512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>4826 ₽/шт.</t>
+          <t>4403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>4694 ₽/шт.</t>
+          <t>4410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>4846 ₽/шт.</t>
+          <t>4287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>4715 ₽/шт.</t>
+          <t>4425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>4853 ₽/шт.</t>
+          <t>4301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>4862 ₽/шт.</t>
+          <t>4438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>4726 ₽/шт.</t>
+          <t>4445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>3064 ₽/шт.</t>
+          <t>4472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1020х820х650х650 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>3040 ₽/шт.</t>
+          <t>4325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>3046 ₽/шт.</t>
+          <t>4786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>3058 ₽/шт.</t>
+          <t>4750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>3124 ₽/шт.</t>
+          <t>4757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>3133 ₽/шт.</t>
+          <t>4771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>3146 ₽/шт.</t>
+          <t>4876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>3076 ₽/шт.</t>
+          <t>4899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>3086 ₽/шт.</t>
+          <t>4907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>3088 ₽/шт.</t>
+          <t>4811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>3005 ₽/шт.</t>
+          <t>4821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>3100 ₽/шт.</t>
+          <t>4704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>3014 ₽/шт.</t>
+          <t>4830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>3110 ₽/шт.</t>
+          <t>4716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>3116 ₽/шт.</t>
+          <t>4852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>3020 ₽/шт.</t>
+          <t>4858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>3069 ₽/шт.</t>
+          <t>4869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1020х750х750 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>3046 ₽/шт.</t>
+          <t>4726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>3054 ₽/шт.</t>
+          <t>4790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>3063 ₽/шт.</t>
+          <t>4751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>3130 ₽/шт.</t>
+          <t>4761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>3141 ₽/шт.</t>
+          <t>4772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>3155 ₽/шт.</t>
+          <t>4891 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>3081 ₽/шт.</t>
+          <t>4902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>3086 ₽/шт.</t>
+          <t>4909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>3091 ₽/шт.</t>
+          <t>4818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>3006 ₽/шт.</t>
+          <t>4823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>3105 ₽/шт.</t>
+          <t>4715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>3018 ₽/шт.</t>
+          <t>4836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>3113 ₽/шт.</t>
+          <t>4726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>3118 ₽/шт.</t>
+          <t>4853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>3029 ₽/шт.</t>
+          <t>4861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>3435 ₽/шт.</t>
+          <t>4873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х1220х850х850 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>3402 ₽/шт.</t>
+          <t>4730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>3413 ₽/шт.</t>
+          <t>4780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>3426 ₽/шт.</t>
+          <t>4750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>3531 ₽/шт.</t>
+          <t>4754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>3550 ₽/шт.</t>
+          <t>4765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>3565 ₽/шт.</t>
+          <t>4875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>3441 ₽/шт.</t>
+          <t>4893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>3471 ₽/шт.</t>
+          <t>4904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>3482 ₽/шт.</t>
+          <t>4795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>3352 ₽/шт.</t>
+          <t>4820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>3504 ₽/шт.</t>
+          <t>4694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>3366 ₽/шт.</t>
+          <t>4826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>3517 ₽/шт.</t>
+          <t>4715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>3522 ₽/шт.</t>
+          <t>4846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>3380 ₽/шт.</t>
+          <t>4853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>3440 ₽/шт.</t>
+          <t>4862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 1220х820х750х750 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>3409 ₽/шт.</t>
+          <t>4726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>3416 ₽/шт.</t>
+          <t>3064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>3427 ₽/шт.</t>
+          <t>3040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>3537 ₽/шт.</t>
+          <t>3046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>3558 ₽/шт.</t>
+          <t>3058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>3603 ₽/шт.</t>
+          <t>3124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>3449 ₽/шт.</t>
+          <t>3133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>3477 ₽/шт.</t>
+          <t>3146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>3485 ₽/шт.</t>
+          <t>3076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>3357 ₽/шт.</t>
+          <t>3086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>3508 ₽/шт.</t>
+          <t>3005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>3378 ₽/шт.</t>
+          <t>3088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>3520 ₽/шт.</t>
+          <t>3014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>3527 ₽/шт.</t>
+          <t>3100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>3387 ₽/шт.</t>
+          <t>3110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>3441 ₽/шт.</t>
+          <t>3116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х325х400х400 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>3412 ₽/шт.</t>
+          <t>3020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>3419 ₽/шт.</t>
+          <t>3069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>3428 ₽/шт.</t>
+          <t>3046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>3544 ₽/шт.</t>
+          <t>3054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>3563 ₽/шт.</t>
+          <t>3063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>3611 ₽/шт.</t>
+          <t>3130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>3452 ₽/шт.</t>
+          <t>3141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>3482 ₽/шт.</t>
+          <t>3155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>3503 ₽/шт.</t>
+          <t>3081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>3358 ₽/шт.</t>
+          <t>3086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>3513 ₽/шт.</t>
+          <t>3006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>3379 ₽/шт.</t>
+          <t>3091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>3520 ₽/шт.</t>
+          <t>3018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>3530 ₽/шт.</t>
+          <t>3105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>3398 ₽/шт.</t>
+          <t>3113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>3938 ₽/шт.</t>
+          <t>3118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 530х426х400х400 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>3866 ₽/шт.</t>
+          <t>3029 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>3899 ₽/шт.</t>
+          <t>3435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>3910 ₽/шт.</t>
+          <t>3402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>4073 ₽/шт.</t>
+          <t>3413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>4082 ₽/шт.</t>
+          <t>3426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>4086 ₽/шт.</t>
+          <t>3531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>3951 ₽/шт.</t>
+          <t>3550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>3962 ₽/шт.</t>
+          <t>3565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>3981 ₽/шт.</t>
+          <t>3441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>3825 ₽/шт.</t>
+          <t>3471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>4019 ₽/шт.</t>
+          <t>3352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>3835 ₽/шт.</t>
+          <t>3482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>4043 ₽/шт.</t>
+          <t>3366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>4055 ₽/шт.</t>
+          <t>3504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>3844 ₽/шт.</t>
+          <t>3517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>3939 ₽/шт.</t>
+          <t>3522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х325х450х450 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>3876 ₽/шт.</t>
+          <t>3380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>3901 ₽/шт.</t>
+          <t>3440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>3916 ₽/шт.</t>
+          <t>3409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>4074 ₽/шт.</t>
+          <t>3416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>4084 ₽/шт.</t>
+          <t>3427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>4091 ₽/шт.</t>
+          <t>3537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>3953 ₽/шт.</t>
+          <t>3558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>3973 ₽/шт.</t>
+          <t>3603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>3991 ₽/шт.</t>
+          <t>3449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>3825 ₽/шт.</t>
+          <t>3477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>4025 ₽/шт.</t>
+          <t>3357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>3839 ₽/шт.</t>
+          <t>3485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>4043 ₽/шт.</t>
+          <t>3378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>4061 ₽/шт.</t>
+          <t>3508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>3849 ₽/шт.</t>
+          <t>3520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>3945 ₽/шт.</t>
+          <t>3527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х426х450х450 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>3895 ₽/шт.</t>
+          <t>3387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>3905 ₽/шт.</t>
+          <t>3441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>3933 ₽/шт.</t>
+          <t>3412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>4074 ₽/шт.</t>
+          <t>3419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>4086 ₽/шт.</t>
+          <t>3428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>4095 ₽/шт.</t>
+          <t>3544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>3956 ₽/шт.</t>
+          <t>3563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>3980 ₽/шт.</t>
+          <t>3611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>4007 ₽/шт.</t>
+          <t>3452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>3826 ₽/шт.</t>
+          <t>3482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>4026 ₽/шт.</t>
+          <t>3358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>3843 ₽/шт.</t>
+          <t>3503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>4055 ₽/шт.</t>
+          <t>3379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>4062 ₽/шт.</t>
+          <t>3513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>3863 ₽/шт.</t>
+          <t>3520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>4547 ₽/шт.</t>
+          <t>3530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 630х530х450х450 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>4536 ₽/шт.</t>
+          <t>3398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>4537 ₽/шт.</t>
+          <t>3938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>4545 ₽/шт.</t>
+          <t>3866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>4590 ₽/шт.</t>
+          <t>3899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>4593 ₽/шт.</t>
+          <t>3910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>4596 ₽/шт.</t>
+          <t>4073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>4553 ₽/шт.</t>
+          <t>4082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>4555 ₽/шт.</t>
+          <t>4086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>4563 ₽/шт.</t>
+          <t>3951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>4515 ₽/шт.</t>
+          <t>3962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>4572 ₽/шт.</t>
+          <t>3825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>4519 ₽/шт.</t>
+          <t>3981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>4583 ₽/шт.</t>
+          <t>3835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>4587 ₽/шт.</t>
+          <t>4019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>4524 ₽/шт.</t>
+          <t>4043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>4628 ₽/шт.</t>
+          <t>4055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х426х550х550 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>4616 ₽/шт.</t>
+          <t>3844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>4619 ₽/шт.</t>
+          <t>3939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>4619 ₽/шт.</t>
+          <t>3876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>4646 ₽/шт.</t>
+          <t>3901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>4646 ₽/шт.</t>
+          <t>3916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>4647 ₽/шт.</t>
+          <t>4074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>4633 ₽/шт.</t>
+          <t>4084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>4634 ₽/шт.</t>
+          <t>4091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>4635 ₽/шт.</t>
+          <t>3953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>4609 ₽/шт.</t>
+          <t>3973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>4636 ₽/шт.</t>
+          <t>3825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>4610 ₽/шт.</t>
+          <t>3991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>4642 ₽/шт.</t>
+          <t>3839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>4644 ₽/шт.</t>
+          <t>4025 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>4610 ₽/шт.</t>
+          <t>4043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>4955 ₽/шт.</t>
+          <t>4061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х530х550х550 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>4939 ₽/шт.</t>
+          <t>3849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>4940 ₽/шт.</t>
+          <t>3945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>4945 ₽/шт.</t>
+          <t>3895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>4987 ₽/шт.</t>
+          <t>3905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>4987 ₽/шт.</t>
+          <t>3933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>4989 ₽/шт.</t>
+          <t>4074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>4957 ₽/шт.</t>
+          <t>4086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>4958 ₽/шт.</t>
+          <t>4095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>4962 ₽/шт.</t>
+          <t>3956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>4918 ₽/шт.</t>
+          <t>3980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>4962 ₽/шт.</t>
+          <t>3826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>4931 ₽/шт.</t>
+          <t>4007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>4967 ₽/шт.</t>
+          <t>3843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>4983 ₽/шт.</t>
+          <t>4026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>4934 ₽/шт.</t>
+          <t>4055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>3201 ₽/шт.</t>
+          <t>4062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной переходной 820х630х550х550 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>3190 ₽/шт.</t>
+          <t>3863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>3196 ₽/шт.</t>
+          <t>4547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>3198 ₽/шт.</t>
+          <t>4536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>3245 ₽/шт.</t>
+          <t>4537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>3248 ₽/шт.</t>
+          <t>4545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>3254 ₽/шт.</t>
+          <t>4590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>3202 ₽/шт.</t>
+          <t>4593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>3204 ₽/шт.</t>
+          <t>4596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>3206 ₽/шт.</t>
+          <t>4553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>3158 ₽/шт.</t>
+          <t>4555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>3213 ₽/шт.</t>
+          <t>4515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>3173 ₽/шт.</t>
+          <t>4563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>3218 ₽/шт.</t>
+          <t>4519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>3232 ₽/шт.</t>
+          <t>4572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 530х400 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>3173 ₽/шт.</t>
+          <t>4583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>3627 ₽/шт.</t>
+          <t>4587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1020х650 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>3620 ₽/шт.</t>
+          <t>4524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>3621 ₽/шт.</t>
+          <t>4628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>3625 ₽/шт.</t>
+          <t>4616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>3666 ₽/шт.</t>
+          <t>4619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>3675 ₽/шт.</t>
+          <t>4619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>3678 ₽/шт.</t>
+          <t>4646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>3627 ₽/шт.</t>
+          <t>4646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>3631 ₽/шт.</t>
+          <t>4647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>3632 ₽/шт.</t>
+          <t>4633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>3612 ₽/шт.</t>
+          <t>4634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>3638 ₽/шт.</t>
+          <t>4609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>3616 ₽/шт.</t>
+          <t>4635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>3644 ₽/шт.</t>
+          <t>4610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>3654 ₽/шт.</t>
+          <t>4636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 630х450 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>3618 ₽/шт.</t>
+          <t>4642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм 08 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>4126 ₽/шт.</t>
+          <t>4644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм Бст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1120х850 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>4121 ₽/шт.</t>
+          <t>4610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм Бст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>4123 ₽/шт.</t>
+          <t>4955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм Вст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>4124 ₽/шт.</t>
+          <t>4939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ВстТки ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>4163 ₽/шт.</t>
+          <t>4940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ВстТпс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>4163 ₽/шт.</t>
+          <t>4945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ВстТси ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>4163 ₽/шт.</t>
+          <t>4987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст10 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>4133 ₽/шт.</t>
+          <t>4987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст15 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>4136 ₽/шт.</t>
+          <t>4989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст20 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>4148 ₽/шт.</t>
+          <t>4957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст2 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>4103 ₽/шт.</t>
+          <t>4958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3кп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>4159 ₽/шт.</t>
+          <t>4918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>4110 ₽/шт.</t>
+          <t>4962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3пс ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>4162 ₽/шт.</t>
+          <t>4931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3сп ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>4163 ₽/шт.</t>
+          <t>4962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Тройник стальной сварной равнопроходный 820х550 мм ст4 ОСТ 36-24-77</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>4120 ₽/шт.</t>
+          <t>4967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 10х60 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>4983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 10х60 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 1220х750 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>4934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 15х60 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>3201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 15х60 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>193 ₽/шт.</t>
+          <t>3190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 20х70 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>3196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 20х70 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>3198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 25х90 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>3245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 25х90 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>3248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 32х100 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>3254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Тройник стальной сверленые равнопроходный 32х100 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>3202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 100х25х250х150 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>1328 ₽/шт.</t>
+          <t>3204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 100х25х250х150 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>1332 ₽/шт.</t>
+          <t>3158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 100х32х250х150 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>1331 ₽/шт.</t>
+          <t>3206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 100х32х250х150 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>1337 ₽/шт.</t>
+          <t>3173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 125х32х250х160 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>1633 ₽/шт.</t>
+          <t>3213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 125х32х250х160 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>1633 ₽/шт.</t>
+          <t>3218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 150х32х250х175 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>1792 ₽/шт.</t>
+          <t>3232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 150х32х250х175 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 530х400 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>1793 ₽/шт.</t>
+          <t>3173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 15х10х130х105 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>3627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 15х10х130х105 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>3620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 20х10х130х110 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>3621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 20х10х130х110 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>3625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 20х15х130х110 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>3666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 20х15х130х110 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>3675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 25х10х150х112 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>3678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 25х10х150х112 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>3627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 25х15х150х112 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>3631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 25х15х150х112 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>3612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 25х20х150х112 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>3632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 25х20х150х112 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>3616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х10х150х115 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>3638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х10х150х115 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>471 ₽/шт.</t>
+          <t>3644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х15х150х115 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>461 ₽/шт.</t>
+          <t>3654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х15х150х115 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 630х450 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>477 ₽/шт.</t>
+          <t>3618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х20х150х115 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм 08 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>4126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х20х150х115 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм Бст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>479 ₽/шт.</t>
+          <t>4121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х25х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм Бст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>469 ₽/шт.</t>
+          <t>4123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 32х25х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм Вст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>479 ₽/шт.</t>
+          <t>4124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х10х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ВстТки ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>4163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х10х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ВстТпс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>770 ₽/шт.</t>
+          <t>4163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х15х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ВстТси ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>743 ₽/шт.</t>
+          <t>4163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х15х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст10 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>779 ₽/шт.</t>
+          <t>4133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х20х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст15 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>746 ₽/шт.</t>
+          <t>4136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х20х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст2 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>779 ₽/шт.</t>
+          <t>4103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х25х200х125 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст20 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>756 ₽/шт.</t>
+          <t>4148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х25х200х125 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>780 ₽/шт.</t>
+          <t>4110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х32х200х134 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3кп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>4159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 50х32х200х134 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3пс ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>786 ₽/шт.</t>
+          <t>4162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 65х15х200х134 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст3сп ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>933 ₽/шт.</t>
+          <t>4163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 65х15х200х134 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сварной равнопроходный 820х550 мм ст4 ОСТ 36-24-77</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>939 ₽/шт.</t>
+          <t>4120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 65х20х200х132 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 10х60 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>936 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 65х20х200х132 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 10х60 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>941 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 65х32х200х132 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 15х60 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>938 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 65х32х200х132 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 15х60 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>953 ₽/шт.</t>
+          <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 80х20х250х140 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 20х70 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>1125 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 80х20х250х140 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 20х70 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>1138 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 80х25х250х140 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 25х90 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>1130 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 80х25х250х140 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 25х90 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>1138 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 80х32х250х140 мм 08Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 32х100 мм 08Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>1137 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Тройник стальной с усиленным штуцером переходной 80х32х250х140 мм 12Х18Н10Т ОСТ 34-10-433-90</t>
+          <t>Тройник стальной сверленые равнопроходный 32х100 мм 12Х18Н10Т ОСТ 34-10-432-90</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>1141 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
           <t>Тройник стальной точеный равнопроходный 15х60 мм ст20 ОСТ 34-42-673-84</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
           <t>Тройник стальной точеный равнопроходный 19х60 мм ст20 ОСТ 34-42-673-84</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>196 ₽/шт.</t>
         </is>