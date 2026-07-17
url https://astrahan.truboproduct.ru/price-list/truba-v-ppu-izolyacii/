--- v0 (2026-05-14)
+++ v1 (2026-07-17)
@@ -525,4866 +525,4866 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1020х1140 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 1000х820х72,4 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1762 ₽/пг.м.</t>
+          <t>1754 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1020х1200 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 1060х920х70 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1760 ₽/пг.м.</t>
+          <t>1768 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х178 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 110х32х36,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>487 ₽/пг.м.</t>
+          <t>701 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х180 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 110х38х33 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>485 ₽/пг.м.</t>
+          <t>704 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х200 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 1160х1020х70 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>487 ₽/пг.м.</t>
+          <t>1773 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х205 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 1200х1020х70,4 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>487 ₽/пг.м.</t>
+          <t>1776 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х225 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 121х38х42 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>488 ₽/пг.м.</t>
+          <t>712 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 114х180 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 121х57х32 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>707 ₽/пг.м.</t>
+          <t>714 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 114х200 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 123х32х46 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>707 ₽/пг.м.</t>
+          <t>715 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1220х1425 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 125х32х43,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1776 ₽/пг.м.</t>
+          <t>726 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х205 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 125х38х40,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>740 ₽/пг.м.</t>
+          <t>728 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х225 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 125х45х37 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>738 ₽/пг.м.</t>
+          <t>731 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х250 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 125х57х31,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>739 ₽/пг.м.</t>
+          <t>724 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х253 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 140х57х42 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>740 ₽/пг.м.</t>
+          <t>759 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1420х1600 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 140х76х29 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1781 ₽/пг.м.</t>
+          <t>757 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х225 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 140х76х32 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>784 ₽/пг.м.</t>
+          <t>759 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х250 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 1425х1220х79 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>776 ₽/пг.м.</t>
+          <t>1790 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х253 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 147х32х58 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>784 ₽/пг.м.</t>
+          <t>767 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х280 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 157х76х41 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>781 ₽/пг.м.</t>
+          <t>775 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х312 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 157х89х34 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>784 ₽/пг.м.</t>
+          <t>775 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х312 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 1600х1420х90 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м.</t>
+          <t>1796 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х315 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 160х89х32,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1203 ₽/пг.м.</t>
+          <t>805 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х355 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 180х108х36 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1204 ₽/пг.м.</t>
+          <t>828 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х373 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 180х114х33 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1205 ₽/пг.м.</t>
+          <t>829 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х373 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 180х89х46 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1229 ₽/пг.м.</t>
+          <t>825 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х400 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 202х108х47 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м.</t>
+          <t>845 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х425 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 202х114х44 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1230 ₽/пг.м.</t>
+          <t>847 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х450 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 202х133х35 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1229 ₽/пг.м.</t>
+          <t>850 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х425 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 205х127х36 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1242 ₽/пг.м.</t>
+          <t>1201 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х450 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 205х146х50 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1241 ₽/пг.м.</t>
+          <t>1201 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х487 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 205х168х50 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1243 ₽/пг.м.</t>
+          <t>1203 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х500 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 225х127х46 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1242 ₽/пг.м.</t>
+          <t>1216 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х110 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 225х133х42,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>302 ₽/пг.м.</t>
+          <t>1215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х123 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 225х146х30 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>310 ₽/пг.м.</t>
+          <t>1217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х125 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 225х168х30 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м.</t>
+          <t>1218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х147 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 241х133х54 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>312 ₽/пг.м.</t>
+          <t>1218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х90 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 241х159х41 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>301 ₽/пг.м.</t>
+          <t>1219 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 38х110 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 250х159х41,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>320 ₽/пг.м.</t>
+          <t>1226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 38х125 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 253х127х60 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м.</t>
+          <t>1226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 40 мм</t>
+          <t>Труба ППМ 253х146х30 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>332 ₽/пг.м.</t>
+          <t>1228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х487 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 253х168х30 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1260 ₽/пг.м.</t>
+          <t>1228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х536 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 309х159х75 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1260 ₽/пг.м.</t>
+          <t>1237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х560 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 309х219х45 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м.</t>
+          <t>1238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х600 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 315х219х42 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м.</t>
+          <t>1239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х630 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 356х219х69 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1259 ₽/пг.м.</t>
+          <t>1251 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 45х123 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 356х273х42 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м.</t>
+          <t>1252 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 45х125 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 400х273х57 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>336 ₽/пг.м.</t>
+          <t>1255 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 45х147 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 406х273х67 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м.</t>
+          <t>1256 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 50 мм</t>
+          <t>Труба ППМ 406х325х41 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>344 ₽/пг.м.</t>
+          <t>1257 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 530х640 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 450х325х55,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м.</t>
+          <t>1269 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 530х710 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 455х325х65 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1280 ₽/пг.м.</t>
+          <t>1271 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х123 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 455х377х39 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>349 ₽/пг.м.</t>
+          <t>1271 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х125 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 500х377х62 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>346 ₽/пг.м.</t>
+          <t>1276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х140 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 500х426х37 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>349 ₽/пг.м.</t>
+          <t>1276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х147 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 560х426х58,2 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>452 ₽/пг.м.</t>
+          <t>1288 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х178 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 565х426х70 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>452 ₽/пг.м.</t>
+          <t>1289 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 630х750 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 614х530х42 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1297 ₽/пг.м.</t>
+          <t>1296 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 630х800 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 670х530х70 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1297 ₽/пг.м.</t>
+          <t>1705 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 720х840 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 710х530х78,9 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>1709 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 720х900 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 754х630х62 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1709 ₽/пг.м.</t>
+          <t>1723 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х140 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 800х630х72,5 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>1729 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х147 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 852х720х66 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>1745 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х160 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 900х720х76 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>1749 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х178 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 90х32х26 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>480 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х205 мм ГОСТ 30732-2001</t>
+          <t>Труба ППМ 960х820х70 мм ГОСТ Р 56227-2014</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>1751 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 820х1000 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 1000х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1739 ₽/пг.м.</t>
+          <t>1753 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 820х1100 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 1000х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1740 ₽/пг.м.</t>
+          <t>1753 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х160 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 1000х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>471 ₽/пг.м.</t>
+          <t>1753 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х178 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 1100х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>472 ₽/пг.м.</t>
+          <t>1770 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х180 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 1100х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>472 ₽/пг.м.</t>
+          <t>1771 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х205 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 1100х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>474 ₽/пг.м.</t>
+          <t>1772 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 920х1100 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 110х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1750 ₽/пг.м.</t>
+          <t>499 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 920х1200 мм ГОСТ 30732-2001</t>
+          <t>Труба ППУ с греющим кабелем 110х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1750 ₽/пг.м.</t>
+          <t>493 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Труба ППМ 1000х820х72,4 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 110х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1754 ₽/пг.м.</t>
+          <t>498 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Труба ППМ 1060х920х70 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1200х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1768 ₽/пг.м.</t>
+          <t>1774 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Труба ППМ 110х32х36,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1200х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>701 ₽/пг.м.</t>
+          <t>1774 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Труба ППМ 110х38х33 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1200х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>704 ₽/пг.м.</t>
+          <t>1774 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Труба ППМ 1160х1020х70 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 125х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1773 ₽/пг.м.</t>
+          <t>718 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Труба ППМ 1200х1020х70,4 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 125х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1776 ₽/пг.м.</t>
+          <t>716 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Труба ППМ 121х38х42 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 125х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>712 ₽/пг.м.</t>
+          <t>717 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Труба ППМ 121х57х32 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 140х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>714 ₽/пг.м.</t>
+          <t>750 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Труба ППМ 123х32х46 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 140х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>715 ₽/пг.м.</t>
+          <t>752 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Труба ППМ 125х32х43,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 140х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>726 ₽/пг.м.</t>
+          <t>757 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Труба ППМ 125х38х40,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1425х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>728 ₽/пг.м.</t>
+          <t>1784 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Труба ППМ 125х45х37 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1425х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>731 ₽/пг.м.</t>
+          <t>1787 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Труба ППМ 125х57х31,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1425х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>724 ₽/пг.м.</t>
+          <t>1788 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Труба ППМ 140х57х42 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1600х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>759 ₽/пг.м.</t>
+          <t>1792 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Труба ППМ 140х76х29 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1600х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>757 ₽/пг.м.</t>
+          <t>1794 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Труба ППМ 140х76х32 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 1600х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>759 ₽/пг.м.</t>
+          <t>1796 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Труба ППМ 1425х1220х79 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 160х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1790 ₽/пг.м.</t>
+          <t>800 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Труба ППМ 147х32х58 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 160х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>767 ₽/пг.м.</t>
+          <t>803 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Труба ППМ 157х76х41 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 160х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>775 ₽/пг.м.</t>
+          <t>804 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Труба ППМ 157х89х34 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 180х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>775 ₽/пг.м.</t>
+          <t>820 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Труба ППМ 1600х1420х90 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 180х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1796 ₽/пг.м.</t>
+          <t>823 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Труба ППМ 160х89х32,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 180х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>805 ₽/пг.м.</t>
+          <t>825 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Труба ППМ 180х108х36 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 200х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>828 ₽/пг.м.</t>
+          <t>842 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Труба ППМ 180х114х33 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 200х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>829 ₽/пг.м.</t>
+          <t>844 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Труба ППМ 180х89х46 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 200х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>825 ₽/пг.м.</t>
+          <t>844 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Труба ППМ 202х108х47 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 225х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>845 ₽/пг.м.</t>
+          <t>1213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Труба ППМ 202х114х44 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 225х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>847 ₽/пг.м.</t>
+          <t>1213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Труба ППМ 202х133х35 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 225х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>850 ₽/пг.м.</t>
+          <t>1213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Труба ППМ 205х127х36 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 250х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>1201 ₽/пг.м.</t>
+          <t>1223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Труба ППМ 205х146х50 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 250х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>1201 ₽/пг.м.</t>
+          <t>1223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Труба ППМ 205х168х50 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 250х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1203 ₽/пг.м.</t>
+          <t>1225 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Труба ППМ 225х127х46 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 280х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1216 ₽/пг.м.</t>
+          <t>1235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Труба ППМ 225х133х42,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 280х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1215 ₽/пг.м.</t>
+          <t>1235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Труба ППМ 225х146х30 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 280х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1217 ₽/пг.м.</t>
+          <t>1235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Труба ППМ 225х168х30 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 315х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1218 ₽/пг.м.</t>
+          <t>1238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Труба ППМ 241х133х54 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 315х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>1218 ₽/пг.м.</t>
+          <t>1239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Труба ППМ 241х159х41 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 315х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1219 ₽/пг.м.</t>
+          <t>1239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Труба ППМ 250х159х41,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 355х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1226 ₽/пг.м.</t>
+          <t>1250 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Труба ППМ 253х127х60 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 355х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>1226 ₽/пг.м.</t>
+          <t>1250 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Труба ППМ 253х146х30 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 355х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м.</t>
+          <t>1251 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Труба ППМ 253х168х30 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 400х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м.</t>
+          <t>1254 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Труба ППМ 309х159х75 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 400х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1237 ₽/пг.м.</t>
+          <t>1254 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Труба ППМ 309х219х45 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 400х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>1238 ₽/пг.м.</t>
+          <t>1254 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Труба ППМ 315х219х42 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 450х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1239 ₽/пг.м.</t>
+          <t>1267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Труба ППМ 356х219х69 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 450х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м.</t>
+          <t>1268 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Труба ППМ 356х273х42 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 450х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1252 ₽/пг.м.</t>
+          <t>1269 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Труба ППМ 400х273х57 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 500х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>1255 ₽/пг.м.</t>
+          <t>1275 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Труба ППМ 406х273х67 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 500х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>1256 ₽/пг.м.</t>
+          <t>1276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Труба ППМ 406х325х41 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 500х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1257 ₽/пг.м.</t>
+          <t>1276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Труба ППМ 450х325х55,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 560х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1269 ₽/пг.м.</t>
+          <t>1286 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Труба ППМ 455х325х65 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 560х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1271 ₽/пг.м.</t>
+          <t>1286 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Труба ППМ 455х377х39 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 560х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>1271 ₽/пг.м.</t>
+          <t>1287 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Труба ППМ 500х377х62 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 600х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1276 ₽/пг.м.</t>
+          <t>1291 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Труба ППМ 500х426х37 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 600х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1276 ₽/пг.м.</t>
+          <t>1291 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Труба ППМ 560х426х58,2 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 600х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>1288 ₽/пг.м.</t>
+          <t>1292 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Труба ППМ 565х426х70 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 630х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1289 ₽/пг.м.</t>
+          <t>1702 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Труба ППМ 614х530х42 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 630х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>1296 ₽/пг.м.</t>
+          <t>1702 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Труба ППМ 670х530х70 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 630х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м.</t>
+          <t>1702 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Труба ППМ 710х530х78,9 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 710х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>1709 ₽/пг.м.</t>
+          <t>1705 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Труба ППМ 754х630х62 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 710х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1723 ₽/пг.м.</t>
+          <t>1707 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Труба ППМ 800х630х72,5 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 710х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1729 ₽/пг.м.</t>
+          <t>1708 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Труба ППМ 852х720х66 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 800х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1745 ₽/пг.м.</t>
+          <t>1725 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Труба ППМ 900х720х76 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 800х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1749 ₽/пг.м.</t>
+          <t>1726 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Труба ППМ 90х32х26 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 800х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>480 ₽/пг.м.</t>
+          <t>1728 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Труба ППМ 960х820х70 мм ГОСТ Р 56227-2014</t>
+          <t>Труба ППУ с греющим кабелем 900х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1751 ₽/пг.м.</t>
+          <t>1746 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1000х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ППУ с греющим кабелем 900х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1753 ₽/пг.м.</t>
+          <t>1747 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1000х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ППУ с греющим кабелем 900х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1753 ₽/пг.м.</t>
+          <t>1749 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1000х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ППУ с греющим кабелем 90х1 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1753 ₽/пг.м.</t>
+          <t>480 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1100х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ППУ с греющим кабелем 90х2 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1770 ₽/пг.м.</t>
+          <t>480 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1100х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ППУ с греющим кабелем 90х3 мм ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1771 ₽/пг.м.</t>
+          <t>480 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1100х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 100 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1772 ₽/пг.м.</t>
+          <t>483 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 110х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 1020 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>499 ₽/пг.м.</t>
+          <t>1766 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 110х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 110 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>493 ₽/пг.м.</t>
+          <t>705 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 110х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 1220 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>498 ₽/пг.м.</t>
+          <t>1777 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1200х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 125 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1774 ₽/пг.м.</t>
+          <t>733 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1200х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 1300 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1774 ₽/пг.м.</t>
+          <t>1780 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1200х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 1400 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1774 ₽/пг.м.</t>
+          <t>1780 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 125х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 1420 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>718 ₽/пг.м.</t>
+          <t>1782 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 125х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 150 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>716 ₽/пг.м.</t>
+          <t>767 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 125х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 159 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>717 ₽/пг.м.</t>
+          <t>793 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 140х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 219 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>750 ₽/пг.м.</t>
+          <t>1210 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 140х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 273 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>752 ₽/пг.м.</t>
+          <t>1232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 140х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 3000 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>757 ₽/пг.м.</t>
+          <t>1800 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1425х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 325 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1784 ₽/пг.м.</t>
+          <t>1248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1425х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 377 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1787 ₽/пг.м.</t>
+          <t>1252 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1425х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 400 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1788 ₽/пг.м.</t>
+          <t>1255 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1600х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 426 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1792 ₽/пг.м.</t>
+          <t>1266 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1600х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 450 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1794 ₽/пг.м.</t>
+          <t>1270 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 1600х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 500 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1796 ₽/пг.м.</t>
+          <t>1277 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 160х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 530 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>800 ₽/пг.м.</t>
+          <t>1283 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 160х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 600 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>803 ₽/пг.м.</t>
+          <t>1293 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 160х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 630 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>804 ₽/пг.м.</t>
+          <t>1702 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 180х1 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 720 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>820 ₽/пг.м.</t>
+          <t>1712 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 180х2 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 80 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>823 ₽/пг.м.</t>
+          <t>469 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 180х3 мм ГОСТ 30732-2020</t>
+          <t>Труба ЦПП 820 мм ГОСТ 31445—2012</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>825 ₽/пг.м.</t>
+          <t>1743 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 200х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1020х1140 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>842 ₽/пг.м.</t>
+          <t>1762 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 200х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1020х1200 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>844 ₽/пг.м.</t>
+          <t>1760 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 200х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х178 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>844 ₽/пг.м.</t>
+          <t>487 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 225х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х180 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1213 ₽/пг.м.</t>
+          <t>485 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 225х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х200 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1213 ₽/пг.м.</t>
+          <t>487 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 225х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х205 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>1213 ₽/пг.м.</t>
+          <t>487 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 250х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 108х225 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1223 ₽/пг.м.</t>
+          <t>488 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 250х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 114х180 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1223 ₽/пг.м.</t>
+          <t>707 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 250х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 114х200 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1225 ₽/пг.м.</t>
+          <t>707 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 280х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1220х1425 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1235 ₽/пг.м.</t>
+          <t>1776 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 280х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х205 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1235 ₽/пг.м.</t>
+          <t>740 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 280х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х225 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>1235 ₽/пг.м.</t>
+          <t>738 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 315х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х250 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1238 ₽/пг.м.</t>
+          <t>739 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 315х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 133х253 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1239 ₽/пг.м.</t>
+          <t>740 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 315х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 1420х1600 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1239 ₽/пг.м.</t>
+          <t>1781 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 355х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х225 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м.</t>
+          <t>784 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 355х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х250 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м.</t>
+          <t>776 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 355х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х253 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м.</t>
+          <t>784 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 400х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х280 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м.</t>
+          <t>781 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 400х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 159х312 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м.</t>
+          <t>784 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 400х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х312 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м.</t>
+          <t>1209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 450х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х315 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м.</t>
+          <t>1203 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 450х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х355 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>1268 ₽/пг.м.</t>
+          <t>1204 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 450х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 219х373 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1269 ₽/пг.м.</t>
+          <t>1205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 500х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х373 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1275 ₽/пг.м.</t>
+          <t>1229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 500х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х400 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1276 ₽/пг.м.</t>
+          <t>1228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 500х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х425 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>1276 ₽/пг.м.</t>
+          <t>1230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 560х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 273х450 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1286 ₽/пг.м.</t>
+          <t>1229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 560х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х425 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1286 ₽/пг.м.</t>
+          <t>1242 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 560х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х450 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1287 ₽/пг.м.</t>
+          <t>1241 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 600х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х487 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1291 ₽/пг.м.</t>
+          <t>1243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 600х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 325х500 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1291 ₽/пг.м.</t>
+          <t>1242 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 600х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х110 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1292 ₽/пг.м.</t>
+          <t>302 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 630х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х123 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м.</t>
+          <t>310 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 630х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х125 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м.</t>
+          <t>305 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 630х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х147 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м.</t>
+          <t>312 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 710х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 32х90 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м.</t>
+          <t>301 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 710х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 38х110 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>1707 ₽/пг.м.</t>
+          <t>320 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 710х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 38х125 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>1708 ₽/пг.м.</t>
+          <t>327 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 800х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 40 мм</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1725 ₽/пг.м.</t>
+          <t>332 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 800х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х487 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>1726 ₽/пг.м.</t>
+          <t>1260 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 800х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х536 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>1728 ₽/пг.м.</t>
+          <t>1260 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 900х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х560 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>1746 ₽/пг.м.</t>
+          <t>1258 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 900х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х600 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>1747 ₽/пг.м.</t>
+          <t>1258 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 900х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 426х630 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>1749 ₽/пг.м.</t>
+          <t>1259 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 90х1 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 45х123 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>480 ₽/пг.м.</t>
+          <t>337 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 90х2 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 45х125 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>480 ₽/пг.м.</t>
+          <t>336 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 90х3 мм ГОСТ 30732-2020</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 45х147 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>480 ₽/пг.м.</t>
+          <t>338 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 100х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 50 мм</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>484 ₽/пг.м.</t>
+          <t>344 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 102х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 530х640 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>484 ₽/пг.м.</t>
+          <t>1280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 104х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 530х710 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>485 ₽/пг.м.</t>
+          <t>1280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 108х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х123 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>493 ₽/пг.м.</t>
+          <t>349 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 110х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х125 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>705 ₽/пг.м.</t>
+          <t>346 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 114х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х140 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>710 ₽/пг.м.</t>
+          <t>349 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 121х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х147 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>714 ₽/пг.м.</t>
+          <t>452 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 125х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 57х178 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>733 ₽/пг.м.</t>
+          <t>452 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 127х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 630х750 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>734 ₽/пг.м.</t>
+          <t>1297 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 133х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 630х800 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>746 ₽/пг.м.</t>
+          <t>1297 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 140х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 720х840 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>760 ₽/пг.м.</t>
+          <t>1709 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 146х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 720х900 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>761 ₽/пг.м.</t>
+          <t>1709 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 150х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х140 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>771 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 152х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х147 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>772 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 159х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х160 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>795 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 165х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х178 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>806 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 168х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 76х205 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>807 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 177,8х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 820х1000 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>811 ₽/пг.м.</t>
+          <t>1739 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 178х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 820х1100 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>816 ₽/пг.м.</t>
+          <t>1740 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 180х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х160 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>830 ₽/пг.м.</t>
+          <t>471 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 193,7х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х178 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>836 ₽/пг.м.</t>
+          <t>472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 194х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х180 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>837 ₽/пг.м.</t>
+          <t>472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 203х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 89х205 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>1201 ₽/пг.м.</t>
+          <t>474 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 219х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 920х1100 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>1211 ₽/пг.м.</t>
+          <t>1750 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 244,5х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба полиэтиленовая в ППУ-изоляции ППУ 920х1200 мм ГОСТ 30732-2001</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>1220 ₽/пг.м.</t>
+          <t>1750 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 245х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 100х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>1221 ₽/пг.м.</t>
+          <t>484 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 273х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 102х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>1233 ₽/пг.м.</t>
+          <t>484 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 299х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 104х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>1237 ₽/пг.м.</t>
+          <t>485 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 324х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 108х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>1240 ₽/пг.м.</t>
+          <t>493 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 325х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 110х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м.</t>
+          <t>705 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 351х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 114х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м.</t>
+          <t>710 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 356х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 121х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>1252 ₽/пг.м.</t>
+          <t>714 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 377х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 125х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м.</t>
+          <t>733 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 402х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 127х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>1255 ₽/пг.м.</t>
+          <t>734 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 406х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 133х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>1258 ₽/пг.м.</t>
+          <t>746 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 426х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 140х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м.</t>
+          <t>760 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 450х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 146х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>1270 ₽/пг.м.</t>
+          <t>761 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 457х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 150х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>1272 ₽/пг.м.</t>
+          <t>771 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 465х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 152х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>1273 ₽/пг.м.</t>
+          <t>772 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 480х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 159х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>1273 ₽/пг.м.</t>
+          <t>795 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 500х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 165х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>1277 ₽/пг.м.</t>
+          <t>806 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 508х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 168х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>1278 ₽/пг.м.</t>
+          <t>807 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 530х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 177,8х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>1283 ₽/пг.м.</t>
+          <t>811 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 550х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 178х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>1284 ₽/пг.м.</t>
+          <t>816 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 57х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 180х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>458 ₽/пг.м.</t>
+          <t>830 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 60,3х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 193,7х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>459 ₽/пг.м.</t>
+          <t>836 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 60х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 194х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>459 ₽/пг.м.</t>
+          <t>837 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 610х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 203х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>1295 ₽/пг.м.</t>
+          <t>1201 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 630х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 219х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>1703 ₽/пг.м.</t>
+          <t>1211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 63,5х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 244,5х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>460 ₽/пг.м.</t>
+          <t>1220 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 63х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 245х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>459 ₽/пг.м.</t>
+          <t>1221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 65х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 273х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>461 ₽/пг.м.</t>
+          <t>1233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 68х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 299х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>461 ₽/пг.м.</t>
+          <t>1237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 70х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 324х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>462 ₽/пг.м.</t>
+          <t>1240 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 720х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 325х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>1721 ₽/пг.м.</t>
+          <t>1248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 73х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 351х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>462 ₽/пг.м.</t>
+          <t>1248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 75х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 356х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>463 ₽/пг.м.</t>
+          <t>1252 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 76х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 377х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>468 ₽/пг.м.</t>
+          <t>1254 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 77х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 402х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>469 ₽/пг.м.</t>
+          <t>1255 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 80х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 406х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>470 ₽/пг.м.</t>
+          <t>1258 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 820х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 426х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>1743 ₽/пг.м.</t>
+          <t>1267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 82х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 450х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>470 ₽/пг.м.</t>
+          <t>1270 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 83х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 457х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>471 ₽/пг.м.</t>
+          <t>1272 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 89х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 465х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>479 ₽/пг.м.</t>
+          <t>1273 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 90х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 480х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>481 ₽/пг.м.</t>
+          <t>1273 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Труба с внутренним эпоксидным покрытием 95х0,35 мм ГОСТ 31445-2012</t>
+          <t>Труба с внутренним эпоксидным покрытием 500х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>482 ₽/пг.м.</t>
+          <t>1277 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 1020х1140 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 508х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>1765 ₽/пг.м.</t>
+          <t>1278 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 1020х1200 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 530х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>1763 ₽/пг.м.</t>
+          <t>1283 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 108х178 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 550х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>491 ₽/пг.м.</t>
+          <t>1284 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 108х180 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 57х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>488 ₽/пг.м.</t>
+          <t>458 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 108х200 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 60,3х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>488 ₽/пг.м.</t>
+          <t>459 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 108х205 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 60х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>491 ₽/пг.м.</t>
+          <t>459 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 108х225 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 610х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>492 ₽/пг.м.</t>
+          <t>1295 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 114х180 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 63,5х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>707 ₽/пг.м.</t>
+          <t>460 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 114х200 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 630х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>709 ₽/пг.м.</t>
+          <t>1703 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 1220х1425 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 63х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>1776 ₽/пг.м.</t>
+          <t>459 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 133х205 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 65х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>745 ₽/пг.м.</t>
+          <t>461 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 133х225 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 68х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>743 ₽/пг.м.</t>
+          <t>461 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 133х250 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 70х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>744 ₽/пг.м.</t>
+          <t>462 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 133х253 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 720х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>746 ₽/пг.м.</t>
+          <t>1721 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 1420х1600 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 73х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>1781 ₽/пг.м.</t>
+          <t>462 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 159х225 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 75х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>790 ₽/пг.м.</t>
+          <t>463 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 159х250 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 76х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>786 ₽/пг.м.</t>
+          <t>468 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 159х253 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 77х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>791 ₽/пг.м.</t>
+          <t>469 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 159х280 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 80х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>788 ₽/пг.м.</t>
+          <t>470 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 159х312 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 820х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>792 ₽/пг.м.</t>
+          <t>1743 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 219х312 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 82х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м.</t>
+          <t>470 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 219х315 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 83х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>1207 ₽/пг.м.</t>
+          <t>471 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 219х355 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 89х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>1208 ₽/пг.м.</t>
+          <t>479 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 219х373 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 90х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м.</t>
+          <t>481 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 273х373 мм ГОСТ 30732-2006</t>
+          <t>Труба с внутренним эпоксидным покрытием 95х0,35 мм ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м.</t>
+          <t>482 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 273х400 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 1020х3 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1230 ₽/пг.м.</t>
+          <t>1768 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 273х425 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 114х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>1232 ₽/пг.м.</t>
+          <t>710 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 273х450 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 1220х3 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>1231 ₽/пг.м.</t>
+          <t>1778 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 325х425 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 127х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>1245 ₽/пг.м.</t>
+          <t>736 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 325х450 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 133х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>1244 ₽/пг.м.</t>
+          <t>747 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 325х487 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 140х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>1247 ₽/пг.м.</t>
+          <t>760 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 325х500 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 1420х3 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>1244 ₽/пг.м.</t>
+          <t>1783 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 32х110 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 146х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>313 ₽/пг.м.</t>
+          <t>764 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 32х123 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 159х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>318 ₽/пг.м.</t>
+          <t>796 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 32х125 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 168х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>315 ₽/пг.м.</t>
+          <t>808 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 32х147 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 178х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>318 ₽/пг.м.</t>
+          <t>819 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 32х90 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 219х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>312 ₽/пг.м.</t>
+          <t>1212 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 38х110 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 245х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>328 ₽/пг.м.</t>
+          <t>1221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 38х125 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 273х2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>331 ₽/пг.м.</t>
+          <t>1234 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 426х487 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 325х2,2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>1265 ₽/пг.м.</t>
+          <t>1248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 426х536 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 377х2,2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>1266 ₽/пг.м.</t>
+          <t>1254 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 426х560 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 426х2,2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>1261 ₽/пг.м.</t>
+          <t>1267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 426х600 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 457х2,2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>1263 ₽/пг.м.</t>
+          <t>1273 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 426х630 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 508х2,2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>1263 ₽/пг.м.</t>
+          <t>1279 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 45х123 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 530х2,2 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>1284 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 45х125 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 610х2,5 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>1295 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 45х147 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 630х2,5 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>342 ₽/пг.м.</t>
+          <t>1704 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 530х640 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 720х2,5 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>1283 ₽/пг.м.</t>
+          <t>1722 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 530х710 мм ГОСТ 30732-2006</t>
+          <t>Труба с трехслойным ПЭ покрытием 820х2,5 мм ГОСТ Р 51164-98</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м.</t>
+          <t>1744 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 57х123 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 1020х1140 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>454 ₽/пг.м.</t>
+          <t>1765 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 57х125 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 1020х1200 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>452 ₽/пг.м.</t>
+          <t>1763 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 57х140 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 108х178 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>453 ₽/пг.м.</t>
+          <t>491 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 57х147 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 108х180 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>456 ₽/пг.м.</t>
+          <t>488 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 57х178 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 108х200 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>456 ₽/пг.м.</t>
+          <t>488 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 630х750 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 108х205 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>1299 ₽/пг.м.</t>
+          <t>491 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 630х800 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 108х225 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>1299 ₽/пг.м.</t>
+          <t>492 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 720х840 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 114х180 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>1710 ₽/пг.м.</t>
+          <t>707 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 720х900 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 114х200 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>1709 ₽/пг.м.</t>
+          <t>709 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 76х140 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 1220х1425 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>465 ₽/пг.м.</t>
+          <t>1776 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 76х147 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 133х205 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>465 ₽/пг.м.</t>
+          <t>745 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 76х160 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 133х225 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>465 ₽/пг.м.</t>
+          <t>743 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 76х178 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 133х250 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>467 ₽/пг.м.</t>
+          <t>744 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 76х205 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 133х253 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>468 ₽/пг.м.</t>
+          <t>746 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 820х1000 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 1420х1600 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м.</t>
+          <t>1781 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 820х1100 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 159х225 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м.</t>
+          <t>790 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 89х160 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 159х250 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>474 ₽/пг.м.</t>
+          <t>786 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 89х178 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 159х253 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>477 ₽/пг.м.</t>
+          <t>791 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 89х180 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 159х280 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>477 ₽/пг.м.</t>
+          <t>788 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 89х205 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 159х312 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>479 ₽/пг.м.</t>
+          <t>792 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 920х1100 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 219х312 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>1751 ₽/пг.м.</t>
+          <t>1209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Труба стальная в ППУ-изоляции ППУ 920х1200 мм ГОСТ 30732-2006</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 219х315 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>1751 ₽/пг.м.</t>
+          <t>1207 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 1020х3 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 219х355 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>1768 ₽/пг.м.</t>
+          <t>1208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 114х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 219х373 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>710 ₽/пг.м.</t>
+          <t>1209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 1220х3 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 273х373 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>1778 ₽/пг.м.</t>
+          <t>1231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 127х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 273х400 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>736 ₽/пг.м.</t>
+          <t>1230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 133х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 273х425 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>747 ₽/пг.м.</t>
+          <t>1232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 140х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 273х450 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>760 ₽/пг.м.</t>
+          <t>1231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 1420х3 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 325х425 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>1783 ₽/пг.м.</t>
+          <t>1245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 146х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 325х450 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>764 ₽/пг.м.</t>
+          <t>1244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 159х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 325х487 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>796 ₽/пг.м.</t>
+          <t>1247 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 168х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 325х500 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>808 ₽/пг.м.</t>
+          <t>1244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 178х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 32х110 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>819 ₽/пг.м.</t>
+          <t>313 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 219х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 32х123 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>1212 ₽/пг.м.</t>
+          <t>318 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 245х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 32х125 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>1221 ₽/пг.м.</t>
+          <t>315 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 273х2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 32х147 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1234 ₽/пг.м.</t>
+          <t>318 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 325х2,2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 32х90 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м.</t>
+          <t>312 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 377х2,2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 38х110 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м.</t>
+          <t>328 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 426х2,2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 38х125 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м.</t>
+          <t>331 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 457х2,2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 426х487 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>1273 ₽/пг.м.</t>
+          <t>1265 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 508х2,2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 426х536 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>1279 ₽/пг.м.</t>
+          <t>1266 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 530х2,2 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 426х560 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>1284 ₽/пг.м.</t>
+          <t>1261 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 610х2,5 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 426х600 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>1295 ₽/пг.м.</t>
+          <t>1263 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 630х2,5 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 426х630 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м.</t>
+          <t>1263 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 720х2,5 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 45х123 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>1722 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Труба с трехслойным ПЭ покрытием 820х2,5 мм ГОСТ Р 51164-98</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 45х125 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>1744 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Труба ЦПП 100 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 45х147 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>483 ₽/пг.м.</t>
+          <t>342 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Труба ЦПП 1020 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 530х640 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>1766 ₽/пг.м.</t>
+          <t>1283 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Труба ЦПП 110 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 530х710 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>705 ₽/пг.м.</t>
+          <t>1281 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Труба ЦПП 1220 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 57х123 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>1777 ₽/пг.м.</t>
+          <t>454 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Труба ЦПП 125 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 57х125 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>733 ₽/пг.м.</t>
+          <t>452 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Труба ЦПП 1300 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 57х140 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>1780 ₽/пг.м.</t>
+          <t>453 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Труба ЦПП 1400 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 57х147 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>1780 ₽/пг.м.</t>
+          <t>456 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Труба ЦПП 1420 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 57х178 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>1782 ₽/пг.м.</t>
+          <t>456 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Труба ЦПП 150 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 630х750 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>767 ₽/пг.м.</t>
+          <t>1299 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Труба ЦПП 159 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 630х800 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>793 ₽/пг.м.</t>
+          <t>1299 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Труба ЦПП 219 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 720х840 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>1210 ₽/пг.м.</t>
+          <t>1710 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Труба ЦПП 273 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 720х900 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>1232 ₽/пг.м.</t>
+          <t>1709 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Труба ЦПП 3000 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 76х140 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>1800 ₽/пг.м.</t>
+          <t>465 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Труба ЦПП 325 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 76х147 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м.</t>
+          <t>465 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Труба ЦПП 377 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 76х160 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>1252 ₽/пг.м.</t>
+          <t>465 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Труба ЦПП 400 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 76х178 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>1255 ₽/пг.м.</t>
+          <t>467 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Труба ЦПП 426 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 76х205 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>1266 ₽/пг.м.</t>
+          <t>468 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Труба ЦПП 450 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 820х1000 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>1270 ₽/пг.м.</t>
+          <t>1741 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Труба ЦПП 500 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 820х1100 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>1277 ₽/пг.м.</t>
+          <t>1741 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Труба ЦПП 530 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 89х160 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>1283 ₽/пг.м.</t>
+          <t>474 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Труба ЦПП 600 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 89х178 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>1293 ₽/пг.м.</t>
+          <t>477 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Труба ЦПП 630 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 89х180 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м.</t>
+          <t>477 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Труба ЦПП 720 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 89х205 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>1712 ₽/пг.м.</t>
+          <t>479 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Труба ЦПП 80 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 920х1100 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>469 ₽/пг.м.</t>
+          <t>1751 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Труба ЦПП 820 мм ГОСТ 31445—2012</t>
+          <t>Труба стальная в ППУ-изоляции ППУ 920х1200 мм ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>1743 ₽/пг.м.</t>
+          <t>1751 ₽/пг.м.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>