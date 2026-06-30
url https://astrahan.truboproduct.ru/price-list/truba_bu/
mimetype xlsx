--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -705,68 +705,68 @@
         <is>
           <t>Труба БУ 1220х12 мм 17Г1СУ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>1378 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Труба БУ 1220х12 мм К52 ТУ 1381-012-05757848-2005</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>1396 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Труба БУ 1220х14,5 мм 17Г1СУ ГОСТ 10704-91</t>
+          <t>Труба БУ 1220х14 мм К52 ТУ 1381-012-05757848-2005</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1382 ₽/пг.м.</t>
+          <t>1357 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Труба БУ 1220х14 мм К52 ТУ 1381-012-05757848-2005</t>
+          <t>Труба БУ 1220х14,5 мм 17Г1СУ ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1357 ₽/пг.м.</t>
+          <t>1382 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Труба БУ 1220х15,4 мм 17Г1С ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>1318 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Труба БУ 133х4 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>1349 ₽/пг.м.</t>
         </is>
@@ -813,68 +813,68 @@
         <is>
           <t>Труба БУ 1420х17 мм 17Г1С ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>1375 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Труба БУ 1420х18,7 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>1391 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Труба БУ 1420х21,7 мм 10Г2ФБЮ ГОСТ 10706-76</t>
+          <t>Труба БУ 1420х21 мм 10Г2ФБЮ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1378 ₽/пг.м.</t>
+          <t>1306 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Труба БУ 1420х21 мм 10Г2ФБЮ ГОСТ 10706-76</t>
+          <t>Труба БУ 1420х21,7 мм 10Г2ФБЮ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1306 ₽/пг.м.</t>
+          <t>1378 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Труба БУ 1420х23,2 мм 10Г2ФБЮ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>1337 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Труба БУ 159х5 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>1313 ₽/пг.м.</t>
         </is>
@@ -1269,68 +1269,68 @@
         <is>
           <t>Труба БУ 50х3 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>1313 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Труба БУ 530х10 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>1336 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Труба БУ 530х10 мм К52/1 ТУ 1381-007-05757848-2005</t>
+          <t>Труба БУ 530х10 мм К52 ТУ 1381-012-05757848-2005</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1324 ₽/пг.м.</t>
+          <t>1305 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Труба БУ 530х10 мм К52 ТУ 1381-012-05757848-2005</t>
+          <t>Труба БУ 530х10 мм К52/1 ТУ 1381-007-05757848-2005</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1305 ₽/пг.м.</t>
+          <t>1324 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Труба БУ 530х10 мм К56/1 ТУ 1381-018-00186654-2009</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>1399 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Труба БУ 530х12,7 мм К60 ТУ 1381-012-05757848-2005</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>1310 ₽/пг.м.</t>
         </is>
@@ -1497,111 +1497,111 @@
         <is>
           <t>Труба БУ 630х9 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>1342 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Труба БУ 630х9 мм 17Г1СУ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>1312 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Труба БУ 720х10,5 мм К60 ТУ 1381-012-05757848-2005</t>
+          <t>Труба БУ 720х10 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1301 ₽/пг.м.</t>
+          <t>1367 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Труба БУ 720х10 мм 09Г2С ГОСТ 20295-85</t>
+          <t>Труба БУ 720х10 мм 09ГСФ ТУ 1303-006.2-593377520-2003</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1367 ₽/пг.м.</t>
+          <t>1371 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Труба БУ 720х10 мм 09ГСФ ТУ 1303-006.2-593377520-2003</t>
+          <t>Труба БУ 720х10 мм 17Г1СУ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1371 ₽/пг.м.</t>
+          <t>1353 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Труба БУ 720х10 мм 17Г1СУ ГОСТ 10706-76</t>
+          <t>Труба БУ 720х10 мм К54 ТУ 14-3Р-45-2001</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1353 ₽/пг.м.</t>
+          <t>1308 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Труба БУ 720х10 мм К54 ТУ 14-3Р-45-2001</t>
+          <t>Труба БУ 720х10 мм Х56 ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1308 ₽/пг.м.</t>
+          <t>1301 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Труба БУ 720х10 мм Х56 ГОСТ 20295-85</t>
+          <t>Труба БУ 720х10,5 мм К60 ТУ 1381-012-05757848-2005</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>1301 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Труба БУ 720х11 мм 12Г2СБ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>1382 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Труба БУ 720х16 мм 09Г2С ГОСТ 20295-85</t>
         </is>
@@ -1653,92 +1653,92 @@
         <is>
           <t>Труба БУ 720х21 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>1349 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Труба БУ 720х7 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>1359 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Труба БУ 720х8,5 мм 17Г1СУ ГОСТ 10706-76</t>
+          <t>Труба БУ 720х8 мм 09Г2С ГОСТ 20295-85</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1330 ₽/пг.м.</t>
+          <t>1306 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Труба БУ 720х8 мм 09Г2С ГОСТ 20295-85</t>
+          <t>Труба БУ 720х8 мм 12Г2СБ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1306 ₽/пг.м.</t>
+          <t>1349 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Труба БУ 720х8 мм 12Г2СБ ГОСТ 10706-76</t>
+          <t>Труба БУ 720х8 мм 17Г1СУ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>1349 ₽/пг.м.</t>
+          <t>1380 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Труба БУ 720х8 мм 17Г1СУ ГОСТ 10706-76</t>
+          <t>Труба БУ 720х8,5 мм 17Г1СУ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1380 ₽/пг.м.</t>
+          <t>1330 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Труба БУ 720х9 мм 17Г1СУ ГОСТ 10706-76</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>1321 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Труба БУ 720х9 мм К60 ТУ 1381-012-05757848-2005</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>1302 ₽/пг.м.</t>
         </is>