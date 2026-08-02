--- v0 (2026-05-19)
+++ v1 (2026-08-02)
@@ -1893,116 +1893,116 @@
         <is>
           <t>Труба из капролона 615 мм 45</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Труба из капролона 615 мм СТП-20</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Труба из капролона 620 мм 42</t>
+          <t>Труба из капролона 62 мм 42</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Труба из капролона 620 мм 45</t>
+          <t>Труба из капролона 62 мм 45</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>774 ₽/шт.</t>
+          <t>706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Труба из капролона 620 мм СТП-20</t>
+          <t>Труба из капролона 62 мм СТП-20</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>756 ₽/шт.</t>
+          <t>762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Труба из капролона 62 мм 42</t>
+          <t>Труба из капролона 620 мм 42</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>792 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Труба из капролона 62 мм 45</t>
+          <t>Труба из капролона 620 мм 45</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>706 ₽/шт.</t>
+          <t>774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Труба из капролона 62 мм СТП-20</t>
+          <t>Труба из капролона 620 мм СТП-20</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>762 ₽/шт.</t>
+          <t>756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Труба из капролона 73.5 мм 42</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Труба из капролона 73.5 мм 45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>738 ₽/шт.</t>
         </is>