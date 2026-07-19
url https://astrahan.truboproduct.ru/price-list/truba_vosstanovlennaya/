--- v0 (2026-05-18)
+++ v1 (2026-07-19)
@@ -1005,68 +1005,68 @@
         <is>
           <t>Труба восстановленная 1420х13 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>441 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Труба восстановленная 1420х14 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>405 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Труба восстановленная 1420х17,5 мм ст3сп ГОСТ 10704-91</t>
+          <t>Труба восстановленная 1420х17 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>443 ₽/пг.м.</t>
+          <t>429 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Труба восстановленная 1420х17 мм ст3сп ГОСТ 10704-91</t>
+          <t>Труба восстановленная 1420х17,5 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>429 ₽/пг.м.</t>
+          <t>443 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Труба восстановленная 1420х18 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>374 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Труба восстановленная 1420х19 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>378 ₽/пг.м.</t>
         </is>
@@ -1485,68 +1485,68 @@
         <is>
           <t>Труба восстановленная 920х13 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>445 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Труба восстановленная 920х14 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>397 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Труба восстановленная 920х17,5 мм ст3сп ГОСТ 10704-91</t>
+          <t>Труба восстановленная 920х17 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>394 ₽/пг.м.</t>
+          <t>389 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Труба восстановленная 920х17 мм ст3сп ГОСТ 10704-91</t>
+          <t>Труба восстановленная 920х17,5 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>389 ₽/пг.м.</t>
+          <t>394 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Труба восстановленная 920х19 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>400 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Труба восстановленная 920х20 мм ст3сп ГОСТ 10704-91</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>449 ₽/пг.м.</t>
         </is>