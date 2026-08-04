--- v0 (2026-05-24)
+++ v1 (2026-08-04)
@@ -957,104 +957,104 @@
         <is>
           <t xml:space="preserve">Труба из оргстекла 292х300х2000 мм </t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>153 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба из оргстекла 292х300х2100 мм </t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>135 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Труба из оргстекла 30х40х2000 мм </t>
+          <t xml:space="preserve">Труба из оргстекла 3,5х6х2000 мм </t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>173 ₽/пг.м.</t>
+          <t>157 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Труба из оргстекла 32х38х2000 мм </t>
+          <t xml:space="preserve">Труба из оргстекла 30х40х2000 мм </t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>171 ₽/пг.м.</t>
+          <t>173 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Труба из оргстекла 32х40х2000 мм </t>
+          <t xml:space="preserve">Труба из оргстекла 32х38х2000 мм </t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>139 ₽/пг.м.</t>
+          <t>171 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Труба из оргстекла 34х40х2000 мм </t>
+          <t xml:space="preserve">Труба из оргстекла 32х40х2000 мм </t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>178 ₽/пг.м.</t>
+          <t>139 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Труба из оргстекла 3,5х6х2000 мм </t>
+          <t xml:space="preserve">Труба из оргстекла 34х40х2000 мм </t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>157 ₽/пг.м.</t>
+          <t>178 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба из оргстекла 36х40х2000 мм </t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>164 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба из оргстекла 390х400х2000 мм </t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>156 ₽/пг.м.</t>
         </is>