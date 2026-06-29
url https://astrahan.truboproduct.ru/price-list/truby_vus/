--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -945,116 +945,116 @@
         <is>
           <t>Труба ВУС 273 мм ГОСТ 9.602-2016</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>1611 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Труба ВУС 273 мм ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>1573 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Труба ВУС 325 мм ГОСТ 9.602-2005</t>
+          <t>Труба ВУС 32 мм ГОСТ 9.602-2005</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1677 ₽/пг.м.</t>
+          <t>336 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Труба ВУС 325 мм ГОСТ 9.602-2016</t>
+          <t>Труба ВУС 32 мм МНЖМц30-1-1</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1672 ₽/пг.м.</t>
+          <t>358 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Труба ВУС 325 мм ТУ 5768-006-09012803-2012</t>
+          <t>Труба ВУС 32 мм ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м.</t>
+          <t>307 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Труба ВУС 32 мм ГОСТ 9.602-2005</t>
+          <t>Труба ВУС 325 мм ГОСТ 9.602-2005</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>336 ₽/пг.м.</t>
+          <t>1677 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Труба ВУС 32 мм МНЖМц30-1-1</t>
+          <t>Труба ВУС 325 мм ГОСТ 9.602-2016</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>358 ₽/пг.м.</t>
+          <t>1672 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Труба ВУС 32 мм ТУ 5768-006-09012803-2012</t>
+          <t>Труба ВУС 325 мм ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>307 ₽/пг.м.</t>
+          <t>1685 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Труба ВУС 377 мм ГОСТ 9.602-2005</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>1796 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Труба ВУС 377 мм ГОСТ 9.602-2016</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>1872 ₽/пг.м.</t>
         </is>
@@ -2829,80 +2829,80 @@
         <is>
           <t>Труба УС 273 мм ГОСТ 51164-98</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>1617 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Труба УС 273 мм ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>1594 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Труба УС 325 мм ГОСТ 51164-98</t>
+          <t>Труба УС 32 мм ГОСТ 51164-98</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1732 ₽/пг.м.</t>
+          <t>313 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Труба УС 325 мм ТУ 5768-006-09012803-2012</t>
+          <t>Труба УС 325 мм ГОСТ 51164-98</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1723 ₽/пг.м.</t>
+          <t>1732 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Труба УС 32 мм ГОСТ 51164-98</t>
+          <t>Труба УС 325 мм ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>313 ₽/пг.м.</t>
+          <t>1723 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Труба УС 377 мм ГОСТ 51164-98</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>1780 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Труба УС 377 мм ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>1779 ₽/пг.м.</t>
         </is>