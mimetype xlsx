--- v0 (2026-05-14)
+++ v1 (2026-07-17)
@@ -525,63 +525,63 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 0,6х2,5 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 0,6х2 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 0,6х2 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 0,6х2,5 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 0,6х3 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 0,6х4 мм ГОСТ 3128-70</t>
         </is>
@@ -633,63 +633,63 @@
         <is>
           <t>Штифт цилиндрический 0,8х12 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 0,8х14 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 0,8х2,5 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 0,8х2 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 0,8х2 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 0,8х2,5 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 0,8х3 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 0,8х4 мм ГОСТ 3128-70</t>
         </is>
@@ -705,1040 +705,1040 @@
         <is>
           <t>Штифт цилиндрический 0,8х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 0,8х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х100 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х10 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х110 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х12 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х120 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х14 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х18 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х16 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х18 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1,2х18 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х20 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х2,5 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х20 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1,2х20 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х22 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х22 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х22 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1,2х24 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х24 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х25 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х25 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х3 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х25 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1,2х4 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х26 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1,2х5 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х28 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,2х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х28 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1,2х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х30 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х10 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х32 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х12 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х35 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х14 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х36 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х16 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х40 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х18 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х45 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х20 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х50 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х22 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х55 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х24 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х60 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х25 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х65 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х26 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х70 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х3 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х75 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х30 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х80 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х5 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х85 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х90 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 1,5х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 10х95 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х100 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х100 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х110 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х10 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х120 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х110 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х18 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х120 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х18 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х12 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х20 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х14 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х20 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х16 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х22 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х18 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х22 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х20 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х24 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х22 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х25 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х24 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х25 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х24 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х26 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х25 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х28 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х2,5 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х28 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х25 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х30 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х26 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х32 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х28 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х35 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х30 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х36 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х32 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х40 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х35 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х45 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х36 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х50 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х3 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х55 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х40 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х60 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х45 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х65 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х4 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х70 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х50 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х75 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х55 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х80 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х5 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 10х85 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х60 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х90 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х65 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 10х95 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х6 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х100 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х70 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 12х110 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х75 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 12х120 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х80 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 12х24 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х85 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 12х25 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,2х8 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х26 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 12х95 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 12х28 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х10 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х30 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х12 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х32 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х14 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х35 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х16 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х36 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х18 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х40 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х20 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х45 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х22 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х50 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х24 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х55 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х25 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х60 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х26 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х65 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х30 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х70 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х3 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х75 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х5 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х80 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х6 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х85 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1,5х8 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 12х95 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 16х100 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 16х110 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
@@ -1953,63 +1953,63 @@
         <is>
           <t>Штифт цилиндрический 1х14 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 1х16 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1х2,5 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1х2 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 1х2 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 1х2,5 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 1х3 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 1х4 мм ГОСТ 3128-70</t>
         </is>
@@ -2037,428 +2037,428 @@
         <is>
           <t>Штифт цилиндрический 1х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 1х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х100 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х10 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х110 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х14 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х120 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х16 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х35 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х18 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х36 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х20 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х40 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х22 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х45 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х24 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х55 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х25 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х60 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х26 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х65 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х28 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х75 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х30 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х85 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х32 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х90 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х35 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 20х95 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 2,5х36 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х10 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 2,5х40 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х14 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 2,5х45 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х16 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 2,5х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х18 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 2,5х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х20 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х100 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х22 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х110 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х24 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х120 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х25 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х35 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х26 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х36 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х28 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х40 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х30 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х45 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х32 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х55 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х35 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х60 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х36 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х65 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х40 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х75 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х45 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х85 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х6 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х90 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2,5х8 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 20х95 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 2х10 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 2х12 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
@@ -2589,63 +2589,63 @@
         <is>
           <t>Штифт цилиндрический 2х35 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 2х36 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2х40 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 2х4 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 2х4 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 2х40 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 2х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 2х8 мм ГОСТ 3128-70</t>
         </is>
@@ -2853,63 +2853,63 @@
         <is>
           <t>Штифт цилиндрический 3х50 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 3х55 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 3х60 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 3х6 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 3х6 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 3х60 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 3х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 4х10 мм ГОСТ 3128-70</t>
         </is>
@@ -3225,123 +3225,123 @@
         <is>
           <t>Штифт цилиндрический 4х75 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 4х75 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 4х80 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 4х8 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 4х80 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 4х80 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 4х8 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 4х80 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 5х100 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 5х10 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 5х100 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 5х10 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 5х10 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 5х100 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 5х10 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 5х100 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 5х12 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 5х12 мм ГОСТ 3128-70</t>
         </is>
@@ -3921,87 +3921,87 @@
         <is>
           <t>Штифт цилиндрический 6х110 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 6х110 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 6х120 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 6х12 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 6х120 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 6х12 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 6х12 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 6х120 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 6х12 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 6х120 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 6х14 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 6х14 мм ГОСТ 3128-70</t>
         </is>
@@ -4533,68 +4533,68 @@
         <is>
           <t>Штифт цилиндрический 8х120 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 8х140 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 8х160 мм ГОСТ 3128-70</t>
+          <t>Штифт цилиндрический 8х16 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Штифт цилиндрический 8х16 мм ГОСТ 24296-93</t>
+          <t>Штифт цилиндрический 8х160 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 8х18 мм ГОСТ 24296-93</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>Штифт цилиндрический 8х18 мм ГОСТ 3128-70</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>