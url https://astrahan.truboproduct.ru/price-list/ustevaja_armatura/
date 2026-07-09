--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -452,51 +452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C32"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -525,318 +525,78 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>АУШГН 50х14 50x14</t>
+          <t>Арматура устьевая АФК 80 мм</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>2900000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>АУШГН 50х21 50x21</t>
+          <t>Арматура устьевая под установку ШГН АШК 50 мм</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>АУШГН 65х14 65x14</t>
+          <t>Арматура устьевая фонтанная АФК1 65 мм</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Договорная</t>
-[...239 lines deleted...]
-          <t>Договорная</t>
+          <t>1200000 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>