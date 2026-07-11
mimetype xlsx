--- v0 (2026-05-15)
+++ v1 (2026-07-11)
@@ -525,152 +525,152 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 30-4,5 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 30-4 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>4447 ₽/шт.</t>
+          <t>3042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 30-4 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 30-4,5 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>3042 ₽/шт.</t>
+          <t>4447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 50-4,5 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 50-4 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>4468 ₽/шт.</t>
+          <t>3438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 50-4 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 50-4,5 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3438 ₽/шт.</t>
+          <t>4468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Свая винтовая ВС 50-5,5 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>4734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 85-4-1 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 85-4,5-1 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3676 ₽/шт.</t>
+          <t>4587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 85-4-3 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 85-4,5-3 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3710 ₽/шт.</t>
+          <t>4640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 85-4,5-1 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 85-4-1 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>4587 ₽/шт.</t>
+          <t>3676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Свая винтовая ВС 85-4,5-3 Серия 3.407.9-158</t>
+          <t>Свая винтовая ВС 85-4-3 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4640 ₽/шт.</t>
+          <t>3710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Свая винтовая ВС 85-5,5-1 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>5790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Свая винтовая ВС 85-5,5-3 Серия 3.407.9-158</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>5881 ₽/шт.</t>
         </is>