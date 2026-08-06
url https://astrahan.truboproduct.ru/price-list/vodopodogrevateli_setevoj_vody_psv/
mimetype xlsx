--- v0 (2026-05-15)
+++ v1 (2026-08-06)
@@ -585,308 +585,308 @@
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 350 °С 800 т/ч 37,2 МВт ПСВ-200У ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>236890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 350 °С 800 т/ч 37,2 МВт ПСВ-200У ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>308736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 52,6 МВт ПСВ-315-14-150 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 52,6 МВт ПСВ-315-14-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>308581 ₽/шт.</t>
+          <t>243372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 52,6 МВт ПСВ-315-14-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>243372 ₽/шт.</t>
+          <t>306197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 52,6 МВт ПСВ-315-14-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 52,6 МВт ПСВ-315-14-150 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>306197 ₽/шт.</t>
+          <t>308581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Водоподогреватель сетевой воды 400 °С 1130 т/ч 52,7 МВт ПСВ-520-1,37-2,25 Н ГОСТ 28679-90</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>201089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Водоподогреватель сетевой воды 400 °С 1130 т/ч 65,1 МВт ПСВ-520-0,29-2,25 Н ГОСТ 28679-90</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>275060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 65,7 МВт ПСВ-315-3-230 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 65,7 МВт ПСВ-315-3-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>296363 ₽/шт.</t>
+          <t>261678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 65,7 МВт ПСВ-315-3-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>261678 ₽/шт.</t>
+          <t>289831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 65,7 МВт ПСВ-315-3-23 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1130 т/ч 65,7 МВт ПСВ-315-3-230 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>289831 ₽/шт.</t>
+          <t>296363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 120 т/ч 11,16 МВт ПСВ-63-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>274551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 61,8 МВт ПСВ-500-3-230 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 61,8 МВт ПСВ-500-3-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>266106 ₽/шт.</t>
+          <t>277293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 61,8 МВт ПСВ-500-3-23 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 61,8 МВт ПСВ-500-3-230 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>277293 ₽/шт.</t>
+          <t>266106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 87,3 МВт ПСВ-500-14-230 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 87,3 МВт ПСВ-500-14-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>205111 ₽/шт.</t>
+          <t>347868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 87,3 МВт ПСВ-500-14-23 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 1500 т/ч 87,3 МВт ПСВ-500-14-230 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>347868 ₽/шт.</t>
+          <t>205111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 175 т/ч 16,28 МВт ПСВ-90-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>331925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 180 т/ч 10,47 МВт ПСВ-45-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 180 т/ч 10,4 МВт ПСВ-45-7-15 ПСВ ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>322956 ₽/шт.</t>
+          <t>226848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 180 т/ч 10,4 МВт ПСВ-45-7-15 ПСВ ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 180 т/ч 10,47 МВт ПСВ-45-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>226848 ₽/шт.</t>
+          <t>322956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 180 т/ч 8,37 МВт ПСВ-45-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>229394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 240 т/ч 11,16 МВт ПСВ-63-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 240 т/ч 11,1 МВт ПСВ-63-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>213862 ₽/шт.</t>
+          <t>215832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 240 т/ч 11,1 МВт ПСВ-63-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 240 т/ч 11,16 МВт ПСВ-63-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>215832 ₽/шт.</t>
+          <t>213862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 250 т/ч 23,26 МВт ПСВ-125-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>342206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 350 т/ч 16,28 МВт ПСВ-90-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 350 т/ч 16,2 МВт ПСВ-90-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>314570 ₽/шт.</t>
+          <t>255202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 350 т/ч 16,2 МВт ПСВ-90-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 350 т/ч 16,28 МВт ПСВ-90-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>255202 ₽/шт.</t>
+          <t>314570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 400 т/ч 27,9 МВт ПСВ-200-14-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>249887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 400 т/ч 27,9 МВт ПСВ-200-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>302137 ₽/шт.</t>
         </is>
@@ -909,68 +909,68 @@
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 400 т/ч 37,2 МВт ПСВ-200-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>221742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 400 т/ч 37,6 МВт ПСВ-300-14-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>340398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 500 т/ч 23,26 МВт ПСВ-125-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 500 т/ч 23,2 МВт ПСВ-125-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>341696 ₽/шт.</t>
+          <t>312264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 500 т/ч 23,2 МВт ПСВ-125-7-15 ГОСТ 28679-90 </t>
+          <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 500 т/ч 23,26 МВт ПСВ-125-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>312264 ₽/шт.</t>
+          <t>341696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 800 т/ч 37,2 МВт ПСВ-200-14-23 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>317203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">Водоподогреватель сетевой воды 400 °С 800 т/ч 37,2 МВт ПСВ-200-7-15 ГОСТ 28679-90 </t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>287980 ₽/шт.</t>
         </is>