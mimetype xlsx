--- v0 (2026-05-14)
+++ v1 (2026-07-02)
@@ -525,68 +525,68 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 1000 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>3632 ₽/шт.</t>
+          <t>3625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 1000 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>3625 ₽/шт.</t>
+          <t>3632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 1200 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>3699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 150 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>3696 ₽/шт.</t>
         </is>
@@ -633,128 +633,128 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 350 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>3630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 400 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>3696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 50 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3830 ₽/шт.</t>
+          <t>3833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 50 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>3833 ₽/шт.</t>
+          <t>3830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 600 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 800 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 80 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>3537 ₽/шт.</t>
+          <t>3928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 80 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая гидропривод выдвижной шпиндель 800 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3928 ₽/шт.</t>
+          <t>3537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 1000 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>3608 ₽/шт.</t>
+          <t>3604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 1000 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>3604 ₽/шт.</t>
+          <t>3608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 1200 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>3687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 150 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>3684 ₽/шт.</t>
         </is>
@@ -801,104 +801,104 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 350 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>3607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 400 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>3685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 50 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>3790 ₽/шт.</t>
+          <t>3796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 50 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>3796 ₽/шт.</t>
+          <t>3790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 600 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>3903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 800 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 80 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>3513 ₽/шт.</t>
+          <t>3908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 80 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая пневмопривод выдвижной шпиндель 800 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>3908 ₽/шт.</t>
+          <t>3513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая ручной привод (маховик) выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>3465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая ручной привод (маховик) выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3547 ₽/шт.</t>
         </is>
@@ -1017,68 +1017,68 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая ручной привод (редуктор) выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>3723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>3847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>3582 ₽/шт.</t>
+          <t>3575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>3575 ₽/шт.</t>
+          <t>3582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 1200 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>3661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 150 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>3652 ₽/шт.</t>
         </is>
@@ -1125,128 +1125,128 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 350 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>3578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 400 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>3654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>3748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>3748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 600 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>3886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>3499 ₽/шт.</t>
+          <t>3886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>3886 ₽/шт.</t>
+          <t>3499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 1000 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>3524 ₽/шт.</t>
+          <t>3517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 1000 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>3517 ₽/шт.</t>
+          <t>3524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 1200 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>3618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 150 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>3615 ₽/шт.</t>
         </is>
@@ -1329,68 +1329,68 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 600 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>3806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку гидропривод выдвижной шпиндель 800 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>3914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку пневмопривод выдвижной шпиндель 1000 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку пневмопривод выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>3504 ₽/шт.</t>
+          <t>3500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку пневмопривод выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку пневмопривод выдвижной шпиндель 1000 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>3500 ₽/шт.</t>
+          <t>3504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку пневмопривод выдвижной шпиндель 1200 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>3594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку пневмопривод выдвижной шпиндель 150 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>3589 ₽/шт.</t>
         </is>
@@ -1593,68 +1593,68 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку ручной привод (редуктор) выдвижной шпиндель 500 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>3640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>3722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>3488 ₽/шт.</t>
+          <t>3482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30лс15нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>3482 ₽/шт.</t>
+          <t>3488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 1200 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>3565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 150 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>3564 ₽/шт.</t>
         </is>
@@ -1737,68 +1737,68 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 600 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>3729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая под приварку электропривод выдвижной шпиндель 800 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>3860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 1000 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>3922 ₽/шт.</t>
+          <t>3916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 1000 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>3916 ₽/шт.</t>
+          <t>3922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 1200 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>3529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 150 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>3525 ₽/шт.</t>
         </is>
@@ -1845,128 +1845,128 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 350 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>3920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 400 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>3526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 500 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 50 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>3620 ₽/шт.</t>
+          <t>3690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 50 мм 16 бар 30лс76нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 500 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>3690 ₽/шт.</t>
+          <t>3620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 600 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>3696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 800 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 80 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>3811 ₽/шт.</t>
+          <t>3807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 80 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая гидропривод выдвижной шпиндель 800 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>3807 ₽/шт.</t>
+          <t>3811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 1000 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>3895 ₽/шт.</t>
+          <t>3892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 1000 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>3892 ₽/шт.</t>
+          <t>3895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 1200 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>3507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 150 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>3505 ₽/шт.</t>
         </is>
@@ -2013,104 +2013,104 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 350 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>3892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 400 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>3507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 500 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 50 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>3601 ₽/шт.</t>
+          <t>3674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 50 мм 16 бар 30лс76нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 500 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>3674 ₽/шт.</t>
+          <t>3601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 600 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>3678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 800 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 80 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>3784 ₽/шт.</t>
+          <t>3775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 80 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая пневмопривод выдвижной шпиндель 800 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>3775 ₽/шт.</t>
+          <t>3784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая ручной привод (маховик) выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>3839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая ручной привод (маховик) выдвижной шпиндель 150 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>3445 ₽/шт.</t>
         </is>
@@ -2217,68 +2217,68 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая ручной привод (редуктор) выдвижной шпиндель 500 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>3470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>3558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>3884 ₽/шт.</t>
+          <t>3865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30лс941нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>3865 ₽/шт.</t>
+          <t>3884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 1200 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>3493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 150 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>3489 ₽/шт.</t>
         </is>
@@ -2325,104 +2325,104 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 350 мм 16 бар 30лс941нж </t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>3877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 400 мм 16 бар 30лс15нж </t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>3491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30лс41нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>3575 ₽/шт.</t>
+          <t>3647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30лс76нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30лс41нж </t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>3647 ₽/шт.</t>
+          <t>3575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 600 мм 16 бар 30лс76нж </t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>3651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>3743 ₽/шт.</t>
+          <t>3730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30лс77нж </t>
+          <t xml:space="preserve">Задвижка запорная легированная сталь клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30лс77нж </t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>3730 ₽/шт.</t>
+          <t>3743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь параллельная фланцевая ручной привод (маховик) выдвижной шпиндель 100 мм 10 бар 31лс45нж </t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>3932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь параллельная фланцевая ручной привод (маховик) выдвижной шпиндель 125 мм 10 бар 31лс45нж </t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>3955 ₽/шт.</t>
         </is>
@@ -2625,212 +2625,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь параллельная фланцевая ручной привод (маховик) невыдвижной шпиндель 50 мм 10 бар 31лс45нж </t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>3937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная легированная сталь параллельная фланцевая ручной привод (маховик) невыдвижной шпиндель 80 мм 10 бар 31лс45нж </t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>3959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2041 ₽/шт.</t>
+          <t>2006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2043 ₽/шт.</t>
+          <t>2015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2045 ₽/шт.</t>
+          <t>2018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>2055 ₽/шт.</t>
+          <t>2020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2066 ₽/шт.</t>
+          <t>2028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2068 ₽/шт.</t>
+          <t>2030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2071 ₽/шт.</t>
+          <t>2034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2006 ₽/шт.</t>
+          <t>2041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2015 ₽/шт.</t>
+          <t>2043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>2018 ₽/шт.</t>
+          <t>2045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2020 ₽/шт.</t>
+          <t>2055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>2028 ₽/шт.</t>
+          <t>2066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>2030 ₽/шт.</t>
+          <t>2068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2034 ₽/шт.</t>
+          <t>2071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>2072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>2076 ₽/шт.</t>
         </is>
@@ -3801,212 +3801,212 @@
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>2379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>2386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>2416 ₽/шт.</t>
+          <t>2389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>2420 ₽/шт.</t>
+          <t>2392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>2420 ₽/шт.</t>
+          <t>2400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>2422 ₽/шт.</t>
+          <t>2400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2433 ₽/шт.</t>
+          <t>2412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>2434 ₽/шт.</t>
+          <t>2415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>2438 ₽/шт.</t>
+          <t>2416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>2389 ₽/шт.</t>
+          <t>2416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>2392 ₽/шт.</t>
+          <t>2420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>2400 ₽/шт.</t>
+          <t>2420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>2400 ₽/шт.</t>
+          <t>2422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2412 ₽/шт.</t>
+          <t>2433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>2415 ₽/шт.</t>
+          <t>2434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>2416 ₽/шт.</t>
+          <t>2438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>2441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>2443 ₽/шт.</t>
         </is>
@@ -4977,212 +4977,212 @@
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>2731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная под приварку электропривод выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>2737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>2750 ₽/шт.</t>
+          <t>2741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>2757 ₽/шт.</t>
+          <t>2741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>2762 ₽/шт.</t>
+          <t>2744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>2762 ₽/шт.</t>
+          <t>2746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>2763 ₽/шт.</t>
+          <t>2746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>2764 ₽/шт.</t>
+          <t>2747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>2769 ₽/шт.</t>
+          <t>2749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>2741 ₽/шт.</t>
+          <t>2750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>2741 ₽/шт.</t>
+          <t>2757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>2744 ₽/шт.</t>
+          <t>2762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>2746 ₽/шт.</t>
+          <t>2762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>2746 ₽/шт.</t>
+          <t>2763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>2747 ₽/шт.</t>
+          <t>2764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>2749 ₽/шт.</t>
+          <t>2769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>2772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>2774 ₽/шт.</t>
         </is>
@@ -6153,212 +6153,212 @@
         <is>
           <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>3092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>3095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>3122 ₽/шт.</t>
+          <t>3098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>3123 ₽/шт.</t>
+          <t>3099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>3125 ₽/шт.</t>
+          <t>3103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>3127 ₽/шт.</t>
+          <t>3105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>3130 ₽/шт.</t>
+          <t>3105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>3131 ₽/шт.</t>
+          <t>3120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>3135 ₽/шт.</t>
+          <t>3121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>3098 ₽/шт.</t>
+          <t>3122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>3099 ₽/шт.</t>
+          <t>3123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>3103 ₽/шт.</t>
+          <t>3125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>3105 ₽/шт.</t>
+          <t>3127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>3105 ₽/шт.</t>
+          <t>3130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>3120 ₽/шт.</t>
+          <t>3131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>3121 ₽/шт.</t>
+          <t>3135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>3135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Задвижка запорная легированная сталь шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>3137 ₽/шт.</t>
         </is>
@@ -7545,92 +7545,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая ручной привод (маховик) выдвижной шпиндель 80 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>5588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая ручной привод (маховик) выдвижной шпиндель 80 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>5837 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>5639 ₽/шт.</t>
+          <t>5614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>5920 ₽/шт.</t>
+          <t>5882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>5614 ₽/шт.</t>
+          <t>5639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>5882 ₽/шт.</t>
+          <t>5920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 1200 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>5645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 1200 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>5921 ₽/шт.</t>
         </is>
@@ -7761,164 +7761,164 @@
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 400 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>5624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 400 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>5914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>5632 ₽/шт.</t>
+          <t>5613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>5915 ₽/шт.</t>
+          <t>5871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>5613 ₽/шт.</t>
+          <t>5632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>5871 ₽/шт.</t>
+          <t>5915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 600 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>5633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 600 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>5920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>5638 ₽/шт.</t>
+          <t>5614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>5920 ₽/шт.</t>
+          <t>5877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>5614 ₽/шт.</t>
+          <t>5638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>5877 ₽/шт.</t>
+          <t>5920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку ручной привод (маховик) выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>5428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку ручной привод (маховик) выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>5661 ₽/шт.</t>
         </is>
@@ -8097,92 +8097,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку ручной привод (редуктор) выдвижной шпиндель 500 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>5469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>5471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>5498 ₽/шт.</t>
+          <t>5475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>5727 ₽/шт.</t>
+          <t>5692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>5475 ₽/шт.</t>
+          <t>5498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>5692 ₽/шт.</t>
+          <t>5727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 1200 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>5500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая под приварку электропривод выдвижной шпиндель 1200 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>5729 ₽/шт.</t>
         </is>
@@ -8673,92 +8673,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>5646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30нж941нж </t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>5414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>5577 ₽/шт.</t>
+          <t>5536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>5833 ₽/шт.</t>
+          <t>5783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>5536 ₽/шт.</t>
+          <t>5577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>5783 ₽/шт.</t>
+          <t>5833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 1200 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>5579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 1200 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>5836 ₽/шт.</t>
         </is>
@@ -8889,332 +8889,332 @@
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 400 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>5563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 400 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>5821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>5566 ₽/шт.</t>
+          <t>5531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>5829 ₽/шт.</t>
+          <t>5769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>5531 ₽/шт.</t>
+          <t>5566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>5769 ₽/шт.</t>
+          <t>5829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 600 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>5569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 600 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>5829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>5573 ₽/шт.</t>
+          <t>5532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>5832 ₽/шт.</t>
+          <t>5770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30нж41нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30нж41нж </t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>5532 ₽/шт.</t>
+          <t>5573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30нж76нж </t>
+          <t xml:space="preserve">Задвижка запорная нержавеющая клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30нж76нж </t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>5770 ₽/шт.</t>
+          <t>5832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>4076 ₽/шт.</t>
+          <t>4066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>4089 ₽/шт.</t>
+          <t>4066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>4097 ₽/шт.</t>
+          <t>4068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>4100 ₽/шт.</t>
+          <t>4071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>4108 ₽/шт.</t>
+          <t>4072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>4115 ₽/шт.</t>
+          <t>4074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>4117 ₽/шт.</t>
+          <t>4076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>4066 ₽/шт.</t>
+          <t>4076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>4066 ₽/шт.</t>
+          <t>4089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>4068 ₽/шт.</t>
+          <t>4097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>4071 ₽/шт.</t>
+          <t>4100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>4072 ₽/шт.</t>
+          <t>4108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>4074 ₽/шт.</t>
+          <t>4115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>4076 ₽/шт.</t>
+          <t>4117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>4128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>4132 ₽/шт.</t>
         </is>
@@ -10185,212 +10185,212 @@
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>4414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
           <t>4420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>4447 ₽/шт.</t>
+          <t>4422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>4449 ₽/шт.</t>
+          <t>4424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>4466 ₽/шт.</t>
+          <t>4437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>4468 ₽/шт.</t>
+          <t>4437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>4468 ₽/шт.</t>
+          <t>4440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>4472 ₽/шт.</t>
+          <t>4441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>4477 ₽/шт.</t>
+          <t>4442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>4422 ₽/шт.</t>
+          <t>4447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>4424 ₽/шт.</t>
+          <t>4449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>4437 ₽/шт.</t>
+          <t>4466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>4437 ₽/шт.</t>
+          <t>4468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>4440 ₽/шт.</t>
+          <t>4468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>4441 ₽/шт.</t>
+          <t>4472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>4442 ₽/шт.</t>
+          <t>4477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>4478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>4479 ₽/шт.</t>
         </is>
@@ -11361,212 +11361,212 @@
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>4767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная под приварку электропривод выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>4777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>4807 ₽/шт.</t>
+          <t>4780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>4808 ₽/шт.</t>
+          <t>4785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>4813 ₽/шт.</t>
+          <t>4789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>4818 ₽/шт.</t>
+          <t>4790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>4822 ₽/шт.</t>
+          <t>4799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>4824 ₽/шт.</t>
+          <t>4800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>4824 ₽/шт.</t>
+          <t>4801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>4780 ₽/шт.</t>
+          <t>4807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>4785 ₽/шт.</t>
+          <t>4808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>4789 ₽/шт.</t>
+          <t>4813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>4790 ₽/шт.</t>
+          <t>4818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>4799 ₽/шт.</t>
+          <t>4822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>4800 ₽/шт.</t>
+          <t>4824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>4801 ₽/шт.</t>
+          <t>4824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>4826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>4828 ₽/шт.</t>
         </is>
@@ -12537,212 +12537,212 @@
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>5084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
           <t>5086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>5103 ₽/шт.</t>
+          <t>5086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>5106 ₽/шт.</t>
+          <t>5087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>5108 ₽/шт.</t>
+          <t>5089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>5118 ₽/шт.</t>
+          <t>5091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>5124 ₽/шт.</t>
+          <t>5093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>5124 ₽/шт.</t>
+          <t>5094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>5125 ₽/шт.</t>
+          <t>5103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>5086 ₽/шт.</t>
+          <t>5103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>5087 ₽/шт.</t>
+          <t>5106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>5089 ₽/шт.</t>
+          <t>5108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>5091 ₽/шт.</t>
+          <t>5118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>5093 ₽/шт.</t>
+          <t>5124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>5094 ₽/шт.</t>
+          <t>5124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>5103 ₽/шт.</t>
+          <t>5125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>5125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
           <t>5135 ₽/шт.</t>
         </is>
@@ -13713,92 +13713,92 @@
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>5407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
           <t>Задвижка запорная нержавеющая шиберная фланцевая электропривод выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>5408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>8146 ₽/шт.</t>
+          <t>7417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 100 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>7428 ₽/шт.</t>
+          <t>8137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>7417 ₽/шт.</t>
+          <t>8146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 100 мм 16 бар 30с976нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>8137 ₽/шт.</t>
+          <t>7428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 1200 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>8440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 1200 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
           <t>7797 ₽/шт.</t>
         </is>
@@ -13929,212 +13929,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 400 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>7423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 400 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
           <t>8142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 500 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 50 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>8437 ₽/шт.</t>
+          <t>8211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 500 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 50 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>7783 ₽/шт.</t>
+          <t>7548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 50 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 500 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>8211 ₽/шт.</t>
+          <t>8437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 50 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 500 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>7548 ₽/шт.</t>
+          <t>7783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 600 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>7424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 600 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>8143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 800 мм 16 бар 30с76нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 80 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>8439 ₽/шт.</t>
+          <t>8441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 800 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 80 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>7795 ₽/шт.</t>
+          <t>7801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 80 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 800 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>8441 ₽/шт.</t>
+          <t>8439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 80 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод выдвижной шпиндель 800 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>7801 ₽/шт.</t>
+          <t>7795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 1000 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>8222 ₽/шт.</t>
+          <t>7549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 100 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>7574 ₽/шт.</t>
+          <t>8212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 100 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 1000 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>7549 ₽/шт.</t>
+          <t>8222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 100 мм 16 бар 30с76нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>8212 ₽/шт.</t>
+          <t>7574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 1200 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>8455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 1200 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>7832 ₽/шт.</t>
         </is>
@@ -14265,164 +14265,164 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 400 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
           <t>7560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 400 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
           <t>8218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 500 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 50 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>8451 ₽/шт.</t>
+          <t>8226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 500 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 50 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>7826 ₽/шт.</t>
+          <t>7577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 50 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 500 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>8226 ₽/шт.</t>
+          <t>8451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 50 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 500 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>7577 ₽/шт.</t>
+          <t>7826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 600 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
           <t>7572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 600 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
           <t>8219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 800 мм 16 бар 30с76нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 80 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>8455 ₽/шт.</t>
+          <t>8460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 800 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 80 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>7832 ₽/шт.</t>
+          <t>7833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 80 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 800 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>8460 ₽/шт.</t>
+          <t>8455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 80 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая гидропривод невыдвижной шпиндель 800 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>7833 ₽/шт.</t>
+          <t>7832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая пневмопривод выдвижной шпиндель 100 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
           <t>8478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая пневмопривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
           <t>7862 ₽/шт.</t>
         </is>
@@ -15333,92 +15333,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая ручной привод (редуктор) невыдвижной шпиндель 600 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
           <t>7638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая ручной привод (редуктор) невыдвижной шпиндель 600 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
           <t>8274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>8339 ₽/шт.</t>
+          <t>8277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>7705 ₽/шт.</t>
+          <t>7643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>8277 ₽/шт.</t>
+          <t>8339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 1000 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>7643 ₽/шт.</t>
+          <t>7705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 1200 мм 16 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
           <t>7491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 1200 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
           <t>8193 ₽/шт.</t>
         </is>
@@ -15549,212 +15549,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 400 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>7654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 400 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
           <t>8285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>7703 ₽/шт.</t>
+          <t>8285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30с976нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>8337 ₽/шт.</t>
+          <t>7659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>8285 ₽/шт.</t>
+          <t>7703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 50 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 500 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>7659 ₽/шт.</t>
+          <t>8337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 600 мм 16 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
           <t>7489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 600 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
           <t>8191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>8285 ₽/шт.</t>
+          <t>8339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>7654 ₽/шт.</t>
+          <t>7706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>8339 ₽/шт.</t>
+          <t>8285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 80 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод выдвижной шпиндель 800 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>7706 ₽/шт.</t>
+          <t>7654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 100 мм 16 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>7674 ₽/шт.</t>
+          <t>7498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 1000 мм 16 бар 30с77нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 100 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>8295 ₽/шт.</t>
+          <t>8194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 100 мм 16 бар 30с15нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>7498 ₽/шт.</t>
+          <t>7674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 100 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 1000 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>8194 ₽/шт.</t>
+          <t>8295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 1200 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
           <t>8353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 1200 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
           <t>7720 ₽/шт.</t>
         </is>
@@ -15885,212 +15885,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 400 мм 16 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>7504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 400 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>8200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 500 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 50 мм 16 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>8293 ₽/шт.</t>
+          <t>7506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 500 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 50 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>7673 ₽/шт.</t>
+          <t>8201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 50 мм 16 бар 30с15нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 500 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>7506 ₽/шт.</t>
+          <t>8293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 50 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 500 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>8201 ₽/шт.</t>
+          <t>7673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 600 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
           <t>8351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 600 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
           <t>7710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 800 мм 16 бар 30с15нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 80 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>7506 ₽/шт.</t>
+          <t>7674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 800 мм 16 бар 30с915нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 80 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>8200 ₽/шт.</t>
+          <t>8300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 80 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 800 мм 16 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>7674 ₽/шт.</t>
+          <t>7506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 80 мм 16 бар 30с976нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая муфтовая электропривод невыдвижной шпиндель 800 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>8300 ₽/шт.</t>
+          <t>8200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 100 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>7390 ₽/шт.</t>
+          <t>8077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 1000 мм 16 бар 30с77нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>8088 ₽/шт.</t>
+          <t>7373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 100 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>8077 ₽/шт.</t>
+          <t>7390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 1000 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>7373 ₽/шт.</t>
+          <t>8088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 1200 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>8392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку гидропривод выдвижной шпиндель 1200 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>7748 ₽/шт.</t>
         </is>
@@ -16989,92 +16989,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>8016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная клиновая под приварку ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>5954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30с15нж ГОСТ 10194-78</t>
+          <t>Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>5964 ₽/шт.</t>
+          <t>5956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>7900 ₽/шт.</t>
+          <t>8041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30с64нж ГОСТ 10194-78</t>
+          <t>Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30с15нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>5956 ₽/шт.</t>
+          <t>5964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30с77нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>8041 ₽/шт.</t>
+          <t>7900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 1200 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
           <t>5965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 1200 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>8053 ₽/шт.</t>
         </is>
@@ -17277,92 +17277,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 800 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
           <t>7978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная клиновая под приварку электропривод выдвижной шпиндель 800 мм 16 бар 30с964нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
           <t>6000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 100 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>7413 ₽/шт.</t>
+          <t>8106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с77нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>8117 ₽/шт.</t>
+          <t>7392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 100 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>8106 ₽/шт.</t>
+          <t>7413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 1000 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>7392 ₽/шт.</t>
+          <t>8117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 1200 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
           <t>8426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 1200 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>7770 ₽/шт.</t>
         </is>
@@ -17493,164 +17493,164 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 400 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>7409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 400 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
           <t>8112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 500 мм 16 бар 30с76нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 50 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>8406 ₽/шт.</t>
+          <t>7390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 500 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 50 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>7766 ₽/шт.</t>
+          <t>8089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 50 мм 16 бар 30с64нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 500 мм 16 бар 30с76нж </t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>7390 ₽/шт.</t>
+          <t>8406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 50 мм 16 бар 30с976нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 500 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>8089 ₽/шт.</t>
+          <t>7766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 600 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
           <t>8114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 600 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
           <t>7410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 800 мм 16 бар 30с915нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 80 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>8412 ₽/шт.</t>
+          <t>8401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 800 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 80 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>7768 ₽/шт.</t>
+          <t>7751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 80 мм 16 бар 30с77нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 800 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>8401 ₽/шт.</t>
+          <t>8412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 80 мм 16 бар 30с964нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая гидропривод выдвижной шпиндель 800 мм 16 бар 30с964нж </t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>7751 ₽/шт.</t>
+          <t>7768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая пневмопривод выдвижной шпиндель 100 мм 16 бар 30с64нж </t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
           <t>7848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая пневмопривод выдвижной шпиндель 100 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
           <t>8473 ₽/шт.</t>
         </is>
@@ -18429,92 +18429,92 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
           <t>8039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная клиновая фланцевая ручной привод (редуктор) выдвижной шпиндель 600 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
           <t>6054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30с541нж </t>
+          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>7998 ₽/шт.</t>
+          <t>6054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30с964нж ГОСТ 10194-78</t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30с915нж </t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>6055 ₽/шт.</t>
+          <t>8055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30с64нж ГОСТ 10194-78</t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>6054 ₽/шт.</t>
+          <t>7998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30с915нж </t>
+          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30с964нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>8055 ₽/шт.</t>
+          <t>6055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 1200 мм 16 бар 30с15нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
           <t>6058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 1200 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
           <t>7928 ₽/шт.</t>
         </is>
@@ -18645,164 +18645,164 @@
         <is>
           <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 400 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
           <t>6102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 400 мм 16 бар 30с77нж </t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
           <t>8061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30с564нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>7995 ₽/шт.</t>
+          <t>7979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30с964нж ГОСТ 10194-78</t>
+          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30с964нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>6113 ₽/шт.</t>
+          <t>6104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30с576нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30с564нж </t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>7979 ₽/шт.</t>
+          <t>7995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 50 мм 16 бар 30с964нж ГОСТ 10194-78</t>
+          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 500 мм 16 бар 30с964нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>6104 ₽/шт.</t>
+          <t>6113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 600 мм 16 бар 30с15нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
           <t>6120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 600 мм 16 бар 30с576нж </t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
           <t>7920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30с64нж ГОСТ 10194-78</t>
+          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30с15нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
           <t>6124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30с976нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30с541нж </t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>8068 ₽/шт.</t>
+          <t>7904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30с15нж ГОСТ 10194-78</t>
+          <t>Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30с64нж ГОСТ 10194-78</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
           <t>6124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 80 мм 16 бар 30с541нж </t>
+          <t xml:space="preserve">Задвижка запорная стальная клиновая фланцевая электропривод выдвижной шпиндель 800 мм 16 бар 30с976нж </t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>7904 ₽/шт.</t>
+          <t>8068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная параллельная фланцевая ручной привод (маховик) выдвижной шпиндель 100 мм 10 бар 30с15нж </t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
           <t>7508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная параллельная фланцевая ручной привод (маховик) выдвижной шпиндель 100 мм 10 бар 30с41нж </t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
           <t>8735 ₽/шт.</t>
         </is>
@@ -19605,212 +19605,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная стальная параллельная фланцевая ручной привод (маховик) невыдвижной шпиндель 80 мм 10 бар 31с45нж </t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
           <t>8550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная стальная параллельная фланцевая ручной привод (маховик) невыдвижной шпиндель 80 мм 10 бар 31с941нж </t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
           <t>9226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>6152 ₽/шт.</t>
+          <t>6135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>6161 ₽/шт.</t>
+          <t>6135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>6172 ₽/шт.</t>
+          <t>6140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>6178 ₽/шт.</t>
+          <t>6145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>6179 ₽/шт.</t>
+          <t>6147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>6181 ₽/шт.</t>
+          <t>6147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>6182 ₽/шт.</t>
+          <t>6149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>6135 ₽/шт.</t>
+          <t>6152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>6135 ₽/шт.</t>
+          <t>6161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>6140 ₽/шт.</t>
+          <t>6172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>6145 ₽/шт.</t>
+          <t>6178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>6147 ₽/шт.</t>
+          <t>6179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>6147 ₽/шт.</t>
+          <t>6181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>6149 ₽/шт.</t>
+          <t>6182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
           <t>6185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
           <t>6193 ₽/шт.</t>
         </is>
@@ -20781,212 +20781,212 @@
         <is>
           <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
           <t>6457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
           <t>6459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>6479 ₽/шт.</t>
+          <t>6459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>6480 ₽/шт.</t>
+          <t>6464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>6480 ₽/шт.</t>
+          <t>6464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>6481 ₽/шт.</t>
+          <t>6465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>6489 ₽/шт.</t>
+          <t>6467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>6491 ₽/шт.</t>
+          <t>6473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>6499 ₽/шт.</t>
+          <t>6477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>6459 ₽/шт.</t>
+          <t>6479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>6464 ₽/шт.</t>
+          <t>6480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>6464 ₽/шт.</t>
+          <t>6480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>6465 ₽/шт.</t>
+          <t>6481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>6467 ₽/шт.</t>
+          <t>6489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>6473 ₽/шт.</t>
+          <t>6491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>6477 ₽/шт.</t>
+          <t>6499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
           <t>6500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
           <t>6509 ₽/шт.</t>
         </is>
@@ -21957,212 +21957,212 @@
         <is>
           <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
           <t>6713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная под приварку электропривод выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
           <t>6721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
-          <t>6751 ₽/шт.</t>
+          <t>6723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
-          <t>6761 ₽/шт.</t>
+          <t>6731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>6762 ₽/шт.</t>
+          <t>6733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>6773 ₽/шт.</t>
+          <t>6736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>6778 ₽/шт.</t>
+          <t>6738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>6783 ₽/шт.</t>
+          <t>6742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
-          <t>6787 ₽/шт.</t>
+          <t>6748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
-          <t>6723 ₽/шт.</t>
+          <t>6751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
-          <t>6731 ₽/шт.</t>
+          <t>6761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
-          <t>6733 ₽/шт.</t>
+          <t>6762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
-          <t>6736 ₽/шт.</t>
+          <t>6773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
-          <t>6738 ₽/шт.</t>
+          <t>6778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
-          <t>6742 ₽/шт.</t>
+          <t>6783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
-          <t>6748 ₽/шт.</t>
+          <t>6787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
           <t>6787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
           <t>6790 ₽/шт.</t>
         </is>
@@ -23133,212 +23133,212 @@
         <is>
           <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
           <t>7097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>7101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>7119 ₽/шт.</t>
+          <t>7102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>7120 ₽/шт.</t>
+          <t>7103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>7122 ₽/шт.</t>
+          <t>7104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>7124 ₽/шт.</t>
+          <t>7106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>7125 ₽/шт.</t>
+          <t>7114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>7128 ₽/шт.</t>
+          <t>7115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>7132 ₽/шт.</t>
+          <t>7116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>7102 ₽/шт.</t>
+          <t>7119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
-          <t>7103 ₽/шт.</t>
+          <t>7120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
-          <t>7104 ₽/шт.</t>
+          <t>7122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>7106 ₽/шт.</t>
+          <t>7124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
-          <t>7114 ₽/шт.</t>
+          <t>7125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>7115 ₽/шт.</t>
+          <t>7128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
-          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
-          <t>7116 ₽/шт.</t>
+          <t>7132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
           <t>7133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
           <t>Задвижка запорная стальная шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
           <t>7136 ₽/шт.</t>
         </is>
@@ -24609,140 +24609,140 @@
         <is>
           <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1400 мм 2.5 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
           <t>11938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1400 мм 2.5 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
           <t>11894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 10 бар 30ч39р </t>
+          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 16 бар 1200 мм 30ч6бр </t>
         </is>
       </c>
       <c r="B2017" t="inlineStr">
         <is>
-          <t>11954 ₽/шт.</t>
+          <t>9432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 10 бар 30ч564нж</t>
+          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 16 бар 2000 мм 30ч6бр </t>
         </is>
       </c>
       <c r="B2018" t="inlineStr">
         <is>
-          <t>11978 ₽/шт.</t>
+          <t>9617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 16 бар 30ч39р </t>
+          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 10 бар 30ч39р </t>
         </is>
       </c>
       <c r="B2019" t="inlineStr">
         <is>
-          <t>11951 ₽/шт.</t>
+          <t>11954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 16 бар 30ч564нж</t>
+          <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 10 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2020" t="inlineStr">
         <is>
-          <t>11974 ₽/шт.</t>
+          <t>11978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч39р </t>
+          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 16 бар 30ч39р </t>
         </is>
       </c>
       <c r="B2021" t="inlineStr">
         <is>
-          <t>11950 ₽/шт.</t>
+          <t>11951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч564нж</t>
+          <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 16 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2022" t="inlineStr">
         <is>
-          <t>11970 ₽/шт.</t>
+          <t>11974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 16 бар 1200 мм 30ч6бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч39р </t>
         </is>
       </c>
       <c r="B2023" t="inlineStr">
         <is>
-          <t>9432 ₽/шт.</t>
+          <t>11950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 16 бар 2000 мм 30ч6бр </t>
+          <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2024" t="inlineStr">
         <is>
-          <t>9617 ₽/шт.</t>
+          <t>11970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 2000 мм 2.5 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2025" t="inlineStr">
         <is>
           <t>11998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная клиновая муфтовая электропривод невыдвижной шпиндель 2000 мм 2.5 бар 30ч6бр </t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
           <t>11991 ₽/шт.</t>
         </is>
@@ -25005,92 +25005,92 @@
         <is>
           <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 1400 мм 2.5 бар 30ч39р ГОСТ 10042-75</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
           <t>11893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 1400 мм 2.5 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
           <t>11935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч564нж</t>
+          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 16 бар 1000 мм 30ч6бр ГОСТ 10042-75</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
-          <t>11966 ₽/шт.</t>
+          <t>10352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч6бр ГОСТ 10042-75</t>
+          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 16 бар 1600 мм 30ч6бр ГОСТ 10042-75</t>
         </is>
       </c>
       <c r="B2051" t="inlineStr">
         <is>
-          <t>11948 ₽/шт.</t>
+          <t>9375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 16 бар 1000 мм 30ч6бр ГОСТ 10042-75</t>
+          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2052" t="inlineStr">
         <is>
-          <t>10352 ₽/шт.</t>
+          <t>11966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 16 бар 1600 мм 30ч6бр ГОСТ 10042-75</t>
+          <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 1600 мм 2.5 бар 30ч6бр ГОСТ 10042-75</t>
         </is>
       </c>
       <c r="B2053" t="inlineStr">
         <is>
-          <t>9375 ₽/шт.</t>
+          <t>11948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 2000 мм 2.5 бар 30ч564нж</t>
         </is>
       </c>
       <c r="B2054" t="inlineStr">
         <is>
           <t>11995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная клиновая фланцевая электропривод невыдвижной шпиндель 2000 мм 2.5 бар 30ч939р ГОСТ 10042-75</t>
         </is>
       </c>
       <c r="B2055" t="inlineStr">
         <is>
           <t>11980 ₽/шт.</t>
         </is>
@@ -25869,212 +25869,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная параллельная фланцевая электропривод невыдвижной шпиндель 50 мм 10 бар 30ч6бр </t>
         </is>
       </c>
       <c r="B2120" t="inlineStr">
         <is>
           <t>9377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная параллельная фланцевая электропривод невыдвижной шпиндель 80 мм 10 бар 30ч939р </t>
         </is>
       </c>
       <c r="B2121" t="inlineStr">
         <is>
           <t>9402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 100 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 100 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2122" t="inlineStr">
         <is>
-          <t>11503 ₽/шт.</t>
+          <t>9573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 125 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 125 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2123" t="inlineStr">
         <is>
-          <t>11507 ₽/шт.</t>
+          <t>9574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 16 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 16 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2124" t="inlineStr">
         <is>
-          <t>11479 ₽/шт.</t>
+          <t>9569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 25 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 25 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2125" t="inlineStr">
         <is>
-          <t>11480 ₽/шт.</t>
+          <t>9569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 40 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 40 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2126" t="inlineStr">
         <is>
-          <t>11482 ₽/шт.</t>
+          <t>9569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 63 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 63 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2127" t="inlineStr">
         <is>
-          <t>11485 ₽/шт.</t>
+          <t>9570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 80 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 80 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2128" t="inlineStr">
         <is>
-          <t>11487 ₽/шт.</t>
+          <t>9571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 100 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 100 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2129" t="inlineStr">
         <is>
-          <t>9573 ₽/шт.</t>
+          <t>11503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 125 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 125 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2130" t="inlineStr">
         <is>
-          <t>9574 ₽/шт.</t>
+          <t>11507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 16 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 16 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2131" t="inlineStr">
         <is>
-          <t>9569 ₽/шт.</t>
+          <t>11479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 25 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 25 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2132" t="inlineStr">
         <is>
-          <t>9569 ₽/шт.</t>
+          <t>11480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 40 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 40 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
-          <t>9569 ₽/шт.</t>
+          <t>11482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 63 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 63 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
-          <t>9570 ₽/шт.</t>
+          <t>11485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 100 мм 80 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1000 мм 80 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2135" t="inlineStr">
         <is>
-          <t>9571 ₽/шт.</t>
+          <t>11487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1050 мм 100 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2136" t="inlineStr">
         <is>
           <t>11712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 1050 мм 125 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2137" t="inlineStr">
         <is>
           <t>11715 ₽/шт.</t>
         </is>
@@ -27045,212 +27045,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 800 мм 63 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2218" t="inlineStr">
         <is>
           <t>11265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая ручной привод (редуктор) невыдвижной шпиндель 800 мм 80 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2219" t="inlineStr">
         <is>
           <t>11270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 100 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 100 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2220" t="inlineStr">
         <is>
-          <t>11535 ₽/шт.</t>
+          <t>9592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 125 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 125 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2221" t="inlineStr">
         <is>
-          <t>11535 ₽/шт.</t>
+          <t>9594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 16 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 16 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2222" t="inlineStr">
         <is>
-          <t>11509 ₽/шт.</t>
+          <t>9579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 25 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 25 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2223" t="inlineStr">
         <is>
-          <t>11522 ₽/шт.</t>
+          <t>9580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 40 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 40 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2224" t="inlineStr">
         <is>
-          <t>11523 ₽/шт.</t>
+          <t>9581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 63 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 63 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2225" t="inlineStr">
         <is>
-          <t>11526 ₽/шт.</t>
+          <t>9589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 80 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 80 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2226" t="inlineStr">
         <is>
-          <t>11530 ₽/шт.</t>
+          <t>9590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 100 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 100 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2227" t="inlineStr">
         <is>
-          <t>9592 ₽/шт.</t>
+          <t>11535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 125 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 125 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2228" t="inlineStr">
         <is>
-          <t>9594 ₽/шт.</t>
+          <t>11535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 16 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 16 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2229" t="inlineStr">
         <is>
-          <t>9579 ₽/шт.</t>
+          <t>11509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 25 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 25 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2230" t="inlineStr">
         <is>
-          <t>9580 ₽/шт.</t>
+          <t>11522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 40 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 40 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2231" t="inlineStr">
         <is>
-          <t>9581 ₽/шт.</t>
+          <t>11523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 63 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 63 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2232" t="inlineStr">
         <is>
-          <t>9589 ₽/шт.</t>
+          <t>11526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 100 мм 80 бар 30ч906бр </t>
+          <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1000 мм 80 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2233" t="inlineStr">
         <is>
-          <t>9590 ₽/шт.</t>
+          <t>11530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1050 мм 100 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2234" t="inlineStr">
         <is>
           <t>11734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 1050 мм 125 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2235" t="inlineStr">
         <is>
           <t>11736 ₽/шт.</t>
         </is>
@@ -28221,212 +28221,212 @@
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 800 мм 63 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2316" t="inlineStr">
         <is>
           <t>11289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" t="inlineStr">
         <is>
           <t xml:space="preserve">Задвижка запорная чугунная шиберная муфтовая электропривод невыдвижной шпиндель 800 мм 80 бар 30ч906бр </t>
         </is>
       </c>
       <c r="B2317" t="inlineStr">
         <is>
           <t>11303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
-          <t>11343 ₽/шт.</t>
+          <t>9442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
-          <t>11346 ₽/шт.</t>
+          <t>9444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2320" t="inlineStr">
         <is>
-          <t>11354 ₽/шт.</t>
+          <t>9448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2321" t="inlineStr">
         <is>
-          <t>11357 ₽/шт.</t>
+          <t>9450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2322" t="inlineStr">
         <is>
-          <t>11357 ₽/шт.</t>
+          <t>9450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2323" t="inlineStr">
         <is>
-          <t>11360 ₽/шт.</t>
+          <t>9451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2324" t="inlineStr">
         <is>
-          <t>11366 ₽/шт.</t>
+          <t>9457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2325" t="inlineStr">
         <is>
-          <t>9442 ₽/шт.</t>
+          <t>11343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2326" t="inlineStr">
         <is>
-          <t>9444 ₽/шт.</t>
+          <t>11346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2327" t="inlineStr">
         <is>
-          <t>9448 ₽/шт.</t>
+          <t>11354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2328" t="inlineStr">
         <is>
-          <t>9450 ₽/шт.</t>
+          <t>11357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2329" t="inlineStr">
         <is>
-          <t>9450 ₽/шт.</t>
+          <t>11357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2330" t="inlineStr">
         <is>
-          <t>9451 ₽/шт.</t>
+          <t>11360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2331" t="inlineStr">
         <is>
-          <t>9457 ₽/шт.</t>
+          <t>11366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2332" t="inlineStr">
         <is>
           <t>11564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2333" t="inlineStr">
         <is>
           <t>11567 ₽/шт.</t>
         </is>
@@ -29397,212 +29397,212 @@
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2414" t="inlineStr">
         <is>
           <t>11167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2415" t="inlineStr">
         <is>
           <t>11183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2416" t="inlineStr">
         <is>
-          <t>11369 ₽/шт.</t>
+          <t>9474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2417" t="inlineStr">
         <is>
-          <t>11376 ₽/шт.</t>
+          <t>9484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2418" t="inlineStr">
         <is>
-          <t>11376 ₽/шт.</t>
+          <t>9485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2419" t="inlineStr">
         <is>
-          <t>11377 ₽/шт.</t>
+          <t>9485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2420" t="inlineStr">
         <is>
-          <t>11378 ₽/шт.</t>
+          <t>9493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2421" t="inlineStr">
         <is>
-          <t>11379 ₽/шт.</t>
+          <t>9506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2422" t="inlineStr">
         <is>
-          <t>11390 ₽/шт.</t>
+          <t>9506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2423" t="inlineStr">
         <is>
-          <t>9474 ₽/шт.</t>
+          <t>11369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2424" t="inlineStr">
         <is>
-          <t>9484 ₽/шт.</t>
+          <t>11376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2425" t="inlineStr">
         <is>
-          <t>9485 ₽/шт.</t>
+          <t>11376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
-          <t>9485 ₽/шт.</t>
+          <t>11377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2427" t="inlineStr">
         <is>
-          <t>9493 ₽/шт.</t>
+          <t>11378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2428" t="inlineStr">
         <is>
-          <t>9506 ₽/шт.</t>
+          <t>11379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 100 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1000 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2429" t="inlineStr">
         <is>
-          <t>9506 ₽/шт.</t>
+          <t>11390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1050 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2430" t="inlineStr">
         <is>
           <t>11601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 1050 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2431" t="inlineStr">
         <is>
           <t>11601 ₽/шт.</t>
         </is>
@@ -30573,212 +30573,212 @@
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 800 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2512" t="inlineStr">
         <is>
           <t>11201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная под приварку электропривод выдвижной шпиндель 800 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2513" t="inlineStr">
         <is>
           <t>11207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2514" t="inlineStr">
         <is>
-          <t>11398 ₽/шт.</t>
+          <t>9508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2515" t="inlineStr">
         <is>
-          <t>11402 ₽/шт.</t>
+          <t>9518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2516" t="inlineStr">
         <is>
-          <t>11410 ₽/шт.</t>
+          <t>9528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2517" t="inlineStr">
         <is>
-          <t>11413 ₽/шт.</t>
+          <t>9530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2518" t="inlineStr">
         <is>
-          <t>11424 ₽/шт.</t>
+          <t>9530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2519" t="inlineStr">
         <is>
-          <t>11438 ₽/шт.</t>
+          <t>9531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2520" t="inlineStr">
         <is>
-          <t>11441 ₽/шт.</t>
+          <t>9535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 100 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2521" t="inlineStr">
         <is>
-          <t>9508 ₽/шт.</t>
+          <t>11398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 125 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
-          <t>9518 ₽/шт.</t>
+          <t>11402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 16 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 16 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
-          <t>9528 ₽/шт.</t>
+          <t>11410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 25 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 25 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
-          <t>9530 ₽/шт.</t>
+          <t>11413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 40 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 40 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2525" t="inlineStr">
         <is>
-          <t>9530 ₽/шт.</t>
+          <t>11424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 63 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2526" t="inlineStr">
         <is>
-          <t>9531 ₽/шт.</t>
+          <t>11438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 100 мм 80 бар  ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1000 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2527" t="inlineStr">
         <is>
-          <t>9535 ₽/шт.</t>
+          <t>11441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 100 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2528" t="inlineStr">
         <is>
           <t>11632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 1050 мм 125 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2529" t="inlineStr">
         <is>
           <t>11637 ₽/шт.</t>
         </is>
@@ -31749,212 +31749,212 @@
         <is>
           <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 63 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2610" t="inlineStr">
         <is>
           <t>11230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная фланцевая ручной привод (редуктор) выдвижной шпиндель 800 мм 80 бар  ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2611" t="inlineStr">
         <is>
           <t>11233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2612" t="inlineStr">
         <is>
-          <t>11442 ₽/шт.</t>
+          <t>9535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2613" t="inlineStr">
         <is>
-          <t>11443 ₽/шт.</t>
+          <t>9546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2614" t="inlineStr">
         <is>
-          <t>11446 ₽/шт.</t>
+          <t>9547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2615" t="inlineStr">
         <is>
-          <t>11450 ₽/шт.</t>
+          <t>9551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2616" t="inlineStr">
         <is>
-          <t>11451 ₽/шт.</t>
+          <t>9555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2617" t="inlineStr">
         <is>
-          <t>11456 ₽/шт.</t>
+          <t>9564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2618" t="inlineStr">
         <is>
-          <t>11458 ₽/шт.</t>
+          <t>9566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2619" t="inlineStr">
         <is>
-          <t>9535 ₽/шт.</t>
+          <t>11442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2620" t="inlineStr">
         <is>
-          <t>9546 ₽/шт.</t>
+          <t>11443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 16 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2621" t="inlineStr">
         <is>
-          <t>9547 ₽/шт.</t>
+          <t>11446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 25 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2622" t="inlineStr">
         <is>
-          <t>9551 ₽/шт.</t>
+          <t>11450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 40 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2623" t="inlineStr">
         <is>
-          <t>9555 ₽/шт.</t>
+          <t>11451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 63 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2624" t="inlineStr">
         <is>
-          <t>9564 ₽/шт.</t>
+          <t>11456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" t="inlineStr">
         <is>
-          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 100 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
+          <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1000 мм 80 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2625" t="inlineStr">
         <is>
-          <t>9566 ₽/шт.</t>
+          <t>11458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 100 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2626" t="inlineStr">
         <is>
           <t>11659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" t="inlineStr">
         <is>
           <t>Задвижка запорная чугунная шиберная фланцевая электропривод выдвижной шпиндель 1050 мм 125 бар 30ч939р ГОСТ 33852-2016</t>
         </is>
       </c>
       <c r="B2627" t="inlineStr">
         <is>
           <t>11661 ₽/шт.</t>
         </is>