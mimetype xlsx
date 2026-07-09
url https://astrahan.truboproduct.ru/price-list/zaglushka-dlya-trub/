--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -525,5360 +525,5360 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 106 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 110 мм</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>921 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 108 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 160 мм</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>935 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 10 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 200 мм</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>207 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 12 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 250 мм</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 133 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 315 мм</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>957 ₽/шт.</t>
+          <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 14,7 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 400 мм</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>287 ₽/шт.</t>
+          <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 14 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 50 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 159 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка НПВХ 500 мм</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>979 ₽/шт.</t>
+          <t>242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 15 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 110 мм</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 16 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 25 мм</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 18 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 32 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>434 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 21 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 40 мм</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>444 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 22 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 50 мм</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 25 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 63 мм</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 27,4 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 75 мм</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>524 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 28 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД компрессионная 90 мм</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 34 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 110 мм</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 35 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 125 мм</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 40,5 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 140 мм</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>642 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 40 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 160 мм</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>609 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 42 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 180 мм</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>670 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 53,6 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 200 мм</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>684 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 54 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 225 мм</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>705 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 64 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 250 мм</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>712 ₽/шт.</t>
+          <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 66,7 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 280 мм</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>769 ₽/шт.</t>
+          <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 6 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 315 мм</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 70 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 355 мм</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>826 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 76,1 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 400 мм</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>865 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 80 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 63 мм</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>900 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 88,9 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД литая 90 мм</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>912 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 8 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 110 мм</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая внутренняя 9 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 125 мм</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 160 мм</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 180 мм</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>951 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 200 мм</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>208 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 225 мм</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>233 ₽/шт.</t>
+          <t>199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 25 мм</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>976 ₽/шт.</t>
+          <t>18 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 14,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 32 мм</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 40 мм</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 50 мм</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>999 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 63 мм</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>359 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПНД электросварная 90 мм</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 110 мм DIN 16962</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>435 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 125 мм DIN 16962</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>479 ₽/шт.</t>
+          <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 140 мм DIN 16962</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>489 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 160 мм DIN 16962</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 180 мм DIN 16962</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>546 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 20 мм DIN 16962</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 200 мм DIN 16962</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>579 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 225 мм DIN 16962</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 25 мм DIN 16962</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 250 мм DIN 16962</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 280 мм DIN 16962</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>679 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 315 мм DIN 16962</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>694 ₽/шт.</t>
+          <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 32 мм DIN 16962</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 355 мм DIN 16962</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>719 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 40 мм DIN 16962</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>811 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 400 мм DIN 16962</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>159 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 50 мм DIN 16962</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>850 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 63 мм DIN 16962</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>886 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 75 мм DIN 16962</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>903 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка ПП 90 мм DIN 16962</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>916 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 10 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Заглушка бронзовая колпачок 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 106 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>195 ₽/шт.</t>
+          <t>921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 100 мм </t>
+          <t>Заглушка бронзовая внутренняя 108 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>11 ₽/шт.</t>
+          <t>935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 110 мм </t>
+          <t>Заглушка бронзовая внутренняя 12 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>12 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 150 мм </t>
+          <t>Заглушка бронзовая внутренняя 133 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>12 ₽/шт.</t>
+          <t>957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 160 мм </t>
+          <t>Заглушка бронзовая внутренняя 14 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>14 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 200 мм </t>
+          <t>Заглушка бронзовая внутренняя 14,7 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>14 ₽/шт.</t>
+          <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 250 мм </t>
+          <t>Заглушка бронзовая внутренняя 15 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>14 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 315 мм </t>
+          <t>Заглушка бронзовая внутренняя 159 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>15 ₽/шт.</t>
+          <t>979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 400 мм </t>
+          <t>Заглушка бронзовая внутренняя 16 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>15 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 40 мм </t>
+          <t>Заглушка бронзовая внутренняя 18 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>11 ₽/шт.</t>
+          <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 500 мм </t>
+          <t>Заглушка бронзовая внутренняя 21 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>15 ₽/шт.</t>
+          <t>444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Заглушка канализационная ПП 50 мм </t>
+          <t>Заглушка бронзовая внутренняя 22 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>11 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 25 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>988 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 27,4 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 28 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1016 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 34 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 35 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>674 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 40 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 40,5 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 42 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 53,6 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1035 ₽/шт.</t>
+          <t>684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 54 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>604 ₽/шт.</t>
+          <t>705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 6 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>694 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 14,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 64 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 66,7 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>689 ₽/шт.</t>
+          <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 70 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>144 ₽/шт.</t>
+          <t>826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 76,1 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1038 ₽/шт.</t>
+          <t>865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 8 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>647 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 80 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>700 ₽/шт.</t>
+          <t>900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 88,9 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>203 ₽/шт.</t>
+          <t>912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая внутренняя 9 мм CuSm5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>206 ₽/шт.</t>
+          <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>710 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>208 ₽/шт.</t>
+          <t>951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>728 ₽/шт.</t>
+          <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>258 ₽/шт.</t>
+          <t>976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>729 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 14,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>757 ₽/шт.</t>
+          <t>359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>769 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>772 ₽/шт.</t>
+          <t>479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>796 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>802 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>444 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>798 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>428 ₽/шт.</t>
+          <t>679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>820 ₽/шт.</t>
+          <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>830 ₽/шт.</t>
+          <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>449 ₽/шт.</t>
+          <t>719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>844 ₽/шт.</t>
+          <t>811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>848 ₽/шт.</t>
+          <t>886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>921 ₽/шт.</t>
+          <t>903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка бронзовая колпачок 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 100 мм </t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>11 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 110 мм </t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>925 ₽/шт.</t>
+          <t>12 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 150 мм </t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>539 ₽/шт.</t>
+          <t>12 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 160 мм </t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>937 ₽/шт.</t>
+          <t>14 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 200 мм </t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>549 ₽/шт.</t>
+          <t>14 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 250 мм </t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>945 ₽/шт.</t>
+          <t>14 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 315 мм </t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>15 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 40 мм </t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>953 ₽/шт.</t>
+          <t>11 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 400 мм </t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>565 ₽/шт.</t>
+          <t>15 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 50 мм </t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>657 ₽/шт.</t>
+          <t>11 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Заглушка канализационная ПП 500 мм </t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>15 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Заглушка латунная внутренняя 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1960 ₽/шт.</t>
+          <t>988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1489 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1973 ₽/шт.</t>
+          <t>1016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1493 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1552 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1125 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1568 ₽/шт.</t>
+          <t>1035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1146 ₽/шт.</t>
+          <t>604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1980 ₽/шт.</t>
+          <t>689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1510 ₽/шт.</t>
+          <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1580 ₽/шт.</t>
+          <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 14,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 14,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1155 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1577 ₽/шт.</t>
+          <t>700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1152 ₽/шт.</t>
+          <t>203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1984 ₽/шт.</t>
+          <t>1038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1523 ₽/шт.</t>
+          <t>647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1622 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1162 ₽/шт.</t>
+          <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1652 ₽/шт.</t>
+          <t>710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1213 ₽/шт.</t>
+          <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1662 ₽/шт.</t>
+          <t>728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1217 ₽/шт.</t>
+          <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1710 ₽/шт.</t>
+          <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1230 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1714 ₽/шт.</t>
+          <t>757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1241 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1727 ₽/шт.</t>
+          <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1259 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1767 ₽/шт.</t>
+          <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1269 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1802 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1289 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1823 ₽/шт.</t>
+          <t>796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1290 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>1826 ₽/шт.</t>
+          <t>798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1321 ₽/шт.</t>
+          <t>428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1859 ₽/шт.</t>
+          <t>802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1387 ₽/шт.</t>
+          <t>444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1843 ₽/шт.</t>
+          <t>820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1380 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>1862 ₽/шт.</t>
+          <t>830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1387 ₽/шт.</t>
+          <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1862 ₽/шт.</t>
+          <t>844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1392 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1886 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1402 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>1896 ₽/шт.</t>
+          <t>848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1403 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1903 ₽/шт.</t>
+          <t>921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1423 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1533 ₽/шт.</t>
+          <t>925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>1044 ₽/шт.</t>
+          <t>539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1923 ₽/шт.</t>
+          <t>937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1438 ₽/шт.</t>
+          <t>549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1933 ₽/шт.</t>
+          <t>657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>1442 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1940 ₽/шт.</t>
+          <t>945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1446 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1947 ₽/шт.</t>
+          <t>953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1477 ₽/шт.</t>
+          <t>565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1534 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная внутренняя 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1049 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1534 ₽/шт.</t>
+          <t>1552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Заглушка латунная колпачок 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1103 ₽/шт.</t>
+          <t>1125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>1960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>1489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>1973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 12 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>1493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 133 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>1568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>1146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>1980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>1510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>1577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 16 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>1152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 18 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 14,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>1580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 21 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 14,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>1155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 22 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>1622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 25 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>117 ₽/шт.</t>
+          <t>1162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>122 ₽/шт.</t>
+          <t>1984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 28 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>1523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 34 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>1652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 35 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>1213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>1662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>1217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 42 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>190 ₽/шт.</t>
+          <t>1710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>1230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 54 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>1714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>225 ₽/шт.</t>
+          <t>1241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>228 ₽/шт.</t>
+          <t>1727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>16 ₽/шт.</t>
+          <t>1259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 70 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>229 ₽/шт.</t>
+          <t>1767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>1269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>1802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>1289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>1823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Заглушка медная внутренняя 9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>1290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>1826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>1321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>1843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 12 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>1380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 133 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>1859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>1387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>1862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>1387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>1862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 16 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>1392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 18 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>1886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 21 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>1402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 22 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>117 ₽/шт.</t>
+          <t>1533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 25 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>1044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>1896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 28 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>1403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 34 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>1903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 35 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>1423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>1923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>1438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 42 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>194 ₽/шт.</t>
+          <t>1933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>206 ₽/шт.</t>
+          <t>1442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 54 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>1534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>228 ₽/шт.</t>
+          <t>1049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>229 ₽/шт.</t>
+          <t>1940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>1446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 70 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>1947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>1477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>1534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка латунная колпачок 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>1103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка медная внутренняя 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Заглушка медная колпачок 9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Заглушка медная внутренняя 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 100 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная внутренняя 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>1081 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 100 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная внутренняя 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>1081 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 100 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная внутренняя 133 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>1048 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 100 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная внутренняя 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>1068 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 100 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная внутренняя 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>1073 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 100 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная внутренняя 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>1074 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 10 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная внутренняя 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 10 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная внутренняя 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 10 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная внутренняя 18 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 10 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная внутренняя 21 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 10 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная внутренняя 22 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>200 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 125 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная внутренняя 25 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>1083 ₽/шт.</t>
+          <t>117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 125 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная внутренняя 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>1126 ₽/шт.</t>
+          <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 125 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная внутренняя 28 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>1094 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 125 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная внутренняя 34 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>1102 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 125 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная внутренняя 35 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>1110 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 125 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная внутренняя 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>1114 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 150 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная внутренняя 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>1194 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 150 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная внутренняя 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>1147 ₽/шт.</t>
+          <t>190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 150 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная внутренняя 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>1155 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 150 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная внутренняя 54 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>1164 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 150 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная внутренняя 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>1193 ₽/шт.</t>
+          <t>16 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 15 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная внутренняя 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>226 ₽/шт.</t>
+          <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 15 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная внутренняя 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 15 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная внутренняя 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 15 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная внутренняя 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 15 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная внутренняя 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 200 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная внутренняя 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>1217 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 200 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная внутренняя 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>1251 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 200 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная внутренняя 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>1219 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 200 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная колпачок 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>1223 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 200 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная колпачок 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>1231 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 200 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная колпачок 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>1243 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 20 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная колпачок 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 20 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная колпачок 133 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 20 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная колпачок 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 20 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная колпачок 14,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>276 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 20 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная колпачок 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 250 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная колпачок 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>1255 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 250 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная колпачок 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>1257 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 250 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная колпачок 18 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1271 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 250 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная колпачок 21 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>1285 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 250 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная колпачок 22 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>1290 ₽/шт.</t>
+          <t>117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 250 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная колпачок 25 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>1298 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 25 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная колпачок 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>311 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 25 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная колпачок 28 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 25 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная колпачок 34 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 25 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная колпачок 35 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 25 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная колпачок 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>364 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 25 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная колпачок 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>373 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 300 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная колпачок 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>1323 ₽/шт.</t>
+          <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 300 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная колпачок 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>1391 ₽/шт.</t>
+          <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 300 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная колпачок 54 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>1343 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 300 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная колпачок 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>1361 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 300 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная колпачок 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>1373 ₽/шт.</t>
+          <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 300 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная колпачок 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>1379 ₽/шт.</t>
+          <t>229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 32 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка медная колпачок 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 32 мм AISI-304 DIN 2617</t>
+          <t>Заглушка медная колпачок 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>462 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 32 мм AISI-304L DIN 2617</t>
+          <t>Заглушка медная колпачок 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>560 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 32 мм AISI-316 DIN 2617</t>
+          <t>Заглушка медная колпачок 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>473 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 32 мм AISI-316L DIN 2617</t>
+          <t>Заглушка медная колпачок 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 32 мм AISI-321 DIN 2617</t>
+          <t>Заглушка медная колпачок 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 350 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 10 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>1425 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 350 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 10 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>1582 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 350 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 10 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>1451 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 350 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 10 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>1468 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 350 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 10 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>1493 ₽/шт.</t>
+          <t>200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 350 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 100 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>1515 ₽/шт.</t>
+          <t>1081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 400 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 100 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>1593 ₽/шт.</t>
+          <t>1081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 400 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 100 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>1650 ₽/шт.</t>
+          <t>1048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 400 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 100 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>1596 ₽/шт.</t>
+          <t>1068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 400 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 100 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>1612 ₽/шт.</t>
+          <t>1073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 400 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 100 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>1636 ₽/шт.</t>
+          <t>1074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 400 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 125 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>1642 ₽/шт.</t>
+          <t>1083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 40 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 125 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>567 ₽/шт.</t>
+          <t>1126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 40 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 125 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>634 ₽/шт.</t>
+          <t>1094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 40 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 125 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>689 ₽/шт.</t>
+          <t>1102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 40 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 125 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>579 ₽/шт.</t>
+          <t>1110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 40 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 125 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>1114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 40 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 15 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>607 ₽/шт.</t>
+          <t>226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 450 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 15 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>1743 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 450 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 15 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>1656 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 450 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 15 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>1665 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 450 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 15 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>1704 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 450 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 150 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>1725 ₽/шт.</t>
+          <t>1194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 500 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 150 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>1882 ₽/шт.</t>
+          <t>1147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 500 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 150 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>1884 ₽/шт.</t>
+          <t>1155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 500 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 150 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>1748 ₽/шт.</t>
+          <t>1164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 500 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 150 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>1816 ₽/шт.</t>
+          <t>1193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 500 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 20 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>1835 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 500 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 20 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>1876 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 50 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 20 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>692 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 50 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 20 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>733 ₽/шт.</t>
+          <t>276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 50 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 20 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>782 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 50 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 200 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>1217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 50 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 200 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>1251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 50 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 200 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>754 ₽/шт.</t>
+          <t>1219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 600 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 200 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>1961 ₽/шт.</t>
+          <t>1223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 600 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 200 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>1890 ₽/шт.</t>
+          <t>1231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 600 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 200 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1923 ₽/шт.</t>
+          <t>1243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 600 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 25 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>1933 ₽/шт.</t>
+          <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 600 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 25 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>1998 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 65 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 25 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>820 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 65 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 25 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>828 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 65 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 25 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>860 ₽/шт.</t>
+          <t>364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 65 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 25 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>828 ₽/шт.</t>
+          <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 65 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 250 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>836 ₽/шт.</t>
+          <t>1255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 65 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 250 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>843 ₽/шт.</t>
+          <t>1257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 80 мм 03Х17Н14М2 ГОСТ 17379-01</t>
+          <t>Заглушка нержавеющая 250 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>877 ₽/шт.</t>
+          <t>1271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 80 мм AISI-304 DIN 2617</t>
+          <t>Заглушка нержавеющая 250 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>954 ₽/шт.</t>
+          <t>1285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 80 мм AISI-304L DIN 2617</t>
+          <t>Заглушка нержавеющая 250 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>960 ₽/шт.</t>
+          <t>1290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 80 мм AISI-316 DIN 2617</t>
+          <t>Заглушка нержавеющая 250 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>1022 ₽/шт.</t>
+          <t>1298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 80 мм AISI-316L DIN 2617</t>
+          <t>Заглушка нержавеющая 300 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>1028 ₽/шт.</t>
+          <t>1323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Заглушка нержавеющая 80 мм AISI-321 DIN 2617</t>
+          <t>Заглушка нержавеющая 300 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>1032 ₽/шт.</t>
+          <t>1391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 110 мм</t>
+          <t>Заглушка нержавеющая 300 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>1343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 160 мм</t>
+          <t>Заглушка нержавеющая 300 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>1361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 200 мм</t>
+          <t>Заглушка нержавеющая 300 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>1373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 250 мм</t>
+          <t>Заглушка нержавеющая 300 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>202 ₽/шт.</t>
+          <t>1379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 315 мм</t>
+          <t>Заглушка нержавеющая 32 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>211 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 400 мм</t>
+          <t>Заглушка нержавеющая 32 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>228 ₽/шт.</t>
+          <t>462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 500 мм</t>
+          <t>Заглушка нержавеющая 32 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>242 ₽/шт.</t>
+          <t>560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Заглушка НПВХ 50 мм</t>
+          <t>Заглушка нержавеющая 32 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 110 мм</t>
+          <t>Заглушка нержавеющая 32 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 25 мм</t>
+          <t>Заглушка нержавеющая 32 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 32 мм</t>
+          <t>Заглушка нержавеющая 350 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>1425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 40 мм</t>
+          <t>Заглушка нержавеющая 350 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>1582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 50 мм</t>
+          <t>Заглушка нержавеющая 350 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>1451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 63 мм</t>
+          <t>Заглушка нержавеющая 350 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>1468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 75 мм</t>
+          <t>Заглушка нержавеющая 350 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>1493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Заглушка ПНД компрессионная 90 мм</t>
+          <t>Заглушка нержавеющая 350 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>1515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 110 мм</t>
+          <t>Заглушка нержавеющая 40 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 125 мм</t>
+          <t>Заглушка нержавеющая 40 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 140 мм</t>
+          <t>Заглушка нержавеющая 40 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 160 мм</t>
+          <t>Заглушка нержавеющая 40 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 180 мм</t>
+          <t>Заглушка нержавеющая 40 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 200 мм</t>
+          <t>Заглушка нержавеющая 40 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 225 мм</t>
+          <t>Заглушка нержавеющая 400 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>1593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 250 мм</t>
+          <t>Заглушка нержавеющая 400 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>206 ₽/шт.</t>
+          <t>1650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 280 мм</t>
+          <t>Заглушка нержавеющая 400 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>207 ₽/шт.</t>
+          <t>1596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 315 мм</t>
+          <t>Заглушка нержавеющая 400 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>214 ₽/шт.</t>
+          <t>1612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 355 мм</t>
+          <t>Заглушка нержавеющая 400 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>1636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 400 мм</t>
+          <t>Заглушка нержавеющая 400 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>1642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 63 мм</t>
+          <t>Заглушка нержавеющая 450 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>1743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Заглушка ПНД литая 90 мм</t>
+          <t>Заглушка нержавеющая 450 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>1656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 110 мм</t>
+          <t>Заглушка нержавеющая 450 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>117 ₽/шт.</t>
+          <t>1665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 125 мм</t>
+          <t>Заглушка нержавеющая 450 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>1704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 160 мм</t>
+          <t>Заглушка нержавеющая 450 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>135 ₽/шт.</t>
+          <t>1725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 180 мм</t>
+          <t>Заглушка нержавеющая 50 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 200 мм</t>
+          <t>Заглушка нержавеющая 50 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 225 мм</t>
+          <t>Заглушка нержавеющая 50 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>199 ₽/шт.</t>
+          <t>782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 25 мм</t>
+          <t>Заглушка нержавеющая 50 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>18 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 32 мм</t>
+          <t>Заглушка нержавеющая 50 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 40 мм</t>
+          <t>Заглушка нержавеющая 50 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 50 мм</t>
+          <t>Заглушка нержавеющая 500 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>1882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 63 мм</t>
+          <t>Заглушка нержавеющая 500 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>1884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Заглушка ПНД электросварная 90 мм</t>
+          <t>Заглушка нержавеющая 500 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>1748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Заглушка ПП 110 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 500 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>1816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Заглушка ПП 125 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 500 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>103 ₽/шт.</t>
+          <t>1835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Заглушка ПП 140 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 500 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>1876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Заглушка ПП 160 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 600 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>1961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Заглушка ПП 180 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 600 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>1890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Заглушка ПП 200 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 600 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>1923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Заглушка ПП 20 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 600 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>1933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Заглушка ПП 225 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 600 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>1998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Заглушка ПП 250 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 65 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>167 ₽/шт.</t>
+          <t>820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Заглушка ПП 25 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 65 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Заглушка ПП 280 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 65 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Заглушка ПП 315 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 65 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>179 ₽/шт.</t>
+          <t>828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Заглушка ПП 32 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 65 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Заглушка ПП 355 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 65 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Заглушка ПП 400 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 80 мм 03Х17Н14М2 ГОСТ 17379-01</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Заглушка ПП 40 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 80 мм AISI-304 DIN 2617</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Заглушка ПП 50 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 80 мм AISI-304L DIN 2617</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Заглушка ПП 63 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 80 мм AISI-316 DIN 2617</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>1022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Заглушка ПП 75 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 80 мм AISI-316L DIN 2617</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>1028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Заглушка ПП 90 мм DIN 16962</t>
+          <t>Заглушка нержавеющая 80 мм AISI-321 DIN 2617</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>1032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 100 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 100 мм исполнение 1 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>419 ₽/шт.</t>
         </is>
@@ -6381,344 +6381,344 @@
         <is>
           <t>Заглушка стальная поворотная 200 мм исполнение 3 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 200 мм исполнение 3 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>671 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 1 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 2 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>634 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 1 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>653 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 1 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 2 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>644 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 1 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 2 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 3 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>674 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 2 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 3 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>635 ₽/шт.</t>
+          <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 3 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 2 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 3 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 2 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 25 мм исполнение 3 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>639 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 3 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>679 ₽/шт.</t>
+          <t>671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 3 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 1 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 3 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 1 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>669 ₽/шт.</t>
+          <t>653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 3 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 1 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>652 ₽/шт.</t>
+          <t>644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 250 мм исполнение 3 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 1 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>642 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 2 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 2 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 2 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 2 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 2 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 2 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>123 ₽/шт.</t>
+          <t>639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 3 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 3 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 3 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 3 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>122 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 3 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 3 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 3 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 3 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 25 мм исполнение 3 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 250 мм исполнение 3 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 300 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 300 мм исполнение 1 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>679 ₽/шт.</t>
         </is>
@@ -7161,284 +7161,284 @@
         <is>
           <t>Заглушка стальная поворотная 400 мм исполнение 3 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 400 мм исполнение 3 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>784 ₽/шт.</t>
+          <t>274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 1 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 2 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>755 ₽/шт.</t>
+          <t>229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 1 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>777 ₽/шт.</t>
+          <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 1 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 2 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 1 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 2 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>758 ₽/шт.</t>
+          <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 3 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>789 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 2 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 3 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>758 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 3 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>782 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 2 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 3 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>774 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 500 мм исполнение 2 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 50 мм исполнение 3 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>760 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>274 ₽/шт.</t>
+          <t>784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 2 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 1 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>229 ₽/шт.</t>
+          <t>755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 1 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>261 ₽/шт.</t>
+          <t>777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 2 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 1 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 2 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 1 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>239 ₽/шт.</t>
+          <t>758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 3 09Г2С АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 2 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 3 16ГС АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 2 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 3 20ЮЧ АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 2 20ЮЧ АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 3 ст20 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 2 ст20 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Заглушка стальная поворотная 50 мм исполнение 3 ст3 АТК 26-18-5-93</t>
+          <t>Заглушка стальная поворотная 500 мм исполнение 2 ст3 АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 700 мм исполнение 1 09Г2С АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>Заглушка стальная поворотная 700 мм исполнение 1 16ГС АТК 26-18-5-93</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>789 ₽/шт.</t>
         </is>
@@ -8121,884 +8121,884 @@
         <is>
           <t>Заглушка стальная эллиптическая 125 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Заглушка стальная эллиптическая 125 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>513 ₽/шт.</t>
+          <t>52 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>516 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>520 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>513 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>513 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>52 ₽/шт.</t>
+          <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 15 мм исполнение 1 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 150 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>561 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>572 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>572 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 20 мм исполнение 1 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 200 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>624 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>622 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>622 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>103 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 1 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 10Г2С1 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 15ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 16ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 17Г1С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 17ГС ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>103 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 20ЮЧ ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 ст10 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Заглушка стальная эллиптическая 25 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
+          <t>Заглушка стальная эллиптическая 250 мм исполнение 2 ст20 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>Заглушка стальная эллиптическая 32 мм исполнение 1 09Г2С ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>Заглушка стальная эллиптическая 32 мм исполнение 1 10Г2 ГОСТ 17379-2001</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>149 ₽/шт.</t>
         </is>